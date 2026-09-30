--- v2 (2026-09-06)
+++ v3 (2026-09-30)
@@ -2831,53 +2831,50 @@
       </c>
       <c r="H9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>62</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>17.0</v>
       </c>
       <c r="AG9">
         <v>17.0</v>
       </c>
       <c r="AI9" t="s">
         <v>59</v>
       </c>
       <c r="AJ9">
         <v>100461</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>64</v>
       </c>
       <c r="F10" t="s">
         <v>65</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>41</v>
       </c>
       <c r="AE10">
         <v>1</v>
@@ -3086,89 +3083,89 @@
       <c r="F16" t="s">
         <v>85</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>47</v>
       </c>
       <c r="AF16">
         <v>14.0</v>
       </c>
       <c r="AI16" t="s">
         <v>87</v>
       </c>
       <c r="AJ16">
         <v>97291</v>
       </c>
       <c r="AK16">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>88</v>
       </c>
       <c r="E17" t="s">
         <v>89</v>
       </c>
       <c r="F17" t="s">
         <v>90</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>21.0</v>
       </c>
       <c r="AG17">
         <v>21.0</v>
       </c>
       <c r="AI17" t="s">
         <v>87</v>
       </c>
       <c r="AJ17">
         <v>94230</v>
       </c>
       <c r="AK17">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>91</v>
       </c>
       <c r="E18" t="s">
         <v>92</v>
       </c>
       <c r="F18" t="s">
         <v>93</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>47</v>
       </c>
       <c r="AF18">
@@ -3978,51 +3975,51 @@
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>159</v>
       </c>
       <c r="AE39">
         <v>2</v>
       </c>
       <c r="AF39">
         <v>28.0</v>
       </c>
       <c r="AI39" t="s">
         <v>142</v>
       </c>
       <c r="AJ39">
         <v>94923</v>
       </c>
       <c r="AK39">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>160</v>
       </c>
       <c r="E40" t="s">
         <v>118</v>
       </c>
       <c r="F40" t="s">
         <v>161</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>62</v>
       </c>
       <c r="AE40">
@@ -4130,51 +4127,51 @@
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I43" t="s">
         <v>173</v>
       </c>
       <c r="J43" t="s">
         <v>174</v>
       </c>
       <c r="AF43">
         <v>14.0</v>
       </c>
       <c r="AG43">
         <v>14.0</v>
       </c>
       <c r="AI43" t="s">
         <v>175</v>
       </c>
       <c r="AJ43">
         <v>97722</v>
       </c>
       <c r="AK43">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>176</v>
       </c>
       <c r="E44" t="s">
         <v>177</v>
       </c>
       <c r="F44" t="s">
         <v>178</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I44" t="s">
         <v>179</v>
       </c>
       <c r="J44" t="s">
         <v>180</v>
       </c>
       <c r="AE44">
@@ -4241,51 +4238,51 @@
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I46" t="s">
         <v>179</v>
       </c>
       <c r="J46" t="s">
         <v>180</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>21.0</v>
       </c>
       <c r="AI46" t="s">
         <v>181</v>
       </c>
       <c r="AJ46">
         <v>96952</v>
       </c>
       <c r="AK46">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>188</v>
       </c>
       <c r="E47" t="s">
         <v>189</v>
       </c>
       <c r="F47" t="s">
         <v>190</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I47" t="s">
         <v>191</v>
       </c>
       <c r="J47" t="s">
         <v>52</v>
       </c>
       <c r="AE47">
@@ -4316,53 +4313,50 @@
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I48" t="s">
         <v>191</v>
       </c>
       <c r="J48" t="s">
         <v>69</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
         <v>17.0</v>
       </c>
       <c r="AI48" t="s">
         <v>192</v>
       </c>
       <c r="AJ48">
         <v>94586</v>
       </c>
-      <c r="AK48">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>195</v>
       </c>
       <c r="E49" t="s">
         <v>196</v>
       </c>
       <c r="F49" t="s">
         <v>197</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I49" t="s">
         <v>191</v>
       </c>
       <c r="J49" t="s">
         <v>52</v>
       </c>
       <c r="AE49">
         <v>2</v>
@@ -4393,51 +4387,51 @@
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I50" t="s">
         <v>191</v>
       </c>
       <c r="J50" t="s">
         <v>200</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>21.0</v>
       </c>
       <c r="AI50" t="s">
         <v>201</v>
       </c>
       <c r="AJ50">
         <v>98825</v>
       </c>
       <c r="AK50">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>202</v>
       </c>
       <c r="E51" t="s">
         <v>186</v>
       </c>
       <c r="F51" t="s">
         <v>203</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I51" t="s">
         <v>191</v>
       </c>
       <c r="J51" t="s">
         <v>35</v>
       </c>
       <c r="AE51">
@@ -5375,51 +5369,51 @@
       <c r="F76" t="s">
         <v>277</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I76" t="s">
         <v>227</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>21.0</v>
       </c>
       <c r="AI76" t="s">
         <v>255</v>
       </c>
       <c r="AJ76">
         <v>96192</v>
       </c>
       <c r="AK76">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>278</v>
       </c>
       <c r="E77" t="s">
         <v>274</v>
       </c>
       <c r="F77" t="s">
         <v>279</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I77" t="s">
         <v>227</v>
       </c>
       <c r="J77" t="s">
         <v>280</v>
       </c>
       <c r="AF77">
@@ -5711,89 +5705,89 @@
       <c r="G85" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I85" t="s">
         <v>227</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AF85">
         <v>21.0</v>
       </c>
       <c r="AG85">
         <v>21.0</v>
       </c>
       <c r="AI85" t="s">
         <v>298</v>
       </c>
       <c r="AJ85">
         <v>95465</v>
       </c>
       <c r="AK85">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>305</v>
       </c>
       <c r="E86" t="s">
         <v>186</v>
       </c>
       <c r="F86" t="s">
         <v>306</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I86" t="s">
         <v>227</v>
       </c>
       <c r="J86" t="s">
         <v>307</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AF86">
         <v>21.0</v>
       </c>
       <c r="AI86" t="s">
         <v>308</v>
       </c>
       <c r="AJ86">
         <v>95755</v>
       </c>
       <c r="AK86">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>256</v>
       </c>
       <c r="E87" t="s">
         <v>257</v>
       </c>
       <c r="F87" t="s">
         <v>309</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I87" t="s">
         <v>227</v>
       </c>
       <c r="J87" t="s">
         <v>310</v>
       </c>
       <c r="AE87">
@@ -5901,51 +5895,51 @@
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I90" t="s">
         <v>227</v>
       </c>
       <c r="J90" t="s">
         <v>29</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AF90">
         <v>21.0</v>
       </c>
       <c r="AI90" t="s">
         <v>308</v>
       </c>
       <c r="AJ90">
         <v>94902</v>
       </c>
       <c r="AK90">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>321</v>
       </c>
       <c r="E91" t="s">
         <v>322</v>
       </c>
       <c r="F91" t="s">
         <v>323</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I91" t="s">
         <v>227</v>
       </c>
       <c r="J91" t="s">
         <v>29</v>
       </c>
       <c r="AE91">
@@ -7938,51 +7932,51 @@
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I144" t="s">
         <v>422</v>
       </c>
       <c r="J144" t="s">
         <v>210</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AF144">
         <v>21.0</v>
       </c>
       <c r="AI144" t="s">
         <v>471</v>
       </c>
       <c r="AJ144">
         <v>94379</v>
       </c>
       <c r="AK144">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>481</v>
       </c>
       <c r="E145" t="s">
         <v>482</v>
       </c>
       <c r="F145" t="s">
         <v>483</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I145" t="s">
         <v>422</v>
       </c>
       <c r="J145" t="s">
         <v>387</v>
       </c>
       <c r="AE145">
@@ -9078,51 +9072,51 @@
       <c r="H174" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I174" t="s">
         <v>490</v>
       </c>
       <c r="J174" t="s">
         <v>35</v>
       </c>
       <c r="AE174">
         <v>1</v>
       </c>
       <c r="AF174">
         <v>21.0</v>
       </c>
       <c r="AG174">
         <v>21.0</v>
       </c>
       <c r="AI174" t="s">
         <v>546</v>
       </c>
       <c r="AJ174">
         <v>94318</v>
       </c>
       <c r="AK174">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>566</v>
       </c>
       <c r="E175" t="s">
         <v>482</v>
       </c>
       <c r="F175" t="s">
         <v>567</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I175" t="s">
         <v>490</v>
       </c>
       <c r="J175" t="s">
         <v>435</v>
       </c>
       <c r="AE175">
@@ -9426,51 +9420,51 @@
       <c r="H183" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I183" t="s">
         <v>490</v>
       </c>
       <c r="J183" t="s">
         <v>69</v>
       </c>
       <c r="AE183">
         <v>1</v>
       </c>
       <c r="AF183">
         <v>21.0</v>
       </c>
       <c r="AG183">
         <v>21.0</v>
       </c>
       <c r="AI183" t="s">
         <v>546</v>
       </c>
       <c r="AJ183">
         <v>98753</v>
       </c>
       <c r="AK183">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
         <v>583</v>
       </c>
       <c r="E184" t="s">
         <v>147</v>
       </c>
       <c r="F184" t="s">
         <v>585</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H184" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I184" t="s">
         <v>490</v>
       </c>
       <c r="J184" t="s">
         <v>69</v>
       </c>
       <c r="AE184">
@@ -9999,83 +9993,83 @@
       <c r="G198" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H198" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I198" t="s">
         <v>490</v>
       </c>
       <c r="J198" t="s">
         <v>617</v>
       </c>
       <c r="AE198">
         <v>1</v>
       </c>
       <c r="AF198">
         <v>21.0</v>
       </c>
       <c r="AI198" t="s">
         <v>598</v>
       </c>
       <c r="AJ198">
         <v>94632</v>
       </c>
       <c r="AK198">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="199" spans="1:37">
       <c r="D199" t="s">
         <v>618</v>
       </c>
       <c r="E199" t="s">
         <v>131</v>
       </c>
       <c r="F199" t="s">
         <v>619</v>
       </c>
       <c r="G199" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I199" t="s">
         <v>490</v>
       </c>
       <c r="AF199">
         <v>14.0</v>
       </c>
       <c r="AI199" t="s">
         <v>598</v>
       </c>
       <c r="AJ199">
         <v>97742</v>
       </c>
       <c r="AK199">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>620</v>
       </c>
       <c r="E200" t="s">
         <v>621</v>
       </c>
       <c r="F200" t="s">
         <v>622</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I200" t="s">
         <v>490</v>
       </c>
       <c r="J200" t="s">
         <v>617</v>
       </c>
       <c r="AF200">