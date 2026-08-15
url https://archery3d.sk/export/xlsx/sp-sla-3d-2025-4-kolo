--- v0 (2026-05-30)
+++ v1 (2026-08-15)
@@ -2586,51 +2586,51 @@
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AE3">
         <v>1</v>
       </c>
       <c r="AF3">
         <v>15.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>95007</v>
       </c>
       <c r="AK3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
@@ -2791,51 +2791,51 @@
       <c r="H8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>58</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>17.0</v>
       </c>
       <c r="AG8">
         <v>17.0</v>
       </c>
       <c r="AI8" t="s">
         <v>59</v>
       </c>
       <c r="AJ8">
         <v>94305</v>
       </c>
       <c r="AK8">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>60</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>61</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>62</v>
       </c>
       <c r="AE9">
@@ -2904,53 +2904,50 @@
       </c>
       <c r="F11" t="s">
         <v>68</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>69</v>
       </c>
       <c r="AF11">
         <v>10.0</v>
       </c>
       <c r="AI11" t="s">
         <v>59</v>
       </c>
       <c r="AJ11">
         <v>94642</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>71</v>
       </c>
       <c r="F12" t="s">
         <v>72</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>41</v>
       </c>
       <c r="AE12">
         <v>1</v>
@@ -4281,50 +4278,53 @@
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I47" t="s">
         <v>191</v>
       </c>
       <c r="J47" t="s">
         <v>52</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>17.0</v>
       </c>
       <c r="AI47" t="s">
         <v>192</v>
       </c>
       <c r="AJ47">
         <v>100397</v>
       </c>
+      <c r="AK47">
+        <v>5</v>
+      </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>193</v>
       </c>
       <c r="E48" t="s">
         <v>121</v>
       </c>
       <c r="F48" t="s">
         <v>194</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I48" t="s">
         <v>191</v>
       </c>
       <c r="J48" t="s">
         <v>69</v>
       </c>
       <c r="AE48">
         <v>1</v>
@@ -4355,51 +4355,51 @@
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I49" t="s">
         <v>191</v>
       </c>
       <c r="J49" t="s">
         <v>52</v>
       </c>
       <c r="AE49">
         <v>2</v>
       </c>
       <c r="AF49">
         <v>24.0</v>
       </c>
       <c r="AI49" t="s">
         <v>192</v>
       </c>
       <c r="AJ49">
         <v>100248</v>
       </c>
       <c r="AK49">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>198</v>
       </c>
       <c r="E50" t="s">
         <v>118</v>
       </c>
       <c r="F50" t="s">
         <v>199</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I50" t="s">
         <v>191</v>
       </c>
       <c r="J50" t="s">
         <v>200</v>
       </c>
       <c r="AE50">
@@ -4509,53 +4509,50 @@
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I53" t="s">
         <v>191</v>
       </c>
       <c r="J53" t="s">
         <v>69</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>21.0</v>
       </c>
       <c r="AI53" t="s">
         <v>201</v>
       </c>
       <c r="AJ53">
         <v>100506</v>
       </c>
-      <c r="AK53">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>208</v>
       </c>
       <c r="E54" t="s">
         <v>95</v>
       </c>
       <c r="F54" t="s">
         <v>209</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I54" t="s">
         <v>191</v>
       </c>
       <c r="J54" t="s">
         <v>210</v>
       </c>
       <c r="AE54">
         <v>1</v>
@@ -5165,51 +5162,51 @@
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I70" t="s">
         <v>227</v>
       </c>
       <c r="J70" t="s">
         <v>233</v>
       </c>
       <c r="AF70">
         <v>14.0</v>
       </c>
       <c r="AG70">
         <v>14.0</v>
       </c>
       <c r="AI70" t="s">
         <v>255</v>
       </c>
       <c r="AJ70">
         <v>94297</v>
       </c>
       <c r="AK70">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>264</v>
       </c>
       <c r="E71" t="s">
         <v>265</v>
       </c>
       <c r="F71" t="s">
         <v>266</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I71" t="s">
         <v>227</v>
       </c>
       <c r="J71" t="s">
         <v>69</v>
       </c>
       <c r="AF71">
@@ -5346,51 +5343,51 @@
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I75" t="s">
         <v>227</v>
       </c>
       <c r="J75" t="s">
         <v>58</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>21.0</v>
       </c>
       <c r="AI75" t="s">
         <v>255</v>
       </c>
       <c r="AJ75">
         <v>97207</v>
       </c>
       <c r="AK75">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>276</v>
       </c>
       <c r="E76" t="s">
         <v>89</v>
       </c>
       <c r="F76" t="s">
         <v>277</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I76" t="s">
         <v>227</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
@@ -5565,51 +5562,51 @@
       <c r="F81" t="s">
         <v>291</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I81" t="s">
         <v>227</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>21.0</v>
       </c>
       <c r="AI81" t="s">
         <v>255</v>
       </c>
       <c r="AJ81">
         <v>95466</v>
       </c>
       <c r="AK81">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>292</v>
       </c>
       <c r="E82" t="s">
         <v>293</v>
       </c>
       <c r="F82" t="s">
         <v>294</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I82" t="s">
         <v>227</v>
       </c>
       <c r="J82" t="s">
         <v>52</v>
       </c>
       <c r="AE82">
@@ -6277,87 +6274,90 @@
       </c>
       <c r="G100" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H100" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I100" t="s">
         <v>336</v>
       </c>
       <c r="J100" t="s">
         <v>52</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AF100">
         <v>17.0</v>
       </c>
       <c r="AI100" t="s">
         <v>346</v>
       </c>
       <c r="AJ100">
         <v>100276</v>
       </c>
+      <c r="AK100">
+        <v>5</v>
+      </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>351</v>
       </c>
       <c r="E101" t="s">
         <v>352</v>
       </c>
       <c r="F101" t="s">
         <v>353</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I101" t="s">
         <v>336</v>
       </c>
       <c r="J101" t="s">
         <v>354</v>
       </c>
       <c r="AF101">
         <v>14.0</v>
       </c>
       <c r="AG101">
         <v>14.0</v>
       </c>
       <c r="AI101" t="s">
         <v>355</v>
       </c>
       <c r="AJ101">
         <v>96105</v>
       </c>
       <c r="AK101">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>356</v>
       </c>
       <c r="E102" t="s">
         <v>357</v>
       </c>
       <c r="F102" t="s">
         <v>358</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I102" t="s">
         <v>359</v>
       </c>
       <c r="J102" t="s">
         <v>360</v>
       </c>
       <c r="AD102" t="s">
@@ -6848,51 +6848,51 @@
       <c r="H115" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I115" t="s">
         <v>359</v>
       </c>
       <c r="J115" t="s">
         <v>366</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AF115">
         <v>21.0</v>
       </c>
       <c r="AG115">
         <v>21.0</v>
       </c>
       <c r="AI115" t="s">
         <v>404</v>
       </c>
       <c r="AJ115">
         <v>94747</v>
       </c>
       <c r="AK115">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>405</v>
       </c>
       <c r="E116" t="s">
         <v>118</v>
       </c>
       <c r="F116" t="s">
         <v>406</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I116" t="s">
         <v>359</v>
       </c>
       <c r="J116" t="s">
         <v>407</v>
       </c>
       <c r="AE116">
@@ -7122,53 +7122,50 @@
       </c>
       <c r="G122" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H122" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I122" t="s">
         <v>422</v>
       </c>
       <c r="J122" t="s">
         <v>153</v>
       </c>
       <c r="AD122" t="s">
         <v>427</v>
       </c>
       <c r="AF122">
         <v>8.0</v>
       </c>
       <c r="AI122" t="s">
         <v>424</v>
       </c>
       <c r="AJ122">
         <v>94697</v>
       </c>
-      <c r="AK122">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>419</v>
       </c>
       <c r="E123" t="s">
         <v>428</v>
       </c>
       <c r="F123" t="s">
         <v>429</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H123" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I123" t="s">
         <v>422</v>
       </c>
       <c r="J123" t="s">
         <v>390</v>
       </c>
       <c r="AE123">
         <v>1</v>
@@ -7234,124 +7231,124 @@
       <c r="F125" t="s">
         <v>434</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I125" t="s">
         <v>422</v>
       </c>
       <c r="J125" t="s">
         <v>435</v>
       </c>
       <c r="AF125">
         <v>14.0</v>
       </c>
       <c r="AI125" t="s">
         <v>436</v>
       </c>
       <c r="AJ125">
         <v>95254</v>
       </c>
       <c r="AK125">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>437</v>
       </c>
       <c r="E126" t="s">
         <v>253</v>
       </c>
       <c r="F126" t="s">
         <v>438</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I126" t="s">
         <v>422</v>
       </c>
       <c r="J126" t="s">
         <v>114</v>
       </c>
       <c r="AF126">
         <v>14.0</v>
       </c>
       <c r="AI126" t="s">
         <v>436</v>
       </c>
       <c r="AJ126">
         <v>96286</v>
       </c>
       <c r="AK126">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>269</v>
       </c>
       <c r="E127" t="s">
         <v>109</v>
       </c>
       <c r="F127" t="s">
         <v>439</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I127" t="s">
         <v>422</v>
       </c>
       <c r="J127" t="s">
         <v>69</v>
       </c>
       <c r="AF127">
         <v>14.0</v>
       </c>
       <c r="AG127">
         <v>14.0</v>
       </c>
       <c r="AI127" t="s">
         <v>436</v>
       </c>
       <c r="AJ127">
         <v>94306</v>
       </c>
       <c r="AK127">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>440</v>
       </c>
       <c r="E128" t="s">
         <v>186</v>
       </c>
       <c r="F128" t="s">
         <v>441</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I128" t="s">
         <v>422</v>
       </c>
       <c r="J128" t="s">
         <v>69</v>
       </c>
       <c r="AE128">
@@ -7535,51 +7532,51 @@
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I133" t="s">
         <v>422</v>
       </c>
       <c r="J133" t="s">
         <v>29</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AF133">
         <v>21.0</v>
       </c>
       <c r="AI133" t="s">
         <v>436</v>
       </c>
       <c r="AJ133">
         <v>97435</v>
       </c>
       <c r="AK133">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>452</v>
       </c>
       <c r="E134" t="s">
         <v>453</v>
       </c>
       <c r="F134" t="s">
         <v>454</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I134" t="s">
         <v>422</v>
       </c>
       <c r="J134" t="s">
         <v>455</v>
       </c>
       <c r="AE134">
@@ -7754,89 +7751,89 @@
       <c r="G139" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I139" t="s">
         <v>422</v>
       </c>
       <c r="J139" t="s">
         <v>314</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AF139">
         <v>21.0</v>
       </c>
       <c r="AI139" t="s">
         <v>461</v>
       </c>
       <c r="AJ139">
         <v>95628</v>
       </c>
       <c r="AK139">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>468</v>
       </c>
       <c r="E140" t="s">
         <v>118</v>
       </c>
       <c r="F140" t="s">
         <v>469</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I140" t="s">
         <v>422</v>
       </c>
       <c r="J140" t="s">
         <v>470</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AF140">
         <v>21.0</v>
       </c>
       <c r="AI140" t="s">
         <v>471</v>
       </c>
       <c r="AJ140">
         <v>100362</v>
       </c>
       <c r="AK140">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>472</v>
       </c>
       <c r="E141" t="s">
         <v>151</v>
       </c>
       <c r="F141" t="s">
         <v>473</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I141" t="s">
         <v>422</v>
       </c>
       <c r="J141" t="s">
         <v>435</v>
       </c>
       <c r="AE141">
@@ -7944,51 +7941,51 @@
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I144" t="s">
         <v>422</v>
       </c>
       <c r="J144" t="s">
         <v>210</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AF144">
         <v>21.0</v>
       </c>
       <c r="AI144" t="s">
         <v>471</v>
       </c>
       <c r="AJ144">
         <v>94379</v>
       </c>
       <c r="AK144">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>481</v>
       </c>
       <c r="E145" t="s">
         <v>482</v>
       </c>
       <c r="F145" t="s">
         <v>483</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I145" t="s">
         <v>422</v>
       </c>
       <c r="J145" t="s">
         <v>387</v>
       </c>
       <c r="AE145">
@@ -8601,53 +8598,50 @@
       </c>
       <c r="G161" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H161" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I161" t="s">
         <v>490</v>
       </c>
       <c r="J161" t="s">
         <v>114</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AF161">
         <v>17.0</v>
       </c>
       <c r="AI161" t="s">
         <v>532</v>
       </c>
       <c r="AJ161">
         <v>96285</v>
       </c>
-      <c r="AK161">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>539</v>
       </c>
       <c r="E162" t="s">
         <v>540</v>
       </c>
       <c r="F162" t="s">
         <v>541</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H162" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I162" t="s">
         <v>490</v>
       </c>
       <c r="J162" t="s">
         <v>394</v>
       </c>
       <c r="AF162">
         <v>10.0</v>
@@ -8929,51 +8923,51 @@
       <c r="D170" t="s">
         <v>556</v>
       </c>
       <c r="E170" t="s">
         <v>274</v>
       </c>
       <c r="F170" t="s">
         <v>557</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I170" t="s">
         <v>490</v>
       </c>
       <c r="AI170" t="s">
         <v>546</v>
       </c>
       <c r="AJ170">
         <v>100918</v>
       </c>
       <c r="AK170">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>334</v>
       </c>
       <c r="E171" t="s">
         <v>274</v>
       </c>
       <c r="F171" t="s">
         <v>558</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I171" t="s">
         <v>490</v>
       </c>
       <c r="J171" t="s">
         <v>174</v>
       </c>
       <c r="AE171">
@@ -9005,51 +8999,51 @@
       <c r="F172" t="s">
         <v>560</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I172" t="s">
         <v>490</v>
       </c>
       <c r="J172" t="s">
         <v>394</v>
       </c>
       <c r="AF172">
         <v>14.0</v>
       </c>
       <c r="AI172" t="s">
         <v>546</v>
       </c>
       <c r="AJ172">
         <v>95308</v>
       </c>
       <c r="AK172">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
         <v>561</v>
       </c>
       <c r="E173" t="s">
         <v>316</v>
       </c>
       <c r="F173" t="s">
         <v>562</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I173" t="s">
         <v>490</v>
       </c>
       <c r="J173" t="s">
         <v>219</v>
       </c>
       <c r="AE173">
@@ -9628,51 +9622,51 @@
       <c r="H188" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I188" t="s">
         <v>490</v>
       </c>
       <c r="J188" t="s">
         <v>216</v>
       </c>
       <c r="AE188">
         <v>1</v>
       </c>
       <c r="AF188">
         <v>21.0</v>
       </c>
       <c r="AG188">
         <v>21.0</v>
       </c>
       <c r="AI188" t="s">
         <v>546</v>
       </c>
       <c r="AJ188">
         <v>96989</v>
       </c>
       <c r="AK188">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
         <v>594</v>
       </c>
       <c r="E189" t="s">
         <v>147</v>
       </c>
       <c r="F189" t="s">
         <v>595</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I189" t="s">
         <v>490</v>
       </c>
       <c r="J189" t="s">
         <v>69</v>
       </c>
       <c r="AE189">
@@ -9742,51 +9736,51 @@
       <c r="H191" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I191" t="s">
         <v>490</v>
       </c>
       <c r="J191" t="s">
         <v>47</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AF191">
         <v>21.0</v>
       </c>
       <c r="AG191">
         <v>21.0</v>
       </c>
       <c r="AI191" t="s">
         <v>598</v>
       </c>
       <c r="AJ191">
         <v>98067</v>
       </c>
       <c r="AK191">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>245</v>
       </c>
       <c r="E192" t="s">
         <v>601</v>
       </c>
       <c r="F192" t="s">
         <v>602</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H192" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I192" t="s">
         <v>490</v>
       </c>
       <c r="J192" t="s">
         <v>69</v>
       </c>
       <c r="AF192">
@@ -10008,51 +10002,51 @@
       <c r="G198" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H198" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I198" t="s">
         <v>490</v>
       </c>
       <c r="J198" t="s">
         <v>617</v>
       </c>
       <c r="AE198">
         <v>1</v>
       </c>
       <c r="AF198">
         <v>21.0</v>
       </c>
       <c r="AI198" t="s">
         <v>598</v>
       </c>
       <c r="AJ198">
         <v>94632</v>
       </c>
       <c r="AK198">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:37">
       <c r="D199" t="s">
         <v>618</v>
       </c>
       <c r="E199" t="s">
         <v>131</v>
       </c>
       <c r="F199" t="s">
         <v>619</v>
       </c>
       <c r="G199" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I199" t="s">
         <v>490</v>
       </c>
       <c r="AF199">
         <v>14.0</v>
       </c>
       <c r="AI199" t="s">
@@ -10186,51 +10180,51 @@
       <c r="H203" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I203" t="s">
         <v>490</v>
       </c>
       <c r="J203" t="s">
         <v>519</v>
       </c>
       <c r="AE203">
         <v>1</v>
       </c>
       <c r="AF203">
         <v>21.0</v>
       </c>
       <c r="AG203">
         <v>21.0</v>
       </c>
       <c r="AI203" t="s">
         <v>627</v>
       </c>
       <c r="AJ203">
         <v>100474</v>
       </c>
       <c r="AK203">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="D204" t="s">
         <v>632</v>
       </c>
       <c r="E204" t="s">
         <v>118</v>
       </c>
       <c r="F204" t="s">
         <v>633</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H204" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I204" t="s">
         <v>490</v>
       </c>
       <c r="J204" t="s">
         <v>69</v>
       </c>
       <c r="AE204">
@@ -10487,51 +10481,51 @@
       <c r="G211" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H211" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I211" t="s">
         <v>490</v>
       </c>
       <c r="J211" t="s">
         <v>617</v>
       </c>
       <c r="AE211">
         <v>1</v>
       </c>
       <c r="AF211">
         <v>21.0</v>
       </c>
       <c r="AI211" t="s">
         <v>646</v>
       </c>
       <c r="AJ211">
         <v>100050</v>
       </c>
       <c r="AK211">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>