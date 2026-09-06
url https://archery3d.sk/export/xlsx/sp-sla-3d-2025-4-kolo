--- v1 (2026-08-15)
+++ v2 (2026-09-06)
@@ -2750,51 +2750,51 @@
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>52</v>
       </c>
       <c r="AD7" t="s">
         <v>53</v>
       </c>
       <c r="AE7">
         <v>2</v>
       </c>
       <c r="AF7">
         <v>22.0</v>
       </c>
       <c r="AI7" t="s">
         <v>43</v>
       </c>
       <c r="AJ7">
         <v>100278</v>
       </c>
       <c r="AK7">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>54</v>
       </c>
       <c r="E8" t="s">
         <v>55</v>
       </c>
       <c r="F8" t="s">
         <v>56</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>58</v>
       </c>
       <c r="AE8">
@@ -3709,51 +3709,51 @@
       <c r="H32" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>62</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>21.0</v>
       </c>
       <c r="AG32">
         <v>21.0</v>
       </c>
       <c r="AI32" t="s">
         <v>129</v>
       </c>
       <c r="AJ32">
         <v>94338</v>
       </c>
       <c r="AK32">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>135</v>
       </c>
       <c r="E33" t="s">
         <v>136</v>
       </c>
       <c r="F33" t="s">
         <v>137</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>35</v>
       </c>
       <c r="AE33">
@@ -4130,51 +4130,51 @@
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I43" t="s">
         <v>173</v>
       </c>
       <c r="J43" t="s">
         <v>174</v>
       </c>
       <c r="AF43">
         <v>14.0</v>
       </c>
       <c r="AG43">
         <v>14.0</v>
       </c>
       <c r="AI43" t="s">
         <v>175</v>
       </c>
       <c r="AJ43">
         <v>97722</v>
       </c>
       <c r="AK43">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>176</v>
       </c>
       <c r="E44" t="s">
         <v>177</v>
       </c>
       <c r="F44" t="s">
         <v>178</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I44" t="s">
         <v>179</v>
       </c>
       <c r="J44" t="s">
         <v>180</v>
       </c>
       <c r="AE44">
@@ -4822,53 +4822,50 @@
       </c>
       <c r="H61" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I61" t="s">
         <v>227</v>
       </c>
       <c r="J61" t="s">
         <v>69</v>
       </c>
       <c r="AD61" t="s">
         <v>237</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>15.0</v>
       </c>
       <c r="AI61" t="s">
         <v>238</v>
       </c>
       <c r="AJ61">
         <v>95839</v>
       </c>
-      <c r="AK61">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>239</v>
       </c>
       <c r="E62" t="s">
         <v>118</v>
       </c>
       <c r="F62" t="s">
         <v>240</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I62" t="s">
         <v>227</v>
       </c>
       <c r="J62" t="s">
         <v>29</v>
       </c>
       <c r="AE62">
         <v>1</v>
@@ -5635,51 +5632,51 @@
       <c r="G83" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I83" t="s">
         <v>227</v>
       </c>
       <c r="J83" t="s">
         <v>233</v>
       </c>
       <c r="AF83">
         <v>14.0</v>
       </c>
       <c r="AG83">
         <v>14.0</v>
       </c>
       <c r="AI83" t="s">
         <v>298</v>
       </c>
       <c r="AJ83">
         <v>94298</v>
       </c>
       <c r="AK83">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>299</v>
       </c>
       <c r="E84" t="s">
         <v>300</v>
       </c>
       <c r="F84" t="s">
         <v>301</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I84" t="s">
         <v>227</v>
       </c>
       <c r="J84" t="s">
         <v>233</v>
       </c>
       <c r="AE84">
@@ -6053,51 +6050,51 @@
       <c r="G94" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I94" t="s">
         <v>227</v>
       </c>
       <c r="J94" t="s">
         <v>29</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
         <v>21.0</v>
       </c>
       <c r="AI94" t="s">
         <v>333</v>
       </c>
       <c r="AJ94">
         <v>97497</v>
       </c>
       <c r="AK94">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>334</v>
       </c>
       <c r="E95" t="s">
         <v>55</v>
       </c>
       <c r="F95" t="s">
         <v>335</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I95" t="s">
         <v>336</v>
       </c>
       <c r="J95" t="s">
         <v>174</v>
       </c>
       <c r="AE95">
@@ -7941,51 +7938,51 @@
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I144" t="s">
         <v>422</v>
       </c>
       <c r="J144" t="s">
         <v>210</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AF144">
         <v>21.0</v>
       </c>
       <c r="AI144" t="s">
         <v>471</v>
       </c>
       <c r="AJ144">
         <v>94379</v>
       </c>
       <c r="AK144">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>481</v>
       </c>
       <c r="E145" t="s">
         <v>482</v>
       </c>
       <c r="F145" t="s">
         <v>483</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I145" t="s">
         <v>422</v>
       </c>
       <c r="J145" t="s">
         <v>387</v>
       </c>
       <c r="AE145">