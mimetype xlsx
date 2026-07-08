--- v0 (2026-04-24)
+++ v1 (2026-07-08)
@@ -2912,53 +2912,50 @@
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>47</v>
       </c>
       <c r="AD6" t="s">
         <v>48</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>16.0</v>
       </c>
       <c r="AI6" t="s">
         <v>43</v>
       </c>
       <c r="AJ6">
         <v>96342</v>
       </c>
-      <c r="AK6">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>49</v>
       </c>
       <c r="E7" t="s">
         <v>50</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>53</v>
       </c>
       <c r="AE7">
         <v>1</v>
@@ -3061,53 +3058,50 @@
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>64</v>
       </c>
       <c r="AE10">
         <v>2</v>
       </c>
       <c r="AF10">
         <v>26.0</v>
       </c>
       <c r="AI10" t="s">
         <v>54</v>
       </c>
       <c r="AJ10">
         <v>97341</v>
       </c>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>65</v>
       </c>
       <c r="E11" t="s">
         <v>66</v>
       </c>
       <c r="F11" t="s">
         <v>67</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>47</v>
       </c>
       <c r="AE11">
         <v>4</v>
@@ -3249,51 +3243,51 @@
       <c r="G15" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>47</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>18.0</v>
       </c>
       <c r="AI15" t="s">
         <v>82</v>
       </c>
       <c r="AJ15">
         <v>96616</v>
       </c>
       <c r="AK15">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>83</v>
       </c>
       <c r="E16" t="s">
         <v>84</v>
       </c>
       <c r="F16" t="s">
         <v>85</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>47</v>
       </c>
       <c r="AE16">
@@ -3699,51 +3693,51 @@
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>29</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>22.0</v>
       </c>
       <c r="AI27" t="s">
         <v>93</v>
       </c>
       <c r="AJ27">
         <v>97676</v>
       </c>
       <c r="AK27">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>119</v>
       </c>
       <c r="E28" t="s">
         <v>56</v>
       </c>
       <c r="F28" t="s">
         <v>120</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>53</v>
       </c>
       <c r="AE28">
@@ -3924,51 +3918,51 @@
       <c r="F33" t="s">
         <v>134</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>47</v>
       </c>
       <c r="AF33">
         <v>14.0</v>
       </c>
       <c r="AI33" t="s">
         <v>135</v>
       </c>
       <c r="AJ33">
         <v>99869</v>
       </c>
       <c r="AK33">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>136</v>
       </c>
       <c r="E34" t="s">
         <v>137</v>
       </c>
       <c r="F34" t="s">
         <v>138</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>53</v>
       </c>
       <c r="AE34">
@@ -4003,51 +3997,51 @@
       <c r="G35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>41</v>
       </c>
       <c r="AE35">
         <v>2</v>
       </c>
       <c r="AF35">
         <v>30.0</v>
       </c>
       <c r="AI35" t="s">
         <v>135</v>
       </c>
       <c r="AJ35">
         <v>96844</v>
       </c>
       <c r="AK35">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>142</v>
       </c>
       <c r="E36" t="s">
         <v>45</v>
       </c>
       <c r="F36" t="s">
         <v>143</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>71</v>
       </c>
       <c r="AF36">
@@ -4073,51 +4067,51 @@
       <c r="G37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>29</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>22.0</v>
       </c>
       <c r="AI37" t="s">
         <v>135</v>
       </c>
       <c r="AJ37">
         <v>97677</v>
       </c>
       <c r="AK37">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>147</v>
       </c>
       <c r="E38" t="s">
         <v>140</v>
       </c>
       <c r="F38" t="s">
         <v>148</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>53</v>
       </c>
       <c r="AE38">
@@ -4771,51 +4765,51 @@
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I56" t="s">
         <v>202</v>
       </c>
       <c r="J56" t="s">
         <v>208</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>22.0</v>
       </c>
       <c r="AI56" t="s">
         <v>209</v>
       </c>
       <c r="AJ56">
         <v>98823</v>
       </c>
       <c r="AK56">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>210</v>
       </c>
       <c r="E57" t="s">
         <v>211</v>
       </c>
       <c r="F57" t="s">
         <v>212</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I57" t="s">
         <v>202</v>
       </c>
       <c r="AF57">
         <v>14.0</v>
       </c>
       <c r="AI57" t="s">
@@ -5405,51 +5399,51 @@
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I73" t="s">
         <v>239</v>
       </c>
       <c r="J73" t="s">
         <v>264</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>22.0</v>
       </c>
       <c r="AI73" t="s">
         <v>265</v>
       </c>
       <c r="AJ73">
         <v>96268</v>
       </c>
       <c r="AK73">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>266</v>
       </c>
       <c r="E74" t="s">
         <v>188</v>
       </c>
       <c r="F74" t="s">
         <v>267</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I74" t="s">
         <v>239</v>
       </c>
       <c r="J74" t="s">
         <v>268</v>
       </c>
       <c r="AF74">
@@ -5843,51 +5837,51 @@
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I85" t="s">
         <v>239</v>
       </c>
       <c r="J85" t="s">
         <v>58</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AF85">
         <v>22.0</v>
       </c>
       <c r="AI85" t="s">
         <v>265</v>
       </c>
       <c r="AJ85">
         <v>97204</v>
       </c>
       <c r="AK85">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>298</v>
       </c>
       <c r="E86" t="s">
         <v>73</v>
       </c>
       <c r="F86" t="s">
         <v>299</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I86" t="s">
         <v>239</v>
       </c>
       <c r="J86" t="s">
         <v>64</v>
       </c>
       <c r="AE86">
@@ -5922,51 +5916,51 @@
       <c r="H87" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I87" t="s">
         <v>239</v>
       </c>
       <c r="J87" t="s">
         <v>35</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AF87">
         <v>22.0</v>
       </c>
       <c r="AG87">
         <v>22.0</v>
       </c>
       <c r="AI87" t="s">
         <v>265</v>
       </c>
       <c r="AJ87">
         <v>97487</v>
       </c>
       <c r="AK87">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>302</v>
       </c>
       <c r="E88" t="s">
         <v>150</v>
       </c>
       <c r="F88" t="s">
         <v>303</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I88" t="s">
         <v>239</v>
       </c>
       <c r="J88" t="s">
         <v>229</v>
       </c>
       <c r="AE88">
@@ -5998,51 +5992,51 @@
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I89" t="s">
         <v>239</v>
       </c>
       <c r="J89" t="s">
         <v>64</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AF89">
         <v>22.0</v>
       </c>
       <c r="AI89" t="s">
         <v>265</v>
       </c>
       <c r="AJ89">
         <v>96727</v>
       </c>
       <c r="AK89">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>306</v>
       </c>
       <c r="E90" t="s">
         <v>307</v>
       </c>
       <c r="F90" t="s">
         <v>308</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I90" t="s">
         <v>239</v>
       </c>
       <c r="J90" t="s">
         <v>229</v>
       </c>
       <c r="AE90">
@@ -7503,51 +7497,51 @@
       <c r="H129" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I129" t="s">
         <v>360</v>
       </c>
       <c r="J129" t="s">
         <v>407</v>
       </c>
       <c r="AE129">
         <v>1</v>
       </c>
       <c r="AF129">
         <v>22.0</v>
       </c>
       <c r="AG129">
         <v>22.0</v>
       </c>
       <c r="AI129" t="s">
         <v>421</v>
       </c>
       <c r="AJ129">
         <v>96265</v>
       </c>
       <c r="AK129">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>423</v>
       </c>
       <c r="E130" t="s">
         <v>150</v>
       </c>
       <c r="F130" t="s">
         <v>424</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I130" t="s">
         <v>360</v>
       </c>
       <c r="J130" t="s">
         <v>47</v>
       </c>
       <c r="AF130">
@@ -7613,53 +7607,50 @@
       </c>
       <c r="F132" t="s">
         <v>430</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H132" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I132" t="s">
         <v>431</v>
       </c>
       <c r="J132" t="s">
         <v>75</v>
       </c>
       <c r="AF132">
         <v>14.0</v>
       </c>
       <c r="AI132" t="s">
         <v>432</v>
       </c>
       <c r="AJ132">
         <v>98867</v>
       </c>
-      <c r="AK132">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>433</v>
       </c>
       <c r="E133" t="s">
         <v>434</v>
       </c>
       <c r="F133" t="s">
         <v>435</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H133" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I133" t="s">
         <v>431</v>
       </c>
       <c r="J133" t="s">
         <v>96</v>
       </c>
       <c r="AD133" t="s">
         <v>436</v>
@@ -7762,87 +7753,84 @@
       </c>
       <c r="G136" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H136" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I136" t="s">
         <v>431</v>
       </c>
       <c r="J136" t="s">
         <v>96</v>
       </c>
       <c r="AE136">
         <v>1</v>
       </c>
       <c r="AF136">
         <v>18.0</v>
       </c>
       <c r="AI136" t="s">
         <v>446</v>
       </c>
       <c r="AJ136">
         <v>97890</v>
       </c>
-      <c r="AK136">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="137" spans="1:37">
       <c r="D137" t="s">
         <v>447</v>
       </c>
       <c r="E137" t="s">
         <v>448</v>
       </c>
       <c r="F137" t="s">
         <v>449</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H137" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I137" t="s">
         <v>431</v>
       </c>
       <c r="J137" t="s">
         <v>75</v>
       </c>
       <c r="AF137">
         <v>10.0</v>
       </c>
       <c r="AI137" t="s">
         <v>446</v>
       </c>
       <c r="AJ137">
         <v>96476</v>
       </c>
       <c r="AK137">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>401</v>
       </c>
       <c r="E138" t="s">
         <v>450</v>
       </c>
       <c r="F138" t="s">
         <v>451</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H138" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I138" t="s">
         <v>431</v>
       </c>
       <c r="J138" t="s">
         <v>404</v>
       </c>
       <c r="AE138">
@@ -7874,51 +7862,51 @@
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I139" t="s">
         <v>431</v>
       </c>
       <c r="J139" t="s">
         <v>153</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AF139">
         <v>22.0</v>
       </c>
       <c r="AI139" t="s">
         <v>454</v>
       </c>
       <c r="AJ139">
         <v>97286</v>
       </c>
       <c r="AK139">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>455</v>
       </c>
       <c r="E140" t="s">
         <v>272</v>
       </c>
       <c r="F140" t="s">
         <v>456</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I140" t="s">
         <v>431</v>
       </c>
       <c r="J140" t="s">
         <v>404</v>
       </c>
       <c r="AE140">
@@ -8213,51 +8201,51 @@
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I148" t="s">
         <v>431</v>
       </c>
       <c r="J148" t="s">
         <v>443</v>
       </c>
       <c r="AE148">
         <v>1</v>
       </c>
       <c r="AF148">
         <v>22.0</v>
       </c>
       <c r="AI148" t="s">
         <v>454</v>
       </c>
       <c r="AJ148">
         <v>96693</v>
       </c>
       <c r="AK148">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>477</v>
       </c>
       <c r="E149" t="s">
         <v>478</v>
       </c>
       <c r="F149" t="s">
         <v>479</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I149" t="s">
         <v>431</v>
       </c>
       <c r="J149" t="s">
         <v>480</v>
       </c>
       <c r="AE149">
@@ -8292,51 +8280,51 @@
       <c r="G150" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H150" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I150" t="s">
         <v>431</v>
       </c>
       <c r="J150" t="s">
         <v>64</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AF150">
         <v>22.0</v>
       </c>
       <c r="AI150" t="s">
         <v>454</v>
       </c>
       <c r="AJ150">
         <v>99775</v>
       </c>
       <c r="AK150">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
         <v>440</v>
       </c>
       <c r="E151" t="s">
         <v>284</v>
       </c>
       <c r="F151" t="s">
         <v>482</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H151" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I151" t="s">
         <v>431</v>
       </c>
       <c r="J151" t="s">
         <v>443</v>
       </c>
       <c r="AE151">
@@ -8367,50 +8355,53 @@
       </c>
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I152" t="s">
         <v>431</v>
       </c>
       <c r="J152" t="s">
         <v>443</v>
       </c>
       <c r="AE152">
         <v>1</v>
       </c>
       <c r="AF152">
         <v>22.0</v>
       </c>
       <c r="AI152" t="s">
         <v>454</v>
       </c>
       <c r="AJ152">
         <v>99799</v>
       </c>
+      <c r="AK152">
+        <v>5</v>
+      </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
         <v>486</v>
       </c>
       <c r="E153" t="s">
         <v>487</v>
       </c>
       <c r="F153" t="s">
         <v>488</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I153" t="s">
         <v>431</v>
       </c>
       <c r="J153" t="s">
         <v>224</v>
       </c>
       <c r="AE153">
         <v>1</v>
@@ -8514,51 +8505,51 @@
       <c r="G156" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I156" t="s">
         <v>431</v>
       </c>
       <c r="J156" t="s">
         <v>114</v>
       </c>
       <c r="AE156">
         <v>1</v>
       </c>
       <c r="AF156">
         <v>22.0</v>
       </c>
       <c r="AI156" t="s">
         <v>495</v>
       </c>
       <c r="AJ156">
         <v>97116</v>
       </c>
       <c r="AK156">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>499</v>
       </c>
       <c r="E157" t="s">
         <v>500</v>
       </c>
       <c r="F157" t="s">
         <v>501</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I157" t="s">
         <v>431</v>
       </c>
       <c r="J157" t="s">
         <v>184</v>
       </c>
       <c r="AF157">
@@ -8587,51 +8578,51 @@
       <c r="G158" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I158" t="s">
         <v>431</v>
       </c>
       <c r="J158" t="s">
         <v>339</v>
       </c>
       <c r="AE158">
         <v>1</v>
       </c>
       <c r="AF158">
         <v>22.0</v>
       </c>
       <c r="AI158" t="s">
         <v>495</v>
       </c>
       <c r="AJ158">
         <v>96453</v>
       </c>
       <c r="AK158">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
         <v>504</v>
       </c>
       <c r="E159" t="s">
         <v>505</v>
       </c>
       <c r="F159" t="s">
         <v>506</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I159" t="s">
         <v>431</v>
       </c>
       <c r="J159" t="s">
         <v>35</v>
       </c>
       <c r="AF159">
@@ -9741,53 +9732,50 @@
       </c>
       <c r="G188" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H188" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I188" t="s">
         <v>524</v>
       </c>
       <c r="J188" t="s">
         <v>153</v>
       </c>
       <c r="AE188">
         <v>1</v>
       </c>
       <c r="AF188">
         <v>18.0</v>
       </c>
       <c r="AI188" t="s">
         <v>593</v>
       </c>
       <c r="AJ188">
         <v>96283</v>
       </c>
-      <c r="AK188">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
         <v>559</v>
       </c>
       <c r="E189" t="s">
         <v>87</v>
       </c>
       <c r="F189" t="s">
         <v>597</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H189" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I189" t="s">
         <v>524</v>
       </c>
       <c r="J189" t="s">
         <v>64</v>
       </c>
       <c r="AE189">
         <v>1</v>
@@ -9964,51 +9952,51 @@
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I194" t="s">
         <v>524</v>
       </c>
       <c r="J194" t="s">
         <v>47</v>
       </c>
       <c r="AE194">
         <v>1</v>
       </c>
       <c r="AF194">
         <v>22.0</v>
       </c>
       <c r="AI194" t="s">
         <v>608</v>
       </c>
       <c r="AJ194">
         <v>96769</v>
       </c>
       <c r="AK194">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
         <v>521</v>
       </c>
       <c r="E195" t="s">
         <v>519</v>
       </c>
       <c r="F195" t="s">
         <v>611</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I195" t="s">
         <v>524</v>
       </c>
       <c r="J195" t="s">
         <v>153</v>
       </c>
       <c r="AE195">
@@ -10177,51 +10165,51 @@
       <c r="F200" t="s">
         <v>620</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I200" t="s">
         <v>524</v>
       </c>
       <c r="J200" t="s">
         <v>64</v>
       </c>
       <c r="AF200">
         <v>14.0</v>
       </c>
       <c r="AI200" t="s">
         <v>608</v>
       </c>
       <c r="AJ200">
         <v>96564</v>
       </c>
       <c r="AK200">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
         <v>621</v>
       </c>
       <c r="E201" t="s">
         <v>106</v>
       </c>
       <c r="F201" t="s">
         <v>622</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I201" t="s">
         <v>524</v>
       </c>
       <c r="J201" t="s">
         <v>96</v>
       </c>
       <c r="AE201">
@@ -10705,87 +10693,90 @@
       </c>
       <c r="G214" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H214" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I214" t="s">
         <v>524</v>
       </c>
       <c r="J214" t="s">
         <v>224</v>
       </c>
       <c r="AE214">
         <v>1</v>
       </c>
       <c r="AF214">
         <v>22.0</v>
       </c>
       <c r="AI214" t="s">
         <v>608</v>
       </c>
       <c r="AJ214">
         <v>96492</v>
       </c>
+      <c r="AK214">
+        <v>5</v>
+      </c>
     </row>
     <row r="215" spans="1:37">
       <c r="D215" t="s">
         <v>583</v>
       </c>
       <c r="E215" t="s">
         <v>193</v>
       </c>
       <c r="F215" t="s">
         <v>652</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H215" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I215" t="s">
         <v>524</v>
       </c>
       <c r="J215" t="s">
         <v>114</v>
       </c>
       <c r="AE215">
         <v>1</v>
       </c>
       <c r="AF215">
         <v>22.0</v>
       </c>
       <c r="AI215" t="s">
         <v>608</v>
       </c>
       <c r="AJ215">
         <v>97260</v>
       </c>
       <c r="AK215">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="D216" t="s">
         <v>653</v>
       </c>
       <c r="E216" t="s">
         <v>106</v>
       </c>
       <c r="F216" t="s">
         <v>654</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H216" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I216" t="s">
         <v>524</v>
       </c>
       <c r="J216" t="s">
         <v>96</v>
       </c>
       <c r="AE216">
@@ -10849,51 +10840,51 @@
       <c r="F218" t="s">
         <v>660</v>
       </c>
       <c r="G218" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H218" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I218" t="s">
         <v>524</v>
       </c>
       <c r="AE218">
         <v>1</v>
       </c>
       <c r="AF218">
         <v>22.0</v>
       </c>
       <c r="AI218" t="s">
         <v>657</v>
       </c>
       <c r="AJ218">
         <v>97347</v>
       </c>
       <c r="AK218">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="219" spans="1:37">
       <c r="D219" t="s">
         <v>661</v>
       </c>
       <c r="E219" t="s">
         <v>662</v>
       </c>
       <c r="F219" t="s">
         <v>663</v>
       </c>
       <c r="G219" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H219" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I219" t="s">
         <v>524</v>
       </c>
       <c r="J219" t="s">
         <v>114</v>
       </c>
       <c r="AE219">
@@ -11106,51 +11097,51 @@
       <c r="G225" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H225" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I225" t="s">
         <v>524</v>
       </c>
       <c r="J225" t="s">
         <v>224</v>
       </c>
       <c r="AE225">
         <v>1</v>
       </c>
       <c r="AF225">
         <v>22.0</v>
       </c>
       <c r="AI225" t="s">
         <v>657</v>
       </c>
       <c r="AJ225">
         <v>96488</v>
       </c>
       <c r="AK225">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:37">
       <c r="D226" t="s">
         <v>675</v>
       </c>
       <c r="E226" t="s">
         <v>497</v>
       </c>
       <c r="F226" t="s">
         <v>676</v>
       </c>
       <c r="G226" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H226" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I226" t="s">
         <v>524</v>
       </c>
       <c r="J226" t="s">
         <v>224</v>
       </c>
       <c r="AF226">
@@ -11182,51 +11173,51 @@
       <c r="H227" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I227" t="s">
         <v>524</v>
       </c>
       <c r="J227" t="s">
         <v>41</v>
       </c>
       <c r="AE227">
         <v>1</v>
       </c>
       <c r="AF227">
         <v>22.0</v>
       </c>
       <c r="AG227">
         <v>22.0</v>
       </c>
       <c r="AI227" t="s">
         <v>657</v>
       </c>
       <c r="AJ227">
         <v>96760</v>
       </c>
       <c r="AK227">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:37">
       <c r="D228" t="s">
         <v>679</v>
       </c>
       <c r="E228" t="s">
         <v>680</v>
       </c>
       <c r="F228" t="s">
         <v>681</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H228" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I228" t="s">
         <v>524</v>
       </c>
       <c r="J228" t="s">
         <v>75</v>
       </c>
       <c r="AF228">
@@ -11401,51 +11392,51 @@
       <c r="H233" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I233" t="s">
         <v>524</v>
       </c>
       <c r="J233" t="s">
         <v>568</v>
       </c>
       <c r="AE233">
         <v>1</v>
       </c>
       <c r="AF233">
         <v>22.0</v>
       </c>
       <c r="AG233">
         <v>22.0</v>
       </c>
       <c r="AI233" t="s">
         <v>682</v>
       </c>
       <c r="AJ233">
         <v>97904</v>
       </c>
       <c r="AK233">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="234" spans="1:37">
       <c r="D234" t="s">
         <v>696</v>
       </c>
       <c r="E234" t="s">
         <v>109</v>
       </c>
       <c r="F234" t="s">
         <v>697</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H234" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I234" t="s">
         <v>524</v>
       </c>
       <c r="J234" t="s">
         <v>64</v>
       </c>
       <c r="AE234">