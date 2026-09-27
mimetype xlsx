--- v1 (2026-07-08)
+++ v2 (2026-09-27)
@@ -2834,51 +2834,51 @@
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
         <v>36</v>
       </c>
       <c r="AE4">
         <v>2</v>
       </c>
       <c r="AF4">
         <v>24.0</v>
       </c>
       <c r="AI4" t="s">
         <v>31</v>
       </c>
       <c r="AJ4">
         <v>97486</v>
       </c>
       <c r="AK4">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>41</v>
       </c>
       <c r="AD5" t="s">
@@ -2948,51 +2948,51 @@
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>53</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">
         <v>18.0</v>
       </c>
       <c r="AI7" t="s">
         <v>54</v>
       </c>
       <c r="AJ7">
         <v>97802</v>
       </c>
       <c r="AK7">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>55</v>
       </c>
       <c r="E8" t="s">
         <v>56</v>
       </c>
       <c r="F8" t="s">
         <v>57</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>58</v>
       </c>
       <c r="AE8">
@@ -3021,51 +3021,51 @@
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>58</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>18.0</v>
       </c>
       <c r="AI9" t="s">
         <v>54</v>
       </c>
       <c r="AJ9">
         <v>96314</v>
       </c>
       <c r="AK9">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>62</v>
       </c>
       <c r="F10" t="s">
         <v>63</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>64</v>
       </c>
       <c r="AE10">
@@ -3468,89 +3468,89 @@
       <c r="F21" t="s">
         <v>101</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>41</v>
       </c>
       <c r="AF21">
         <v>14.0</v>
       </c>
       <c r="AI21" t="s">
         <v>93</v>
       </c>
       <c r="AJ21">
         <v>97340</v>
       </c>
       <c r="AK21">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>102</v>
       </c>
       <c r="E22" t="s">
         <v>103</v>
       </c>
       <c r="F22" t="s">
         <v>104</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>22.0</v>
       </c>
       <c r="AG22">
         <v>22.0</v>
       </c>
       <c r="AI22" t="s">
         <v>93</v>
       </c>
       <c r="AJ22">
         <v>97348</v>
       </c>
       <c r="AK22">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>105</v>
       </c>
       <c r="E23" t="s">
         <v>106</v>
       </c>
       <c r="F23" t="s">
         <v>107</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>41</v>
       </c>
       <c r="AF23">
@@ -4108,51 +4108,51 @@
       <c r="H38" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>53</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>22.0</v>
       </c>
       <c r="AG38">
         <v>22.0</v>
       </c>
       <c r="AI38" t="s">
         <v>135</v>
       </c>
       <c r="AJ38">
         <v>96437</v>
       </c>
       <c r="AK38">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>149</v>
       </c>
       <c r="E39" t="s">
         <v>150</v>
       </c>
       <c r="F39" t="s">
         <v>151</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>153</v>
       </c>
       <c r="AE39">
@@ -4374,51 +4374,51 @@
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>172</v>
       </c>
       <c r="AE45">
         <v>2</v>
       </c>
       <c r="AF45">
         <v>30.0</v>
       </c>
       <c r="AI45" t="s">
         <v>154</v>
       </c>
       <c r="AJ45">
         <v>99749</v>
       </c>
       <c r="AK45">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>173</v>
       </c>
       <c r="E46" t="s">
         <v>174</v>
       </c>
       <c r="F46" t="s">
         <v>175</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>64</v>
       </c>
       <c r="AE46">
@@ -4517,51 +4517,51 @@
       <c r="F49" t="s">
         <v>186</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I49" t="s">
         <v>183</v>
       </c>
       <c r="J49" t="s">
         <v>184</v>
       </c>
       <c r="AF49">
         <v>14.0</v>
       </c>
       <c r="AI49" t="s">
         <v>185</v>
       </c>
       <c r="AJ49">
         <v>96886</v>
       </c>
       <c r="AK49">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>187</v>
       </c>
       <c r="E50" t="s">
         <v>188</v>
       </c>
       <c r="F50" t="s">
         <v>189</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I50" t="s">
         <v>190</v>
       </c>
       <c r="J50" t="s">
         <v>47</v>
       </c>
       <c r="AF50">
@@ -4593,51 +4593,51 @@
       <c r="H51" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I51" t="s">
         <v>190</v>
       </c>
       <c r="J51" t="s">
         <v>35</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>22.0</v>
       </c>
       <c r="AG51">
         <v>22.0</v>
       </c>
       <c r="AI51" t="s">
         <v>191</v>
       </c>
       <c r="AJ51">
         <v>98618</v>
       </c>
       <c r="AK51">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>195</v>
       </c>
       <c r="E52" t="s">
         <v>112</v>
       </c>
       <c r="F52" t="s">
         <v>196</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I52" t="s">
         <v>190</v>
       </c>
       <c r="AF52">
         <v>14.0</v>
       </c>
       <c r="AI52" t="s">
@@ -4660,90 +4660,87 @@
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I53" t="s">
         <v>190</v>
       </c>
       <c r="J53" t="s">
         <v>199</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>22.0</v>
       </c>
       <c r="AI53" t="s">
         <v>191</v>
       </c>
       <c r="AJ53">
         <v>96951</v>
       </c>
       <c r="AK53">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>200</v>
       </c>
       <c r="E54" t="s">
         <v>130</v>
       </c>
       <c r="F54" t="s">
         <v>201</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I54" t="s">
         <v>202</v>
       </c>
       <c r="J54" t="s">
         <v>64</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>18.0</v>
       </c>
       <c r="AI54" t="s">
         <v>203</v>
       </c>
       <c r="AJ54">
         <v>97366</v>
       </c>
-      <c r="AK54">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>204</v>
       </c>
       <c r="E55" t="s">
         <v>59</v>
       </c>
       <c r="F55" t="s">
         <v>205</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I55" t="s">
         <v>202</v>
       </c>
       <c r="AF55">
         <v>10.0</v>
       </c>
       <c r="AI55" t="s">
         <v>203</v>
@@ -4765,51 +4762,51 @@
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I56" t="s">
         <v>202</v>
       </c>
       <c r="J56" t="s">
         <v>208</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>22.0</v>
       </c>
       <c r="AI56" t="s">
         <v>209</v>
       </c>
       <c r="AJ56">
         <v>98823</v>
       </c>
       <c r="AK56">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>210</v>
       </c>
       <c r="E57" t="s">
         <v>211</v>
       </c>
       <c r="F57" t="s">
         <v>212</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I57" t="s">
         <v>202</v>
       </c>
       <c r="AF57">
         <v>14.0</v>
       </c>
       <c r="AI57" t="s">
@@ -5179,53 +5176,50 @@
       </c>
       <c r="H67" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I67" t="s">
         <v>239</v>
       </c>
       <c r="J67" t="s">
         <v>64</v>
       </c>
       <c r="AD67" t="s">
         <v>245</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>16.0</v>
       </c>
       <c r="AI67" t="s">
         <v>246</v>
       </c>
       <c r="AJ67">
         <v>96614</v>
       </c>
-      <c r="AK67">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>247</v>
       </c>
       <c r="E68" t="s">
         <v>69</v>
       </c>
       <c r="F68" t="s">
         <v>248</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I68" t="s">
         <v>239</v>
       </c>
       <c r="J68" t="s">
         <v>35</v>
       </c>
       <c r="AE68">
         <v>1</v>
@@ -5252,53 +5246,50 @@
       </c>
       <c r="F69" t="s">
         <v>252</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I69" t="s">
         <v>239</v>
       </c>
       <c r="J69" t="s">
         <v>184</v>
       </c>
       <c r="AF69">
         <v>10.0</v>
       </c>
       <c r="AI69" t="s">
         <v>249</v>
       </c>
       <c r="AJ69">
         <v>97521</v>
       </c>
-      <c r="AK69">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>253</v>
       </c>
       <c r="E70" t="s">
         <v>145</v>
       </c>
       <c r="F70" t="s">
         <v>254</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H70" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I70" t="s">
         <v>239</v>
       </c>
       <c r="J70" t="s">
         <v>240</v>
       </c>
       <c r="AE70">
         <v>1</v>
@@ -5469,51 +5460,51 @@
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I75" t="s">
         <v>239</v>
       </c>
       <c r="J75" t="s">
         <v>240</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>22.0</v>
       </c>
       <c r="AI75" t="s">
         <v>265</v>
       </c>
       <c r="AJ75">
         <v>98864</v>
       </c>
       <c r="AK75">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>271</v>
       </c>
       <c r="E76" t="s">
         <v>272</v>
       </c>
       <c r="F76" t="s">
         <v>273</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I76" t="s">
         <v>239</v>
       </c>
       <c r="J76" t="s">
         <v>274</v>
       </c>
       <c r="AE76">
@@ -5799,51 +5790,51 @@
       <c r="F84" t="s">
         <v>295</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I84" t="s">
         <v>239</v>
       </c>
       <c r="J84" t="s">
         <v>75</v>
       </c>
       <c r="AF84">
         <v>14.0</v>
       </c>
       <c r="AI84" t="s">
         <v>265</v>
       </c>
       <c r="AJ84">
         <v>97935</v>
       </c>
       <c r="AK84">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>296</v>
       </c>
       <c r="E85" t="s">
         <v>193</v>
       </c>
       <c r="F85" t="s">
         <v>297</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I85" t="s">
         <v>239</v>
       </c>
       <c r="J85" t="s">
         <v>58</v>
       </c>
       <c r="AE85">
@@ -6185,51 +6176,51 @@
       <c r="G94" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I94" t="s">
         <v>239</v>
       </c>
       <c r="J94" t="s">
         <v>240</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
         <v>22.0</v>
       </c>
       <c r="AI94" t="s">
         <v>311</v>
       </c>
       <c r="AJ94">
         <v>98865</v>
       </c>
       <c r="AK94">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>321</v>
       </c>
       <c r="E95" t="s">
         <v>322</v>
       </c>
       <c r="F95" t="s">
         <v>323</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I95" t="s">
         <v>239</v>
       </c>
       <c r="J95" t="s">
         <v>35</v>
       </c>
       <c r="AE95">
@@ -6375,51 +6366,51 @@
       <c r="H99" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I99" t="s">
         <v>239</v>
       </c>
       <c r="J99" t="s">
         <v>35</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AF99">
         <v>22.0</v>
       </c>
       <c r="AG99">
         <v>22.0</v>
       </c>
       <c r="AI99" t="s">
         <v>324</v>
       </c>
       <c r="AJ99">
         <v>97193</v>
       </c>
       <c r="AK99">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>336</v>
       </c>
       <c r="E100" t="s">
         <v>337</v>
       </c>
       <c r="F100" t="s">
         <v>338</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I100" t="s">
         <v>239</v>
       </c>
       <c r="J100" t="s">
         <v>339</v>
       </c>
       <c r="AE100">
@@ -6451,92 +6442,92 @@
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I101" t="s">
         <v>239</v>
       </c>
       <c r="J101" t="s">
         <v>264</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AF101">
         <v>22.0</v>
       </c>
       <c r="AI101" t="s">
         <v>324</v>
       </c>
       <c r="AJ101">
         <v>96472</v>
       </c>
       <c r="AK101">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>342</v>
       </c>
       <c r="E102" t="s">
         <v>343</v>
       </c>
       <c r="F102" t="s">
         <v>344</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I102" t="s">
         <v>239</v>
       </c>
       <c r="J102" t="s">
         <v>35</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AF102">
         <v>22.0</v>
       </c>
       <c r="AG102">
         <v>22.0</v>
       </c>
       <c r="AI102" t="s">
         <v>345</v>
       </c>
       <c r="AJ102">
         <v>97496</v>
       </c>
       <c r="AK102">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>346</v>
       </c>
       <c r="E103" t="s">
         <v>59</v>
       </c>
       <c r="F103" t="s">
         <v>347</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I103" t="s">
         <v>348</v>
       </c>
       <c r="J103" t="s">
         <v>184</v>
       </c>
       <c r="AE103">
@@ -6632,51 +6623,51 @@
       <c r="E106" t="s">
         <v>156</v>
       </c>
       <c r="F106" t="s">
         <v>355</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I106" t="s">
         <v>348</v>
       </c>
       <c r="AF106">
         <v>14.0</v>
       </c>
       <c r="AI106" t="s">
         <v>356</v>
       </c>
       <c r="AJ106">
         <v>97458</v>
       </c>
       <c r="AK106">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>357</v>
       </c>
       <c r="E107" t="s">
         <v>358</v>
       </c>
       <c r="F107" t="s">
         <v>359</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I107" t="s">
         <v>360</v>
       </c>
       <c r="J107" t="s">
         <v>361</v>
       </c>
       <c r="AD107" t="s">
@@ -7681,51 +7672,51 @@
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I134" t="s">
         <v>431</v>
       </c>
       <c r="J134" t="s">
         <v>75</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AF134">
         <v>18.0</v>
       </c>
       <c r="AI134" t="s">
         <v>439</v>
       </c>
       <c r="AJ134">
         <v>96698</v>
       </c>
       <c r="AK134">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>440</v>
       </c>
       <c r="E135" t="s">
         <v>441</v>
       </c>
       <c r="F135" t="s">
         <v>442</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I135" t="s">
         <v>431</v>
       </c>
       <c r="J135" t="s">
         <v>443</v>
       </c>
       <c r="AE135">
@@ -7862,51 +7853,51 @@
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I139" t="s">
         <v>431</v>
       </c>
       <c r="J139" t="s">
         <v>153</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AF139">
         <v>22.0</v>
       </c>
       <c r="AI139" t="s">
         <v>454</v>
       </c>
       <c r="AJ139">
         <v>97286</v>
       </c>
       <c r="AK139">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>455</v>
       </c>
       <c r="E140" t="s">
         <v>272</v>
       </c>
       <c r="F140" t="s">
         <v>456</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I140" t="s">
         <v>431</v>
       </c>
       <c r="J140" t="s">
         <v>404</v>
       </c>
       <c r="AE140">
@@ -7935,89 +7926,89 @@
       <c r="F141" t="s">
         <v>458</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I141" t="s">
         <v>431</v>
       </c>
       <c r="J141" t="s">
         <v>459</v>
       </c>
       <c r="AF141">
         <v>14.0</v>
       </c>
       <c r="AI141" t="s">
         <v>454</v>
       </c>
       <c r="AJ141">
         <v>96280</v>
       </c>
       <c r="AK141">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>460</v>
       </c>
       <c r="E142" t="s">
         <v>275</v>
       </c>
       <c r="F142" t="s">
         <v>461</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I142" t="s">
         <v>431</v>
       </c>
       <c r="J142" t="s">
         <v>153</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AF142">
         <v>22.0</v>
       </c>
       <c r="AI142" t="s">
         <v>454</v>
       </c>
       <c r="AJ142">
         <v>96284</v>
       </c>
       <c r="AK142">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
         <v>462</v>
       </c>
       <c r="E143" t="s">
         <v>109</v>
       </c>
       <c r="F143" t="s">
         <v>463</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I143" t="s">
         <v>431</v>
       </c>
       <c r="J143" t="s">
         <v>64</v>
       </c>
       <c r="AE143">
@@ -8615,53 +8606,50 @@
       </c>
       <c r="G159" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I159" t="s">
         <v>431</v>
       </c>
       <c r="J159" t="s">
         <v>35</v>
       </c>
       <c r="AF159">
         <v>14.0</v>
       </c>
       <c r="AG159">
         <v>14.0</v>
       </c>
       <c r="AI159" t="s">
         <v>495</v>
       </c>
       <c r="AJ159">
         <v>97251</v>
       </c>
-      <c r="AK159">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
         <v>507</v>
       </c>
       <c r="E160" t="s">
         <v>508</v>
       </c>
       <c r="F160" t="s">
         <v>509</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I160" t="s">
         <v>431</v>
       </c>
       <c r="J160" t="s">
         <v>35</v>
       </c>
       <c r="AF160">
         <v>14.0</v>
@@ -8765,51 +8753,51 @@
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I163" t="s">
         <v>431</v>
       </c>
       <c r="J163" t="s">
         <v>218</v>
       </c>
       <c r="AE163">
         <v>1</v>
       </c>
       <c r="AF163">
         <v>22.0</v>
       </c>
       <c r="AI163" t="s">
         <v>510</v>
       </c>
       <c r="AJ163">
         <v>99751</v>
       </c>
       <c r="AK163">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="D164" t="s">
         <v>516</v>
       </c>
       <c r="E164" t="s">
         <v>159</v>
       </c>
       <c r="F164" t="s">
         <v>517</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H164" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I164" t="s">
         <v>431</v>
       </c>
       <c r="J164" t="s">
         <v>459</v>
       </c>
       <c r="AE164">
@@ -9233,51 +9221,51 @@
       <c r="I175" t="s">
         <v>524</v>
       </c>
       <c r="J175" t="s">
         <v>41</v>
       </c>
       <c r="AD175" t="s">
         <v>557</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AF175">
         <v>16.0</v>
       </c>
       <c r="AG175">
         <v>16.0</v>
       </c>
       <c r="AI175" t="s">
         <v>558</v>
       </c>
       <c r="AJ175">
         <v>96514</v>
       </c>
       <c r="AK175">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
         <v>559</v>
       </c>
       <c r="E176" t="s">
         <v>417</v>
       </c>
       <c r="F176" t="s">
         <v>560</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H176" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I176" t="s">
         <v>524</v>
       </c>
       <c r="J176" t="s">
         <v>64</v>
       </c>
       <c r="AD176" t="s">
@@ -10314,51 +10302,51 @@
       <c r="G204" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I204" t="s">
         <v>524</v>
       </c>
       <c r="J204" t="s">
         <v>629</v>
       </c>
       <c r="AE204">
         <v>1</v>
       </c>
       <c r="AF204">
         <v>22.0</v>
       </c>
       <c r="AI204" t="s">
         <v>608</v>
       </c>
       <c r="AJ204">
         <v>99924</v>
       </c>
       <c r="AK204">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:37">
       <c r="D205" t="s">
         <v>630</v>
       </c>
       <c r="E205" t="s">
         <v>396</v>
       </c>
       <c r="F205" t="s">
         <v>631</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H205" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I205" t="s">
         <v>524</v>
       </c>
       <c r="J205" t="s">
         <v>64</v>
       </c>
       <c r="AE205">
@@ -10390,51 +10378,51 @@
       <c r="F206" t="s">
         <v>633</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H206" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I206" t="s">
         <v>524</v>
       </c>
       <c r="J206" t="s">
         <v>404</v>
       </c>
       <c r="AF206">
         <v>14.0</v>
       </c>
       <c r="AI206" t="s">
         <v>608</v>
       </c>
       <c r="AJ206">
         <v>99682</v>
       </c>
       <c r="AK206">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
         <v>634</v>
       </c>
       <c r="E207" t="s">
         <v>396</v>
       </c>
       <c r="F207" t="s">
         <v>635</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I207" t="s">
         <v>524</v>
       </c>
       <c r="J207" t="s">
         <v>64</v>
       </c>
       <c r="AE207">
@@ -10542,89 +10530,89 @@
       <c r="G210" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H210" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I210" t="s">
         <v>524</v>
       </c>
       <c r="J210" t="s">
         <v>229</v>
       </c>
       <c r="AE210">
         <v>1</v>
       </c>
       <c r="AF210">
         <v>22.0</v>
       </c>
       <c r="AI210" t="s">
         <v>608</v>
       </c>
       <c r="AJ210">
         <v>96983</v>
       </c>
       <c r="AK210">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="D211" t="s">
         <v>644</v>
       </c>
       <c r="E211" t="s">
         <v>645</v>
       </c>
       <c r="F211" t="s">
         <v>646</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I211" t="s">
         <v>524</v>
       </c>
       <c r="J211" t="s">
         <v>29</v>
       </c>
       <c r="AE211">
         <v>1</v>
       </c>
       <c r="AF211">
         <v>22.0</v>
       </c>
       <c r="AI211" t="s">
         <v>608</v>
       </c>
       <c r="AJ211">
         <v>97753</v>
       </c>
       <c r="AK211">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
         <v>647</v>
       </c>
       <c r="E212" t="s">
         <v>519</v>
       </c>
       <c r="F212" t="s">
         <v>648</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I212" t="s">
         <v>524</v>
       </c>
       <c r="J212" t="s">
         <v>459</v>
       </c>
       <c r="AE212">
@@ -10913,51 +10901,51 @@
       <c r="E220" t="s">
         <v>140</v>
       </c>
       <c r="F220" t="s">
         <v>664</v>
       </c>
       <c r="G220" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H220" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I220" t="s">
         <v>524</v>
       </c>
       <c r="AF220">
         <v>14.0</v>
       </c>
       <c r="AI220" t="s">
         <v>657</v>
       </c>
       <c r="AJ220">
         <v>97735</v>
       </c>
       <c r="AK220">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="221" spans="1:37">
       <c r="D221" t="s">
         <v>601</v>
       </c>
       <c r="E221" t="s">
         <v>140</v>
       </c>
       <c r="F221" t="s">
         <v>665</v>
       </c>
       <c r="G221" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H221" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I221" t="s">
         <v>524</v>
       </c>
       <c r="J221" t="s">
         <v>64</v>
       </c>
       <c r="AF221">
@@ -10986,51 +10974,51 @@
       <c r="G222" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H222" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I222" t="s">
         <v>524</v>
       </c>
       <c r="J222" t="s">
         <v>64</v>
       </c>
       <c r="AE222">
         <v>1</v>
       </c>
       <c r="AF222">
         <v>22.0</v>
       </c>
       <c r="AI222" t="s">
         <v>657</v>
       </c>
       <c r="AJ222">
         <v>99800</v>
       </c>
       <c r="AK222">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="223" spans="1:37">
       <c r="D223" t="s">
         <v>669</v>
       </c>
       <c r="E223" t="s">
         <v>670</v>
       </c>
       <c r="F223" t="s">
         <v>671</v>
       </c>
       <c r="G223" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H223" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I223" t="s">
         <v>524</v>
       </c>
       <c r="AE223">
         <v>1</v>
       </c>
       <c r="AF223">
@@ -11097,51 +11085,51 @@
       <c r="G225" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H225" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I225" t="s">
         <v>524</v>
       </c>
       <c r="J225" t="s">
         <v>224</v>
       </c>
       <c r="AE225">
         <v>1</v>
       </c>
       <c r="AF225">
         <v>22.0</v>
       </c>
       <c r="AI225" t="s">
         <v>657</v>
       </c>
       <c r="AJ225">
         <v>96488</v>
       </c>
       <c r="AK225">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="226" spans="1:37">
       <c r="D226" t="s">
         <v>675</v>
       </c>
       <c r="E226" t="s">
         <v>497</v>
       </c>
       <c r="F226" t="s">
         <v>676</v>
       </c>
       <c r="G226" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H226" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I226" t="s">
         <v>524</v>
       </c>
       <c r="J226" t="s">
         <v>224</v>
       </c>
       <c r="AF226">
@@ -11763,51 +11751,51 @@
       <c r="G243" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H243" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I243" t="s">
         <v>524</v>
       </c>
       <c r="J243" t="s">
         <v>224</v>
       </c>
       <c r="AE243">
         <v>1</v>
       </c>
       <c r="AF243">
         <v>22.0</v>
       </c>
       <c r="AI243" t="s">
         <v>717</v>
       </c>
       <c r="AJ243">
         <v>96489</v>
       </c>
       <c r="AK243">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>