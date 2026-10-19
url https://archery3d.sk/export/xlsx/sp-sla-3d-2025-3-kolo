--- v2 (2026-09-27)
+++ v3 (2026-10-19)
@@ -3541,51 +3541,51 @@
       <c r="F23" t="s">
         <v>107</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>41</v>
       </c>
       <c r="AF23">
         <v>14.0</v>
       </c>
       <c r="AI23" t="s">
         <v>93</v>
       </c>
       <c r="AJ23">
         <v>96845</v>
       </c>
       <c r="AK23">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>108</v>
       </c>
       <c r="E24" t="s">
         <v>109</v>
       </c>
       <c r="F24" t="s">
         <v>110</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>64</v>
       </c>
       <c r="AE24">
@@ -4260,51 +4260,51 @@
       <c r="F42" t="s">
         <v>162</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>22.0</v>
       </c>
       <c r="AI42" t="s">
         <v>154</v>
       </c>
       <c r="AJ42">
         <v>96625</v>
       </c>
       <c r="AK42">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>163</v>
       </c>
       <c r="E43" t="s">
         <v>69</v>
       </c>
       <c r="F43" t="s">
         <v>164</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>53</v>
       </c>
       <c r="AE43">
@@ -4762,51 +4762,51 @@
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I56" t="s">
         <v>202</v>
       </c>
       <c r="J56" t="s">
         <v>208</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>22.0</v>
       </c>
       <c r="AI56" t="s">
         <v>209</v>
       </c>
       <c r="AJ56">
         <v>98823</v>
       </c>
       <c r="AK56">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>210</v>
       </c>
       <c r="E57" t="s">
         <v>211</v>
       </c>
       <c r="F57" t="s">
         <v>212</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I57" t="s">
         <v>202</v>
       </c>
       <c r="AF57">
         <v>14.0</v>
       </c>
       <c r="AI57" t="s">
@@ -5212,51 +5212,51 @@
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I68" t="s">
         <v>239</v>
       </c>
       <c r="J68" t="s">
         <v>35</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>18.0</v>
       </c>
       <c r="AI68" t="s">
         <v>249</v>
       </c>
       <c r="AJ68">
         <v>97485</v>
       </c>
       <c r="AK68">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>250</v>
       </c>
       <c r="E69" t="s">
         <v>251</v>
       </c>
       <c r="F69" t="s">
         <v>252</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I69" t="s">
         <v>239</v>
       </c>
       <c r="J69" t="s">
         <v>184</v>
       </c>
       <c r="AF69">
@@ -5828,51 +5828,51 @@
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I85" t="s">
         <v>239</v>
       </c>
       <c r="J85" t="s">
         <v>58</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AF85">
         <v>22.0</v>
       </c>
       <c r="AI85" t="s">
         <v>265</v>
       </c>
       <c r="AJ85">
         <v>97204</v>
       </c>
       <c r="AK85">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>298</v>
       </c>
       <c r="E86" t="s">
         <v>73</v>
       </c>
       <c r="F86" t="s">
         <v>299</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I86" t="s">
         <v>239</v>
       </c>
       <c r="J86" t="s">
         <v>64</v>
       </c>
       <c r="AE86">
@@ -6103,51 +6103,51 @@
       <c r="H92" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I92" t="s">
         <v>239</v>
       </c>
       <c r="J92" t="s">
         <v>264</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>22.0</v>
       </c>
       <c r="AG92">
         <v>22.0</v>
       </c>
       <c r="AI92" t="s">
         <v>311</v>
       </c>
       <c r="AJ92">
         <v>96269</v>
       </c>
       <c r="AK92">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>315</v>
       </c>
       <c r="E93" t="s">
         <v>316</v>
       </c>
       <c r="F93" t="s">
         <v>317</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I93" t="s">
         <v>239</v>
       </c>
       <c r="J93" t="s">
         <v>75</v>
       </c>
       <c r="AF93">
@@ -7143,51 +7143,51 @@
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I120" t="s">
         <v>360</v>
       </c>
       <c r="J120" t="s">
         <v>114</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AF120">
         <v>22.0</v>
       </c>
       <c r="AI120" t="s">
         <v>380</v>
       </c>
       <c r="AJ120">
         <v>98743</v>
       </c>
       <c r="AK120">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>398</v>
       </c>
       <c r="E121" t="s">
         <v>399</v>
       </c>
       <c r="F121" t="s">
         <v>400</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I121" t="s">
         <v>360</v>
       </c>
       <c r="J121" t="s">
         <v>114</v>
       </c>
       <c r="AE121">
@@ -9610,51 +9610,51 @@
       <c r="I185" t="s">
         <v>524</v>
       </c>
       <c r="J185" t="s">
         <v>480</v>
       </c>
       <c r="AD185" t="s">
         <v>588</v>
       </c>
       <c r="AE185">
         <v>2</v>
       </c>
       <c r="AF185">
         <v>26.0</v>
       </c>
       <c r="AG185">
         <v>26.0</v>
       </c>
       <c r="AI185" t="s">
         <v>582</v>
       </c>
       <c r="AJ185">
         <v>96445</v>
       </c>
       <c r="AK185">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="D186" t="s">
         <v>298</v>
       </c>
       <c r="E186" t="s">
         <v>50</v>
       </c>
       <c r="F186" t="s">
         <v>589</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H186" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I186" t="s">
         <v>524</v>
       </c>
       <c r="J186" t="s">
         <v>64</v>
       </c>
       <c r="AF186">
@@ -11263,51 +11263,51 @@
       <c r="F230" t="s">
         <v>688</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H230" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I230" t="s">
         <v>524</v>
       </c>
       <c r="J230" t="s">
         <v>71</v>
       </c>
       <c r="AF230">
         <v>14.0</v>
       </c>
       <c r="AI230" t="s">
         <v>682</v>
       </c>
       <c r="AJ230">
         <v>97569</v>
       </c>
       <c r="AK230">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="231" spans="1:37">
       <c r="D231" t="s">
         <v>689</v>
       </c>
       <c r="E231" t="s">
         <v>690</v>
       </c>
       <c r="F231" t="s">
         <v>691</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H231" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I231" t="s">
         <v>524</v>
       </c>
       <c r="J231" t="s">
         <v>264</v>
       </c>
       <c r="AE231">