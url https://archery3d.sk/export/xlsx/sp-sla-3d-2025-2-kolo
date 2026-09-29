--- v1 (2026-09-07)
+++ v2 (2026-09-29)
@@ -3277,53 +3277,50 @@
       </c>
       <c r="H13" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>71</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>18.0</v>
       </c>
       <c r="AG13">
         <v>18.0</v>
       </c>
       <c r="AI13" t="s">
         <v>53</v>
       </c>
       <c r="AJ13">
         <v>96080</v>
       </c>
-      <c r="AK13">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>72</v>
       </c>
       <c r="E14" t="s">
         <v>73</v>
       </c>
       <c r="F14" t="s">
         <v>74</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>75</v>
       </c>
       <c r="AE14">
         <v>2</v>
@@ -3430,51 +3427,51 @@
       <c r="H17" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>71</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>18.0</v>
       </c>
       <c r="AG17">
         <v>18.0</v>
       </c>
       <c r="AI17" t="s">
         <v>53</v>
       </c>
       <c r="AJ17">
         <v>96761</v>
       </c>
       <c r="AK17">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>86</v>
       </c>
       <c r="E18" t="s">
         <v>87</v>
       </c>
       <c r="F18" t="s">
         <v>88</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>52</v>
       </c>
       <c r="AE18">
@@ -3725,51 +3722,51 @@
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>22.0</v>
       </c>
       <c r="AG25">
         <v>22.0</v>
       </c>
       <c r="AI25" t="s">
         <v>104</v>
       </c>
       <c r="AJ25">
         <v>95027</v>
       </c>
       <c r="AK25">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>113</v>
       </c>
       <c r="E26" t="s">
         <v>114</v>
       </c>
       <c r="F26" t="s">
         <v>115</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>116</v>
       </c>
       <c r="AE26">
@@ -3877,51 +3874,51 @@
       <c r="F29" t="s">
         <v>126</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>36</v>
       </c>
       <c r="AF29">
         <v>14.0</v>
       </c>
       <c r="AI29" t="s">
         <v>104</v>
       </c>
       <c r="AJ29">
         <v>95834</v>
       </c>
       <c r="AK29">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>127</v>
       </c>
       <c r="E30" t="s">
         <v>49</v>
       </c>
       <c r="F30" t="s">
         <v>128</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>71</v>
       </c>
       <c r="AE30">
@@ -4818,51 +4815,51 @@
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>175</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="J54" t="s">
         <v>202</v>
       </c>
       <c r="AE54">
         <v>2</v>
       </c>
       <c r="AF54">
         <v>30.0</v>
       </c>
       <c r="AI54" t="s">
         <v>176</v>
       </c>
       <c r="AJ54">
         <v>95092</v>
       </c>
       <c r="AK54">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>203</v>
       </c>
       <c r="E55" t="s">
         <v>60</v>
       </c>
       <c r="F55" t="s">
         <v>204</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>175</v>
       </c>
       <c r="I55" t="s">
         <v>28</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
@@ -5081,51 +5078,51 @@
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I61" t="s">
         <v>219</v>
       </c>
       <c r="J61" t="s">
         <v>220</v>
       </c>
       <c r="AF61">
         <v>14.0</v>
       </c>
       <c r="AG61">
         <v>14.0</v>
       </c>
       <c r="AI61" t="s">
         <v>221</v>
       </c>
       <c r="AJ61">
         <v>95918</v>
       </c>
       <c r="AK61">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>223</v>
       </c>
       <c r="E62" t="s">
         <v>224</v>
       </c>
       <c r="F62" t="s">
         <v>225</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I62" t="s">
         <v>226</v>
       </c>
       <c r="J62" t="s">
         <v>103</v>
       </c>
       <c r="AE62">
@@ -5157,51 +5154,51 @@
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I63" t="s">
         <v>226</v>
       </c>
       <c r="J63" t="s">
         <v>231</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>22.0</v>
       </c>
       <c r="AI63" t="s">
         <v>227</v>
       </c>
       <c r="AJ63">
         <v>96950</v>
       </c>
       <c r="AK63">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>232</v>
       </c>
       <c r="E64" t="s">
         <v>233</v>
       </c>
       <c r="F64" t="s">
         <v>234</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I64" t="s">
         <v>226</v>
       </c>
       <c r="J64" t="s">
         <v>29</v>
       </c>
       <c r="AE64">
@@ -5235,53 +5232,50 @@
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I65" t="s">
         <v>238</v>
       </c>
       <c r="J65" t="s">
         <v>75</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>18.0</v>
       </c>
       <c r="AI65" t="s">
         <v>239</v>
       </c>
       <c r="AJ65">
         <v>96025</v>
       </c>
-      <c r="AK65">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>240</v>
       </c>
       <c r="E66" t="s">
         <v>241</v>
       </c>
       <c r="F66" t="s">
         <v>242</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I66" t="s">
         <v>238</v>
       </c>
       <c r="AF66">
         <v>14.0</v>
       </c>
       <c r="AI66" t="s">
         <v>243</v>
@@ -6203,51 +6197,51 @@
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I91" t="s">
         <v>262</v>
       </c>
       <c r="J91" t="s">
         <v>79</v>
       </c>
       <c r="AF91">
         <v>14.0</v>
       </c>
       <c r="AG91">
         <v>14.0</v>
       </c>
       <c r="AI91" t="s">
         <v>277</v>
       </c>
       <c r="AJ91">
         <v>97927</v>
       </c>
       <c r="AK91">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>315</v>
       </c>
       <c r="E92" t="s">
         <v>144</v>
       </c>
       <c r="F92" t="s">
         <v>316</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I92" t="s">
         <v>262</v>
       </c>
       <c r="J92" t="s">
         <v>52</v>
       </c>
       <c r="AF92">
@@ -6612,51 +6606,51 @@
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>175</v>
       </c>
       <c r="I102" t="s">
         <v>262</v>
       </c>
       <c r="J102" t="s">
         <v>342</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AF102">
         <v>22.0</v>
       </c>
       <c r="AI102" t="s">
         <v>343</v>
       </c>
       <c r="AJ102">
         <v>95747</v>
       </c>
       <c r="AK102">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>344</v>
       </c>
       <c r="E103" t="s">
         <v>345</v>
       </c>
       <c r="F103" t="s">
         <v>346</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="6" t="s">
         <v>175</v>
       </c>
       <c r="I103" t="s">
         <v>262</v>
       </c>
       <c r="J103" t="s">
         <v>29</v>
       </c>
       <c r="AE103">
@@ -6802,51 +6796,51 @@
       <c r="H107" s="6" t="s">
         <v>175</v>
       </c>
       <c r="I107" t="s">
         <v>262</v>
       </c>
       <c r="J107" t="s">
         <v>29</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AF107">
         <v>22.0</v>
       </c>
       <c r="AG107">
         <v>22.0</v>
       </c>
       <c r="AI107" t="s">
         <v>343</v>
       </c>
       <c r="AJ107">
         <v>97221</v>
       </c>
       <c r="AK107">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>357</v>
       </c>
       <c r="E108" t="s">
         <v>208</v>
       </c>
       <c r="F108" t="s">
         <v>358</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="6" t="s">
         <v>175</v>
       </c>
       <c r="I108" t="s">
         <v>262</v>
       </c>
       <c r="J108" t="s">
         <v>359</v>
       </c>
       <c r="AE108">
@@ -7462,51 +7456,51 @@
       <c r="F125" t="s">
         <v>412</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I125" t="s">
         <v>376</v>
       </c>
       <c r="J125" t="s">
         <v>79</v>
       </c>
       <c r="AF125">
         <v>14.0</v>
       </c>
       <c r="AI125" t="s">
         <v>402</v>
       </c>
       <c r="AJ125">
         <v>95157</v>
       </c>
       <c r="AK125">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>413</v>
       </c>
       <c r="E126" t="s">
         <v>208</v>
       </c>
       <c r="F126" t="s">
         <v>414</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I126" t="s">
         <v>376</v>
       </c>
       <c r="J126" t="s">
         <v>395</v>
       </c>
       <c r="AF126">
@@ -8023,51 +8017,51 @@
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I140" t="s">
         <v>445</v>
       </c>
       <c r="J140" t="s">
         <v>79</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AF140">
         <v>18.0</v>
       </c>
       <c r="AI140" t="s">
         <v>452</v>
       </c>
       <c r="AJ140">
         <v>95428</v>
       </c>
       <c r="AK140">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>399</v>
       </c>
       <c r="E141" t="s">
         <v>455</v>
       </c>
       <c r="F141" t="s">
         <v>456</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H141" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I141" t="s">
         <v>445</v>
       </c>
       <c r="J141" t="s">
         <v>401</v>
       </c>
       <c r="AF141">
@@ -9218,51 +9212,51 @@
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="6" t="s">
         <v>175</v>
       </c>
       <c r="I172" t="s">
         <v>445</v>
       </c>
       <c r="J172" t="s">
         <v>538</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AF172">
         <v>22.0</v>
       </c>
       <c r="AI172" t="s">
         <v>523</v>
       </c>
       <c r="AJ172">
         <v>95704</v>
       </c>
       <c r="AK172">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
         <v>539</v>
       </c>
       <c r="E173" t="s">
         <v>185</v>
       </c>
       <c r="F173" t="s">
         <v>540</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="6" t="s">
         <v>175</v>
       </c>
       <c r="I173" t="s">
         <v>445</v>
       </c>
       <c r="J173" t="s">
         <v>519</v>
       </c>
       <c r="AE173">
@@ -9993,51 +9987,51 @@
       <c r="H192" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I192" t="s">
         <v>545</v>
       </c>
       <c r="J192" t="s">
         <v>36</v>
       </c>
       <c r="AD192" t="s">
         <v>609</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AF192">
         <v>16.0</v>
       </c>
       <c r="AI192" t="s">
         <v>581</v>
       </c>
       <c r="AJ192">
         <v>95966</v>
       </c>
       <c r="AK192">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>548</v>
       </c>
       <c r="E193" t="s">
         <v>84</v>
       </c>
       <c r="F193" t="s">
         <v>610</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I193" t="s">
         <v>545</v>
       </c>
       <c r="J193" t="s">
         <v>75</v>
       </c>
       <c r="AE193">
@@ -10516,51 +10510,51 @@
       <c r="H206" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I206" t="s">
         <v>545</v>
       </c>
       <c r="J206" t="s">
         <v>103</v>
       </c>
       <c r="AE206">
         <v>1</v>
       </c>
       <c r="AF206">
         <v>22.0</v>
       </c>
       <c r="AG206">
         <v>22.0</v>
       </c>
       <c r="AI206" t="s">
         <v>641</v>
       </c>
       <c r="AJ206">
         <v>94983</v>
       </c>
       <c r="AK206">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
         <v>642</v>
       </c>
       <c r="E207" t="s">
         <v>643</v>
       </c>
       <c r="F207" t="s">
         <v>644</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I207" t="s">
         <v>545</v>
       </c>
       <c r="J207" t="s">
         <v>75</v>
       </c>
       <c r="AF207">
@@ -10671,51 +10665,51 @@
       <c r="H210" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I210" t="s">
         <v>545</v>
       </c>
       <c r="J210" t="s">
         <v>395</v>
       </c>
       <c r="AE210">
         <v>1</v>
       </c>
       <c r="AF210">
         <v>22.0</v>
       </c>
       <c r="AG210">
         <v>22.0</v>
       </c>
       <c r="AI210" t="s">
         <v>641</v>
       </c>
       <c r="AJ210">
         <v>95028</v>
       </c>
       <c r="AK210">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="D211" t="s">
         <v>364</v>
       </c>
       <c r="E211" t="s">
         <v>233</v>
       </c>
       <c r="F211" t="s">
         <v>650</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I211" t="s">
         <v>545</v>
       </c>
       <c r="J211" t="s">
         <v>220</v>
       </c>
       <c r="AE211">
@@ -11688,51 +11682,51 @@
       <c r="F237" t="s">
         <v>704</v>
       </c>
       <c r="G237" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H237" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I237" t="s">
         <v>545</v>
       </c>
       <c r="J237" t="s">
         <v>259</v>
       </c>
       <c r="AF237">
         <v>14.0</v>
       </c>
       <c r="AI237" t="s">
         <v>692</v>
       </c>
       <c r="AJ237">
         <v>95055</v>
       </c>
       <c r="AK237">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="238" spans="1:37">
       <c r="D238" t="s">
         <v>705</v>
       </c>
       <c r="E238" t="s">
         <v>706</v>
       </c>
       <c r="F238" t="s">
         <v>707</v>
       </c>
       <c r="G238" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H238" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I238" t="s">
         <v>545</v>
       </c>
       <c r="J238" t="s">
         <v>71</v>
       </c>
       <c r="AE238">
@@ -11761,51 +11755,51 @@
       <c r="E239" t="s">
         <v>161</v>
       </c>
       <c r="F239" t="s">
         <v>708</v>
       </c>
       <c r="G239" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H239" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I239" t="s">
         <v>545</v>
       </c>
       <c r="AF239">
         <v>14.0</v>
       </c>
       <c r="AI239" t="s">
         <v>692</v>
       </c>
       <c r="AJ239">
         <v>95339</v>
       </c>
       <c r="AK239">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="240" spans="1:37">
       <c r="D240" t="s">
         <v>709</v>
       </c>
       <c r="E240" t="s">
         <v>517</v>
       </c>
       <c r="F240" t="s">
         <v>710</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H240" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I240" t="s">
         <v>545</v>
       </c>
       <c r="J240" t="s">
         <v>142</v>
       </c>
       <c r="AE240">
@@ -11995,51 +11989,51 @@
       <c r="H245" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I245" t="s">
         <v>545</v>
       </c>
       <c r="J245" t="s">
         <v>71</v>
       </c>
       <c r="AE245">
         <v>1</v>
       </c>
       <c r="AF245">
         <v>22.0</v>
       </c>
       <c r="AG245">
         <v>22.0</v>
       </c>
       <c r="AI245" t="s">
         <v>692</v>
       </c>
       <c r="AJ245">
         <v>95728</v>
       </c>
       <c r="AK245">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="246" spans="1:37">
       <c r="D246" t="s">
         <v>722</v>
       </c>
       <c r="E246" t="s">
         <v>509</v>
       </c>
       <c r="F246" t="s">
         <v>723</v>
       </c>
       <c r="G246" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H246" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I246" t="s">
         <v>545</v>
       </c>
       <c r="J246" t="s">
         <v>259</v>
       </c>
       <c r="AF246">