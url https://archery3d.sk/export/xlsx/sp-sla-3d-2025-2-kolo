--- v2 (2026-09-29)
+++ v3 (2026-10-20)
@@ -4853,51 +4853,51 @@
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>175</v>
       </c>
       <c r="I55" t="s">
         <v>28</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
         <v>22.0</v>
       </c>
       <c r="AG55">
         <v>22.0</v>
       </c>
       <c r="AI55" t="s">
         <v>176</v>
       </c>
       <c r="AJ55">
         <v>95863</v>
       </c>
       <c r="AK55">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>205</v>
       </c>
       <c r="E56" t="s">
         <v>60</v>
       </c>
       <c r="F56" t="s">
         <v>206</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>175</v>
       </c>
       <c r="I56" t="s">
         <v>28</v>
       </c>
       <c r="J56" t="s">
         <v>71</v>
       </c>
       <c r="AE56">
@@ -5569,51 +5569,51 @@
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I74" t="s">
         <v>262</v>
       </c>
       <c r="J74" t="s">
         <v>29</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">
         <v>18.0</v>
       </c>
       <c r="AI74" t="s">
         <v>267</v>
       </c>
       <c r="AJ74">
         <v>95002</v>
       </c>
       <c r="AK74">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>268</v>
       </c>
       <c r="E75" t="s">
         <v>269</v>
       </c>
       <c r="F75" t="s">
         <v>270</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I75" t="s">
         <v>262</v>
       </c>
       <c r="J75" t="s">
         <v>75</v>
       </c>
       <c r="AE75">
@@ -5899,51 +5899,51 @@
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I83" t="s">
         <v>262</v>
       </c>
       <c r="J83" t="s">
         <v>52</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>22.0</v>
       </c>
       <c r="AI83" t="s">
         <v>277</v>
       </c>
       <c r="AJ83">
         <v>96050</v>
       </c>
       <c r="AK83">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>295</v>
       </c>
       <c r="E84" t="s">
         <v>77</v>
       </c>
       <c r="F84" t="s">
         <v>296</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I84" t="s">
         <v>262</v>
       </c>
       <c r="J84" t="s">
         <v>75</v>
       </c>
       <c r="AF84">
@@ -6009,53 +6009,50 @@
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I86" t="s">
         <v>262</v>
       </c>
       <c r="J86" t="s">
         <v>281</v>
       </c>
       <c r="AF86">
         <v>14.0</v>
       </c>
       <c r="AG86">
         <v>14.0</v>
       </c>
       <c r="AI86" t="s">
         <v>277</v>
       </c>
       <c r="AJ86">
         <v>95568</v>
       </c>
-      <c r="AK86">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>303</v>
       </c>
       <c r="E87" t="s">
         <v>304</v>
       </c>
       <c r="F87" t="s">
         <v>305</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I87" t="s">
         <v>262</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AF87">
         <v>22.0</v>
@@ -6302,51 +6299,51 @@
       <c r="E94" t="s">
         <v>111</v>
       </c>
       <c r="F94" t="s">
         <v>320</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I94" t="s">
         <v>262</v>
       </c>
       <c r="AF94">
         <v>14.0</v>
       </c>
       <c r="AI94" t="s">
         <v>277</v>
       </c>
       <c r="AJ94">
         <v>96193</v>
       </c>
       <c r="AK94">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>321</v>
       </c>
       <c r="E95" t="s">
         <v>322</v>
       </c>
       <c r="F95" t="s">
         <v>323</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I95" t="s">
         <v>262</v>
       </c>
       <c r="J95" t="s">
         <v>29</v>
       </c>
       <c r="AE95">
@@ -6568,51 +6565,51 @@
       <c r="G101" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I101" t="s">
         <v>262</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AF101">
         <v>22.0</v>
       </c>
       <c r="AG101">
         <v>22.0</v>
       </c>
       <c r="AI101" t="s">
         <v>331</v>
       </c>
       <c r="AJ101">
         <v>95186</v>
       </c>
       <c r="AK101">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>340</v>
       </c>
       <c r="E102" t="s">
         <v>229</v>
       </c>
       <c r="F102" t="s">
         <v>341</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>175</v>
       </c>
       <c r="I102" t="s">
         <v>262</v>
       </c>
       <c r="J102" t="s">
         <v>342</v>
       </c>
       <c r="AE102">
@@ -7354,51 +7351,51 @@
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I122" t="s">
         <v>376</v>
       </c>
       <c r="J122" t="s">
         <v>142</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>22.0</v>
       </c>
       <c r="AI122" t="s">
         <v>402</v>
       </c>
       <c r="AJ122">
         <v>96074</v>
       </c>
       <c r="AK122">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>408</v>
       </c>
       <c r="E123" t="s">
         <v>229</v>
       </c>
       <c r="F123" t="s">
         <v>409</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I123" t="s">
         <v>376</v>
       </c>
       <c r="AF123">
         <v>14.0</v>
       </c>
       <c r="AI123" t="s">
@@ -9946,51 +9943,51 @@
       <c r="H191" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I191" t="s">
         <v>545</v>
       </c>
       <c r="J191" t="s">
         <v>42</v>
       </c>
       <c r="AD191" t="s">
         <v>605</v>
       </c>
       <c r="AE191">
         <v>2</v>
       </c>
       <c r="AF191">
         <v>24.0</v>
       </c>
       <c r="AI191" t="s">
         <v>581</v>
       </c>
       <c r="AJ191">
         <v>95437</v>
       </c>
       <c r="AK191">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>606</v>
       </c>
       <c r="E192" t="s">
         <v>607</v>
       </c>
       <c r="F192" t="s">
         <v>608</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H192" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I192" t="s">
         <v>545</v>
       </c>
       <c r="J192" t="s">
         <v>36</v>
       </c>
       <c r="AD192" t="s">