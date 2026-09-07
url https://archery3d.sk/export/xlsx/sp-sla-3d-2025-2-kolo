--- v0 (2026-07-08)
+++ v1 (2026-09-07)
@@ -2910,51 +2910,51 @@
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AE3">
         <v>1</v>
       </c>
       <c r="AF3">
         <v>16.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>95003</v>
       </c>
       <c r="AK3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>36</v>
       </c>
       <c r="AD4" t="s">
@@ -3094,51 +3094,51 @@
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>52</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>18.0</v>
       </c>
       <c r="AI8" t="s">
         <v>53</v>
       </c>
       <c r="AJ8">
         <v>94992</v>
       </c>
       <c r="AK8">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>57</v>
       </c>
       <c r="F9" t="s">
         <v>58</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>42</v>
       </c>
       <c r="AE9">
@@ -3537,53 +3537,50 @@
       </c>
       <c r="F20" t="s">
         <v>95</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>18.0</v>
       </c>
       <c r="AI20" t="s">
         <v>89</v>
       </c>
       <c r="AJ20">
         <v>96641</v>
       </c>
-      <c r="AK20">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>96</v>
       </c>
       <c r="E21" t="s">
         <v>97</v>
       </c>
       <c r="F21" t="s">
         <v>98</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>75</v>
       </c>
       <c r="AF21">
         <v>10.0</v>
@@ -4365,51 +4362,51 @@
       <c r="H42" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>71</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>22.0</v>
       </c>
       <c r="AG42">
         <v>22.0</v>
       </c>
       <c r="AI42" t="s">
         <v>153</v>
       </c>
       <c r="AJ42">
         <v>95590</v>
       </c>
       <c r="AK42">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>163</v>
       </c>
       <c r="E43" t="s">
         <v>164</v>
       </c>
       <c r="F43" t="s">
         <v>165</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>103</v>
       </c>
       <c r="AF43">
@@ -4470,51 +4467,51 @@
       <c r="F45" t="s">
         <v>169</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>79</v>
       </c>
       <c r="AF45">
         <v>14.0</v>
       </c>
       <c r="AI45" t="s">
         <v>153</v>
       </c>
       <c r="AJ45">
         <v>95158</v>
       </c>
       <c r="AK45">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>170</v>
       </c>
       <c r="E46" t="s">
         <v>171</v>
       </c>
       <c r="F46" t="s">
         <v>172</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>71</v>
       </c>
       <c r="AE46">
@@ -5046,89 +5043,89 @@
       <c r="F60" t="s">
         <v>218</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I60" t="s">
         <v>219</v>
       </c>
       <c r="J60" t="s">
         <v>220</v>
       </c>
       <c r="AF60">
         <v>14.0</v>
       </c>
       <c r="AI60" t="s">
         <v>221</v>
       </c>
       <c r="AJ60">
         <v>96849</v>
       </c>
       <c r="AK60">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>217</v>
       </c>
       <c r="E61" t="s">
         <v>54</v>
       </c>
       <c r="F61" t="s">
         <v>222</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I61" t="s">
         <v>219</v>
       </c>
       <c r="J61" t="s">
         <v>220</v>
       </c>
       <c r="AF61">
         <v>14.0</v>
       </c>
       <c r="AG61">
         <v>14.0</v>
       </c>
       <c r="AI61" t="s">
         <v>221</v>
       </c>
       <c r="AJ61">
         <v>95918</v>
       </c>
       <c r="AK61">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>223</v>
       </c>
       <c r="E62" t="s">
         <v>224</v>
       </c>
       <c r="F62" t="s">
         <v>225</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I62" t="s">
         <v>226</v>
       </c>
       <c r="J62" t="s">
         <v>103</v>
       </c>
       <c r="AE62">
@@ -5201,51 +5198,51 @@
       <c r="H64" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I64" t="s">
         <v>226</v>
       </c>
       <c r="J64" t="s">
         <v>29</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>22.0</v>
       </c>
       <c r="AG64">
         <v>22.0</v>
       </c>
       <c r="AI64" t="s">
         <v>227</v>
       </c>
       <c r="AJ64">
         <v>96229</v>
       </c>
       <c r="AK64">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>235</v>
       </c>
       <c r="E65" t="s">
         <v>236</v>
       </c>
       <c r="F65" t="s">
         <v>237</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I65" t="s">
         <v>238</v>
       </c>
       <c r="J65" t="s">
         <v>75</v>
       </c>
       <c r="AE65">
@@ -5542,53 +5539,50 @@
       </c>
       <c r="G73" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H73" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I73" t="s">
         <v>262</v>
       </c>
       <c r="J73" t="s">
         <v>75</v>
       </c>
       <c r="AD73" t="s">
         <v>263</v>
       </c>
       <c r="AF73">
         <v>8.0</v>
       </c>
       <c r="AI73" t="s">
         <v>264</v>
       </c>
       <c r="AJ73">
         <v>95137</v>
       </c>
-      <c r="AK73">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>265</v>
       </c>
       <c r="E74" t="s">
         <v>60</v>
       </c>
       <c r="F74" t="s">
         <v>266</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I74" t="s">
         <v>262</v>
       </c>
       <c r="J74" t="s">
         <v>29</v>
       </c>
       <c r="AE74">
         <v>1</v>
@@ -5695,51 +5689,51 @@
       <c r="H77" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I77" t="s">
         <v>262</v>
       </c>
       <c r="J77" t="s">
         <v>274</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>22.0</v>
       </c>
       <c r="AG77">
         <v>22.0</v>
       </c>
       <c r="AI77" t="s">
         <v>277</v>
       </c>
       <c r="AJ77">
         <v>95245</v>
       </c>
       <c r="AK77">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>278</v>
       </c>
       <c r="E78" t="s">
         <v>279</v>
       </c>
       <c r="F78" t="s">
         <v>280</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I78" t="s">
         <v>262</v>
       </c>
       <c r="J78" t="s">
         <v>281</v>
       </c>
       <c r="AF78">
@@ -6463,51 +6457,51 @@
       <c r="H98" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I98" t="s">
         <v>262</v>
       </c>
       <c r="J98" t="s">
         <v>274</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AF98">
         <v>22.0</v>
       </c>
       <c r="AG98">
         <v>22.0</v>
       </c>
       <c r="AI98" t="s">
         <v>331</v>
       </c>
       <c r="AJ98">
         <v>95247</v>
       </c>
       <c r="AK98">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>332</v>
       </c>
       <c r="E99" t="s">
         <v>158</v>
       </c>
       <c r="F99" t="s">
         <v>333</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I99" t="s">
         <v>262</v>
       </c>
       <c r="J99" t="s">
         <v>274</v>
       </c>
       <c r="AE99">
@@ -6884,51 +6878,51 @@
       <c r="G109" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H109" s="6" t="s">
         <v>175</v>
       </c>
       <c r="I109" t="s">
         <v>262</v>
       </c>
       <c r="J109" t="s">
         <v>29</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AF109">
         <v>22.0</v>
       </c>
       <c r="AI109" t="s">
         <v>363</v>
       </c>
       <c r="AJ109">
         <v>97495</v>
       </c>
       <c r="AK109">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>364</v>
       </c>
       <c r="E110" t="s">
         <v>54</v>
       </c>
       <c r="F110" t="s">
         <v>365</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I110" t="s">
         <v>366</v>
       </c>
       <c r="J110" t="s">
         <v>220</v>
       </c>
       <c r="AE110">
@@ -8140,89 +8134,89 @@
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I143" t="s">
         <v>445</v>
       </c>
       <c r="J143" t="s">
         <v>463</v>
       </c>
       <c r="AF143">
         <v>14.0</v>
       </c>
       <c r="AG143">
         <v>14.0</v>
       </c>
       <c r="AI143" t="s">
         <v>464</v>
       </c>
       <c r="AJ143">
         <v>95251</v>
       </c>
       <c r="AK143">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="D144" t="s">
         <v>465</v>
       </c>
       <c r="E144" t="s">
         <v>60</v>
       </c>
       <c r="F144" t="s">
         <v>466</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I144" t="s">
         <v>445</v>
       </c>
       <c r="J144" t="s">
         <v>180</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AF144">
         <v>22.0</v>
       </c>
       <c r="AI144" t="s">
         <v>464</v>
       </c>
       <c r="AJ144">
         <v>95516</v>
       </c>
       <c r="AK144">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>467</v>
       </c>
       <c r="E145" t="s">
         <v>49</v>
       </c>
       <c r="F145" t="s">
         <v>468</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I145" t="s">
         <v>445</v>
       </c>
       <c r="J145" t="s">
         <v>469</v>
       </c>
       <c r="AE145">
@@ -8675,51 +8669,51 @@
       <c r="F157" t="s">
         <v>497</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I157" t="s">
         <v>445</v>
       </c>
       <c r="J157" t="s">
         <v>180</v>
       </c>
       <c r="AF157">
         <v>14.0</v>
       </c>
       <c r="AI157" t="s">
         <v>464</v>
       </c>
       <c r="AJ157">
         <v>96183</v>
       </c>
       <c r="AK157">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
         <v>498</v>
       </c>
       <c r="E158" t="s">
         <v>233</v>
       </c>
       <c r="F158" t="s">
         <v>499</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I158" t="s">
         <v>445</v>
       </c>
       <c r="J158" t="s">
         <v>500</v>
       </c>
       <c r="AE158">
@@ -9224,51 +9218,51 @@
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="6" t="s">
         <v>175</v>
       </c>
       <c r="I172" t="s">
         <v>445</v>
       </c>
       <c r="J172" t="s">
         <v>538</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AF172">
         <v>22.0</v>
       </c>
       <c r="AI172" t="s">
         <v>523</v>
       </c>
       <c r="AJ172">
         <v>95704</v>
       </c>
       <c r="AK172">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
         <v>539</v>
       </c>
       <c r="E173" t="s">
         <v>185</v>
       </c>
       <c r="F173" t="s">
         <v>540</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="6" t="s">
         <v>175</v>
       </c>
       <c r="I173" t="s">
         <v>445</v>
       </c>
       <c r="J173" t="s">
         <v>519</v>
       </c>
       <c r="AE173">
@@ -10870,51 +10864,51 @@
       <c r="G215" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H215" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I215" t="s">
         <v>545</v>
       </c>
       <c r="J215" t="s">
         <v>401</v>
       </c>
       <c r="AF215">
         <v>14.0</v>
       </c>
       <c r="AG215">
         <v>14.0</v>
       </c>
       <c r="AI215" t="s">
         <v>641</v>
       </c>
       <c r="AJ215">
         <v>95306</v>
       </c>
       <c r="AK215">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="D216" t="s">
         <v>660</v>
       </c>
       <c r="E216" t="s">
         <v>661</v>
       </c>
       <c r="F216" t="s">
         <v>662</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H216" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I216" t="s">
         <v>545</v>
       </c>
       <c r="J216" t="s">
         <v>463</v>
       </c>
       <c r="AE216">
@@ -11884,51 +11878,51 @@
       <c r="H242" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I242" t="s">
         <v>545</v>
       </c>
       <c r="J242" t="s">
         <v>75</v>
       </c>
       <c r="AE242">
         <v>1</v>
       </c>
       <c r="AF242">
         <v>22.0</v>
       </c>
       <c r="AG242">
         <v>22.0</v>
       </c>
       <c r="AI242" t="s">
         <v>692</v>
       </c>
       <c r="AJ242">
         <v>95903</v>
       </c>
       <c r="AK242">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="243" spans="1:37">
       <c r="D243" t="s">
         <v>96</v>
       </c>
       <c r="E243" t="s">
         <v>430</v>
       </c>
       <c r="F243" t="s">
         <v>715</v>
       </c>
       <c r="G243" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H243" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I243" t="s">
         <v>545</v>
       </c>
       <c r="J243" t="s">
         <v>75</v>
       </c>
       <c r="AF243">
@@ -12518,51 +12512,51 @@
       <c r="F259" t="s">
         <v>754</v>
       </c>
       <c r="G259" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H259" s="6" t="s">
         <v>175</v>
       </c>
       <c r="I259" t="s">
         <v>545</v>
       </c>
       <c r="J259" t="s">
         <v>259</v>
       </c>
       <c r="AF259">
         <v>14.0</v>
       </c>
       <c r="AI259" t="s">
         <v>755</v>
       </c>
       <c r="AJ259">
         <v>95056</v>
       </c>
       <c r="AK259">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:37">
       <c r="D260" t="s">
         <v>756</v>
       </c>
       <c r="E260" t="s">
         <v>757</v>
       </c>
       <c r="F260" t="s">
         <v>758</v>
       </c>
       <c r="G260" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H260" s="6" t="s">
         <v>175</v>
       </c>
       <c r="I260" t="s">
         <v>545</v>
       </c>
       <c r="J260" t="s">
         <v>351</v>
       </c>
       <c r="AE260">