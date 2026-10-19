--- v2 (2026-09-08)
+++ v3 (2026-10-19)
@@ -3185,53 +3185,50 @@
       </c>
       <c r="H9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>61</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>18.0</v>
       </c>
       <c r="AG9">
         <v>18.0</v>
       </c>
       <c r="AI9" t="s">
         <v>58</v>
       </c>
       <c r="AJ9">
         <v>94016</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>63</v>
       </c>
       <c r="F10" t="s">
         <v>64</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>65</v>
       </c>
       <c r="AE10">
         <v>2</v>
@@ -3294,51 +3291,51 @@
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>61</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>18.0</v>
       </c>
       <c r="AI12" t="s">
         <v>58</v>
       </c>
       <c r="AJ12">
         <v>94576</v>
       </c>
       <c r="AK12">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>73</v>
       </c>
       <c r="E13" t="s">
         <v>74</v>
       </c>
       <c r="F13" t="s">
         <v>75</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>46</v>
       </c>
       <c r="AE13">
@@ -3691,51 +3688,51 @@
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>22.0</v>
       </c>
       <c r="AG23">
         <v>22.0</v>
       </c>
       <c r="AI23" t="s">
         <v>100</v>
       </c>
       <c r="AJ23">
         <v>94224</v>
       </c>
       <c r="AK23">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>108</v>
       </c>
       <c r="E24" t="s">
         <v>54</v>
       </c>
       <c r="F24" t="s">
         <v>109</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>110</v>
       </c>
       <c r="AF24">
@@ -4138,51 +4135,51 @@
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>51</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>22.0</v>
       </c>
       <c r="AI35" t="s">
         <v>100</v>
       </c>
       <c r="AJ35">
         <v>94602</v>
       </c>
       <c r="AK35">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>143</v>
       </c>
       <c r="E36" t="s">
         <v>144</v>
       </c>
       <c r="F36" t="s">
         <v>145</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>104</v>
       </c>
       <c r="AF36">
@@ -4293,51 +4290,51 @@
       <c r="H39" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>51</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>22.0</v>
       </c>
       <c r="AG39">
         <v>22.0</v>
       </c>
       <c r="AI39" t="s">
         <v>100</v>
       </c>
       <c r="AJ39">
         <v>93912</v>
       </c>
       <c r="AK39">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>156</v>
       </c>
       <c r="E40" t="s">
         <v>157</v>
       </c>
       <c r="F40" t="s">
         <v>158</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>69</v>
       </c>
       <c r="AE40">
@@ -4685,86 +4682,86 @@
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>190</v>
       </c>
       <c r="AE49">
         <v>2</v>
       </c>
       <c r="AF49">
         <v>30.0</v>
       </c>
       <c r="AI49" t="s">
         <v>179</v>
       </c>
       <c r="AJ49">
         <v>94299</v>
       </c>
       <c r="AK49">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>191</v>
       </c>
       <c r="E50" t="s">
         <v>63</v>
       </c>
       <c r="F50" t="s">
         <v>192</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>22.0</v>
       </c>
       <c r="AI50" t="s">
         <v>179</v>
       </c>
       <c r="AJ50">
         <v>95859</v>
       </c>
       <c r="AK50">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>169</v>
       </c>
       <c r="E51" t="s">
         <v>193</v>
       </c>
       <c r="F51" t="s">
         <v>194</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>61</v>
       </c>
       <c r="AE51">
@@ -4795,53 +4792,50 @@
       </c>
       <c r="F52" t="s">
         <v>195</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>22.0</v>
       </c>
       <c r="AI52" t="s">
         <v>179</v>
       </c>
       <c r="AJ52">
         <v>93892</v>
       </c>
-      <c r="AK52">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>196</v>
       </c>
       <c r="E53" t="s">
         <v>197</v>
       </c>
       <c r="F53" t="s">
         <v>198</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="J53" t="s">
         <v>199</v>
       </c>
       <c r="AE53">
         <v>1</v>
@@ -5024,51 +5018,51 @@
       <c r="F58" t="s">
         <v>213</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I58" t="s">
         <v>214</v>
       </c>
       <c r="J58" t="s">
         <v>215</v>
       </c>
       <c r="AF58">
         <v>14.0</v>
       </c>
       <c r="AI58" t="s">
         <v>216</v>
       </c>
       <c r="AJ58">
         <v>94822</v>
       </c>
       <c r="AK58">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>212</v>
       </c>
       <c r="E59" t="s">
         <v>217</v>
       </c>
       <c r="F59" t="s">
         <v>218</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I59" t="s">
         <v>214</v>
       </c>
       <c r="J59" t="s">
         <v>215</v>
       </c>
       <c r="AF59">
@@ -5173,51 +5167,51 @@
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I62" t="s">
         <v>222</v>
       </c>
       <c r="J62" t="s">
         <v>230</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AF62">
         <v>22.0</v>
       </c>
       <c r="AI62" t="s">
         <v>223</v>
       </c>
       <c r="AJ62">
         <v>96949</v>
       </c>
       <c r="AK62">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>231</v>
       </c>
       <c r="E63" t="s">
         <v>232</v>
       </c>
       <c r="F63" t="s">
         <v>233</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I63" t="s">
         <v>222</v>
       </c>
       <c r="J63" t="s">
         <v>34</v>
       </c>
       <c r="AE63">
@@ -5248,53 +5242,50 @@
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I64" t="s">
         <v>236</v>
       </c>
       <c r="J64" t="s">
         <v>69</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>18.0</v>
       </c>
       <c r="AI64" t="s">
         <v>237</v>
       </c>
       <c r="AJ64">
         <v>94181</v>
       </c>
-      <c r="AK64">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>238</v>
       </c>
       <c r="E65" t="s">
         <v>63</v>
       </c>
       <c r="F65" t="s">
         <v>239</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I65" t="s">
         <v>236</v>
       </c>
       <c r="J65" t="s">
         <v>240</v>
       </c>
       <c r="AE65">
         <v>1</v>
@@ -5509,51 +5500,51 @@
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I71" t="s">
         <v>236</v>
       </c>
       <c r="J71" t="s">
         <v>257</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>22.0</v>
       </c>
       <c r="AI71" t="s">
         <v>241</v>
       </c>
       <c r="AJ71">
         <v>95126</v>
       </c>
       <c r="AK71">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>258</v>
       </c>
       <c r="E72" t="s">
         <v>151</v>
       </c>
       <c r="F72" t="s">
         <v>259</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I72" t="s">
         <v>236</v>
       </c>
       <c r="J72" t="s">
         <v>260</v>
       </c>
       <c r="AE72">
@@ -5810,93 +5801,90 @@
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I79" t="s">
         <v>277</v>
       </c>
       <c r="J79" t="s">
         <v>34</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
         <v>18.0</v>
       </c>
       <c r="AI79" t="s">
         <v>282</v>
       </c>
       <c r="AJ79">
         <v>94818</v>
       </c>
       <c r="AK79">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>283</v>
       </c>
       <c r="E80" t="s">
         <v>284</v>
       </c>
       <c r="F80" t="s">
         <v>285</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I80" t="s">
         <v>277</v>
       </c>
       <c r="J80" t="s">
         <v>215</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
         <v>18.0</v>
       </c>
       <c r="AG80">
         <v>18.0</v>
       </c>
       <c r="AI80" t="s">
         <v>282</v>
       </c>
       <c r="AJ80">
         <v>95597</v>
       </c>
-      <c r="AK80">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>286</v>
       </c>
       <c r="E81" t="s">
         <v>217</v>
       </c>
       <c r="F81" t="s">
         <v>287</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I81" t="s">
         <v>277</v>
       </c>
       <c r="J81" t="s">
         <v>215</v>
       </c>
       <c r="AE81">
         <v>1</v>
@@ -6035,51 +6023,51 @@
       <c r="F85" t="s">
         <v>302</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I85" t="s">
         <v>277</v>
       </c>
       <c r="J85" t="s">
         <v>57</v>
       </c>
       <c r="AF85">
         <v>14.0</v>
       </c>
       <c r="AI85" t="s">
         <v>300</v>
       </c>
       <c r="AJ85">
         <v>95497</v>
       </c>
       <c r="AK85">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>303</v>
       </c>
       <c r="E86" t="s">
         <v>157</v>
       </c>
       <c r="F86" t="s">
         <v>304</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I86" t="s">
         <v>277</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AF86">
@@ -6213,51 +6201,51 @@
       <c r="F90" t="s">
         <v>313</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I90" t="s">
         <v>277</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AF90">
         <v>22.0</v>
       </c>
       <c r="AI90" t="s">
         <v>300</v>
       </c>
       <c r="AJ90">
         <v>93974</v>
       </c>
       <c r="AK90">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>314</v>
       </c>
       <c r="E91" t="s">
         <v>315</v>
       </c>
       <c r="F91" t="s">
         <v>316</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I91" t="s">
         <v>277</v>
       </c>
       <c r="J91" t="s">
         <v>295</v>
       </c>
       <c r="AE91">
@@ -6323,53 +6311,50 @@
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I93" t="s">
         <v>277</v>
       </c>
       <c r="J93" t="s">
         <v>323</v>
       </c>
       <c r="AF93">
         <v>14.0</v>
       </c>
       <c r="AG93">
         <v>14.0</v>
       </c>
       <c r="AI93" t="s">
         <v>300</v>
       </c>
       <c r="AJ93">
         <v>94265</v>
       </c>
-      <c r="AK93">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>36</v>
       </c>
       <c r="E94" t="s">
         <v>324</v>
       </c>
       <c r="F94" t="s">
         <v>325</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I94" t="s">
         <v>277</v>
       </c>
       <c r="AF94">
         <v>14.0</v>
       </c>
       <c r="AI94" t="s">
         <v>300</v>
@@ -6394,89 +6379,89 @@
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I95" t="s">
         <v>277</v>
       </c>
       <c r="J95" t="s">
         <v>110</v>
       </c>
       <c r="AF95">
         <v>14.0</v>
       </c>
       <c r="AG95">
         <v>14.0</v>
       </c>
       <c r="AI95" t="s">
         <v>300</v>
       </c>
       <c r="AJ95">
         <v>94539</v>
       </c>
       <c r="AK95">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>328</v>
       </c>
       <c r="E96" t="s">
         <v>232</v>
       </c>
       <c r="F96" t="s">
         <v>329</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I96" t="s">
         <v>277</v>
       </c>
       <c r="J96" t="s">
         <v>57</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AF96">
         <v>22.0</v>
       </c>
       <c r="AI96" t="s">
         <v>300</v>
       </c>
       <c r="AJ96">
         <v>94028</v>
       </c>
       <c r="AK96">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>330</v>
       </c>
       <c r="E97" t="s">
         <v>331</v>
       </c>
       <c r="F97" t="s">
         <v>332</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I97" t="s">
         <v>277</v>
       </c>
       <c r="J97" t="s">
         <v>69</v>
       </c>
       <c r="AF97">
@@ -6996,51 +6981,51 @@
       <c r="G111" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I111" t="s">
         <v>277</v>
       </c>
       <c r="J111" t="s">
         <v>369</v>
       </c>
       <c r="AE111">
         <v>1</v>
       </c>
       <c r="AF111">
         <v>22.0</v>
       </c>
       <c r="AI111" t="s">
         <v>370</v>
       </c>
       <c r="AJ111">
         <v>93995</v>
       </c>
       <c r="AK111">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>371</v>
       </c>
       <c r="E112" t="s">
         <v>372</v>
       </c>
       <c r="F112" t="s">
         <v>373</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I112" t="s">
         <v>277</v>
       </c>
       <c r="J112" t="s">
         <v>110</v>
       </c>
       <c r="AE112">
@@ -7183,51 +7168,51 @@
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I116" t="s">
         <v>277</v>
       </c>
       <c r="J116" t="s">
         <v>34</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AF116">
         <v>22.0</v>
       </c>
       <c r="AI116" t="s">
         <v>376</v>
       </c>
       <c r="AJ116">
         <v>94901</v>
       </c>
       <c r="AK116">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>385</v>
       </c>
       <c r="E117" t="s">
         <v>386</v>
       </c>
       <c r="F117" t="s">
         <v>387</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I117" t="s">
         <v>277</v>
       </c>
       <c r="J117" t="s">
         <v>375</v>
       </c>
       <c r="AE117">
@@ -7259,51 +7244,51 @@
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I118" t="s">
         <v>277</v>
       </c>
       <c r="J118" t="s">
         <v>390</v>
       </c>
       <c r="AE118">
         <v>2</v>
       </c>
       <c r="AF118">
         <v>30.0</v>
       </c>
       <c r="AI118" t="s">
         <v>376</v>
       </c>
       <c r="AJ118">
         <v>95742</v>
       </c>
       <c r="AK118">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>391</v>
       </c>
       <c r="E119" t="s">
         <v>54</v>
       </c>
       <c r="F119" t="s">
         <v>392</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I119" t="s">
         <v>393</v>
       </c>
       <c r="J119" t="s">
         <v>215</v>
       </c>
       <c r="AE119">
@@ -7399,51 +7384,51 @@
       <c r="E122" t="s">
         <v>403</v>
       </c>
       <c r="F122" t="s">
         <v>404</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I122" t="s">
         <v>393</v>
       </c>
       <c r="AF122">
         <v>14.0</v>
       </c>
       <c r="AI122" t="s">
         <v>401</v>
       </c>
       <c r="AJ122">
         <v>94654</v>
       </c>
       <c r="AK122">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>405</v>
       </c>
       <c r="E123" t="s">
         <v>406</v>
       </c>
       <c r="F123" t="s">
         <v>407</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I123" t="s">
         <v>408</v>
       </c>
       <c r="J123" t="s">
         <v>409</v>
       </c>
       <c r="AD123" t="s">
@@ -8115,51 +8100,51 @@
       <c r="H141" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I141" t="s">
         <v>408</v>
       </c>
       <c r="J141" t="s">
         <v>149</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AF141">
         <v>22.0</v>
       </c>
       <c r="AG141">
         <v>22.0</v>
       </c>
       <c r="AI141" t="s">
         <v>440</v>
       </c>
       <c r="AJ141">
         <v>93909</v>
       </c>
       <c r="AK141">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>465</v>
       </c>
       <c r="E142" t="s">
         <v>228</v>
       </c>
       <c r="F142" t="s">
         <v>466</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I142" t="s">
         <v>408</v>
       </c>
       <c r="AF142">
         <v>14.0</v>
       </c>
       <c r="AI142" t="s">
@@ -9546,51 +9531,51 @@
       <c r="G180" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H180" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I180" t="s">
         <v>509</v>
       </c>
       <c r="J180" t="s">
         <v>260</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AF180">
         <v>22.0</v>
       </c>
       <c r="AI180" t="s">
         <v>563</v>
       </c>
       <c r="AJ180">
         <v>94361</v>
       </c>
       <c r="AK180">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
         <v>571</v>
       </c>
       <c r="E181" t="s">
         <v>147</v>
       </c>
       <c r="F181" t="s">
         <v>572</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H181" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I181" t="s">
         <v>509</v>
       </c>
       <c r="J181" t="s">
         <v>149</v>
       </c>
       <c r="AE181">
@@ -9979,51 +9964,51 @@
       <c r="H191" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I191" t="s">
         <v>575</v>
       </c>
       <c r="J191" t="s">
         <v>51</v>
       </c>
       <c r="AD191" t="s">
         <v>611</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AF191">
         <v>16.0</v>
       </c>
       <c r="AI191" t="s">
         <v>600</v>
       </c>
       <c r="AJ191">
         <v>95967</v>
       </c>
       <c r="AK191">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>335</v>
       </c>
       <c r="E192" t="s">
         <v>71</v>
       </c>
       <c r="F192" t="s">
         <v>612</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H192" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I192" t="s">
         <v>575</v>
       </c>
       <c r="J192" t="s">
         <v>69</v>
       </c>
       <c r="AE192">
@@ -10835,51 +10820,51 @@
       <c r="H214" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I214" t="s">
         <v>575</v>
       </c>
       <c r="J214" t="s">
         <v>104</v>
       </c>
       <c r="AE214">
         <v>1</v>
       </c>
       <c r="AF214">
         <v>22.0</v>
       </c>
       <c r="AG214">
         <v>22.0</v>
       </c>
       <c r="AI214" t="s">
         <v>643</v>
       </c>
       <c r="AJ214">
         <v>94313</v>
       </c>
       <c r="AK214">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="215" spans="1:37">
       <c r="D215" t="s">
         <v>286</v>
       </c>
       <c r="E215" t="s">
         <v>147</v>
       </c>
       <c r="F215" t="s">
         <v>665</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H215" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I215" t="s">
         <v>575</v>
       </c>
       <c r="J215" t="s">
         <v>215</v>
       </c>
       <c r="AE215">
@@ -11075,51 +11060,51 @@
       <c r="H220" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I220" t="s">
         <v>575</v>
       </c>
       <c r="J220" t="s">
         <v>409</v>
       </c>
       <c r="AE220">
         <v>1</v>
       </c>
       <c r="AF220">
         <v>22.0</v>
       </c>
       <c r="AG220">
         <v>22.0</v>
       </c>
       <c r="AI220" t="s">
         <v>643</v>
       </c>
       <c r="AJ220">
         <v>93910</v>
       </c>
       <c r="AK220">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="221" spans="1:37">
       <c r="D221" t="s">
         <v>675</v>
       </c>
       <c r="E221" t="s">
         <v>537</v>
       </c>
       <c r="F221" t="s">
         <v>676</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H221" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I221" t="s">
         <v>575</v>
       </c>
       <c r="AF221">
         <v>14.0</v>
       </c>
       <c r="AG221">
@@ -11563,51 +11548,51 @@
       <c r="H233" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I233" t="s">
         <v>575</v>
       </c>
       <c r="J233" t="s">
         <v>61</v>
       </c>
       <c r="AE233">
         <v>1</v>
       </c>
       <c r="AF233">
         <v>22.0</v>
       </c>
       <c r="AG233">
         <v>22.0</v>
       </c>
       <c r="AI233" t="s">
         <v>691</v>
       </c>
       <c r="AJ233">
         <v>93999</v>
       </c>
       <c r="AK233">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="234" spans="1:37">
       <c r="D234" t="s">
         <v>705</v>
       </c>
       <c r="E234" t="s">
         <v>706</v>
       </c>
       <c r="F234" t="s">
         <v>707</v>
       </c>
       <c r="G234" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I234" t="s">
         <v>575</v>
       </c>
       <c r="AE234">
         <v>1</v>
       </c>
       <c r="AF234">
@@ -11627,51 +11612,51 @@
       <c r="E235" t="s">
         <v>160</v>
       </c>
       <c r="F235" t="s">
         <v>708</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H235" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I235" t="s">
         <v>575</v>
       </c>
       <c r="AF235">
         <v>14.0</v>
       </c>
       <c r="AI235" t="s">
         <v>691</v>
       </c>
       <c r="AJ235">
         <v>94771</v>
       </c>
       <c r="AK235">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="236" spans="1:37">
       <c r="D236" t="s">
         <v>709</v>
       </c>
       <c r="E236" t="s">
         <v>429</v>
       </c>
       <c r="F236" t="s">
         <v>710</v>
       </c>
       <c r="G236" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H236" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I236" t="s">
         <v>575</v>
       </c>
       <c r="J236" t="s">
         <v>61</v>
       </c>
       <c r="AE236">
@@ -12074,51 +12059,51 @@
       <c r="F247" t="s">
         <v>736</v>
       </c>
       <c r="G247" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H247" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I247" t="s">
         <v>575</v>
       </c>
       <c r="J247" t="s">
         <v>539</v>
       </c>
       <c r="AF247">
         <v>14.0</v>
       </c>
       <c r="AI247" t="s">
         <v>691</v>
       </c>
       <c r="AJ247">
         <v>93951</v>
       </c>
       <c r="AK247">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="248" spans="1:37">
       <c r="D248" t="s">
         <v>737</v>
       </c>
       <c r="E248" t="s">
         <v>228</v>
       </c>
       <c r="F248" t="s">
         <v>738</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H248" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I248" t="s">
         <v>575</v>
       </c>
       <c r="J248" t="s">
         <v>69</v>
       </c>
       <c r="AE248">
@@ -12338,53 +12323,50 @@
         <v>750</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H254" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I254" t="s">
         <v>575</v>
       </c>
       <c r="J254" t="s">
         <v>295</v>
       </c>
       <c r="AE254">
         <v>2</v>
       </c>
       <c r="AF254">
         <v>30.0</v>
       </c>
       <c r="AI254" t="s">
         <v>739</v>
       </c>
       <c r="AJ254">
         <v>94835</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="255" spans="1:37">
       <c r="D255" t="s">
         <v>751</v>
       </c>
       <c r="E255" t="s">
         <v>752</v>
       </c>
       <c r="F255" t="s">
         <v>753</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H255" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I255" t="s">
         <v>575</v>
       </c>
       <c r="J255" t="s">
         <v>110</v>
       </c>
       <c r="AE255">