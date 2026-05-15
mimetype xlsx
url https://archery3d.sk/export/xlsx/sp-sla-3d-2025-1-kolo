--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -3068,53 +3068,50 @@
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>46</v>
       </c>
       <c r="AD6" t="s">
         <v>47</v>
       </c>
       <c r="AE6">
         <v>2</v>
       </c>
       <c r="AF6">
         <v>24.0</v>
       </c>
       <c r="AI6" t="s">
         <v>42</v>
       </c>
       <c r="AJ6">
         <v>94784</v>
       </c>
-      <c r="AK6">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>48</v>
       </c>
       <c r="E7" t="s">
         <v>49</v>
       </c>
       <c r="F7" t="s">
         <v>50</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>51</v>
       </c>
       <c r="AD7" t="s">
         <v>52</v>
@@ -3411,51 +3408,51 @@
       <c r="G15" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>46</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>18.0</v>
       </c>
       <c r="AI15" t="s">
         <v>82</v>
       </c>
       <c r="AJ15">
         <v>94507</v>
       </c>
       <c r="AK15">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>83</v>
       </c>
       <c r="E16" t="s">
         <v>84</v>
       </c>
       <c r="F16" t="s">
         <v>85</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>57</v>
       </c>
       <c r="AE16">
@@ -3662,51 +3659,51 @@
       <c r="H22" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>104</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>22.0</v>
       </c>
       <c r="AG22">
         <v>22.0</v>
       </c>
       <c r="AI22" t="s">
         <v>100</v>
       </c>
       <c r="AJ22">
         <v>94982</v>
       </c>
       <c r="AK22">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>105</v>
       </c>
       <c r="E23" t="s">
         <v>106</v>
       </c>
       <c r="F23" t="s">
         <v>107</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
@@ -4457,51 +4454,51 @@
       <c r="F43" t="s">
         <v>168</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>46</v>
       </c>
       <c r="AF43">
         <v>14.0</v>
       </c>
       <c r="AI43" t="s">
         <v>162</v>
       </c>
       <c r="AJ43">
         <v>95542</v>
       </c>
       <c r="AK43">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>169</v>
       </c>
       <c r="E44" t="s">
         <v>170</v>
       </c>
       <c r="F44" t="s">
         <v>171</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>61</v>
       </c>
       <c r="AE44">
@@ -4539,51 +4536,51 @@
       <c r="H45" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>51</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>22.0</v>
       </c>
       <c r="AG45">
         <v>22.0</v>
       </c>
       <c r="AI45" t="s">
         <v>162</v>
       </c>
       <c r="AJ45">
         <v>93911</v>
       </c>
       <c r="AK45">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>174</v>
       </c>
       <c r="E46" t="s">
         <v>175</v>
       </c>
       <c r="F46" t="s">
         <v>176</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>178</v>
       </c>
       <c r="AE46">
@@ -5515,51 +5512,51 @@
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I71" t="s">
         <v>236</v>
       </c>
       <c r="J71" t="s">
         <v>257</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>22.0</v>
       </c>
       <c r="AI71" t="s">
         <v>241</v>
       </c>
       <c r="AJ71">
         <v>95126</v>
       </c>
       <c r="AK71">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>258</v>
       </c>
       <c r="E72" t="s">
         <v>151</v>
       </c>
       <c r="F72" t="s">
         <v>259</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I72" t="s">
         <v>236</v>
       </c>
       <c r="J72" t="s">
         <v>260</v>
       </c>
       <c r="AE72">
@@ -6184,51 +6181,51 @@
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I89" t="s">
         <v>277</v>
       </c>
       <c r="J89" t="s">
         <v>69</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AF89">
         <v>22.0</v>
       </c>
       <c r="AI89" t="s">
         <v>300</v>
       </c>
       <c r="AJ89">
         <v>94485</v>
       </c>
       <c r="AK89">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>312</v>
       </c>
       <c r="E90" t="s">
         <v>106</v>
       </c>
       <c r="F90" t="s">
         <v>313</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I90" t="s">
         <v>277</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AF90">
@@ -7860,50 +7857,53 @@
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I134" t="s">
         <v>408</v>
       </c>
       <c r="J134" t="s">
         <v>445</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AF134">
         <v>22.0</v>
       </c>
       <c r="AI134" t="s">
         <v>440</v>
       </c>
       <c r="AJ134">
         <v>94832</v>
       </c>
+      <c r="AK134">
+        <v>4</v>
+      </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>448</v>
       </c>
       <c r="E135" t="s">
         <v>118</v>
       </c>
       <c r="F135" t="s">
         <v>449</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I135" t="s">
         <v>408</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AF135">
         <v>22.0</v>
@@ -8769,90 +8769,87 @@
       <c r="F159" t="s">
         <v>514</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H159" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I159" t="s">
         <v>509</v>
       </c>
       <c r="J159" t="s">
         <v>110</v>
       </c>
       <c r="AF159">
         <v>10.0</v>
       </c>
       <c r="AI159" t="s">
         <v>515</v>
       </c>
       <c r="AJ159">
         <v>94105</v>
       </c>
       <c r="AK159">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
         <v>506</v>
       </c>
       <c r="E160" t="s">
         <v>516</v>
       </c>
       <c r="F160" t="s">
         <v>517</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H160" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I160" t="s">
         <v>509</v>
       </c>
       <c r="J160" t="s">
         <v>257</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AF160">
         <v>18.0</v>
       </c>
       <c r="AI160" t="s">
         <v>515</v>
       </c>
       <c r="AJ160">
         <v>95142</v>
       </c>
-      <c r="AK160">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>518</v>
       </c>
       <c r="E161" t="s">
         <v>519</v>
       </c>
       <c r="F161" t="s">
         <v>520</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H161" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I161" t="s">
         <v>509</v>
       </c>
       <c r="J161" t="s">
         <v>477</v>
       </c>
       <c r="AF161">
         <v>10.0</v>
@@ -9072,50 +9069,53 @@
       </c>
       <c r="G167" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I167" t="s">
         <v>509</v>
       </c>
       <c r="J167" t="s">
         <v>445</v>
       </c>
       <c r="AE167">
         <v>2</v>
       </c>
       <c r="AF167">
         <v>30.0</v>
       </c>
       <c r="AI167" t="s">
         <v>524</v>
       </c>
       <c r="AJ167">
         <v>94829</v>
       </c>
+      <c r="AK167">
+        <v>4</v>
+      </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
         <v>536</v>
       </c>
       <c r="E168" t="s">
         <v>537</v>
       </c>
       <c r="F168" t="s">
         <v>538</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H168" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I168" t="s">
         <v>509</v>
       </c>
       <c r="J168" t="s">
         <v>539</v>
       </c>
       <c r="AE168">
         <v>1</v>
@@ -10279,50 +10279,53 @@
       </c>
       <c r="F199" t="s">
         <v>627</v>
       </c>
       <c r="G199" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H199" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I199" t="s">
         <v>575</v>
       </c>
       <c r="J199" t="s">
         <v>628</v>
       </c>
       <c r="AF199">
         <v>10.0</v>
       </c>
       <c r="AI199" t="s">
         <v>622</v>
       </c>
       <c r="AJ199">
         <v>96046</v>
       </c>
+      <c r="AK199">
+        <v>4</v>
+      </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>629</v>
       </c>
       <c r="E200" t="s">
         <v>630</v>
       </c>
       <c r="F200" t="s">
         <v>631</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H200" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I200" t="s">
         <v>575</v>
       </c>
       <c r="J200" t="s">
         <v>69</v>
       </c>
       <c r="AE200">
         <v>1</v>
@@ -10495,50 +10498,53 @@
       </c>
       <c r="G205" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H205" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I205" t="s">
         <v>575</v>
       </c>
       <c r="J205" t="s">
         <v>539</v>
       </c>
       <c r="AE205">
         <v>1</v>
       </c>
       <c r="AF205">
         <v>22.0</v>
       </c>
       <c r="AI205" t="s">
         <v>643</v>
       </c>
       <c r="AJ205">
         <v>94722</v>
       </c>
+      <c r="AK205">
+        <v>5</v>
+      </c>
     </row>
     <row r="206" spans="1:37">
       <c r="D206" t="s">
         <v>644</v>
       </c>
       <c r="E206" t="s">
         <v>552</v>
       </c>
       <c r="F206" t="s">
         <v>645</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H206" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I206" t="s">
         <v>575</v>
       </c>
       <c r="J206" t="s">
         <v>477</v>
       </c>
       <c r="AF206">
         <v>14.0</v>
@@ -10709,51 +10715,51 @@
       <c r="G211" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I211" t="s">
         <v>575</v>
       </c>
       <c r="J211" t="s">
         <v>69</v>
       </c>
       <c r="AE211">
         <v>1</v>
       </c>
       <c r="AF211">
         <v>22.0</v>
       </c>
       <c r="AI211" t="s">
         <v>643</v>
       </c>
       <c r="AJ211">
         <v>94035</v>
       </c>
       <c r="AK211">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
         <v>658</v>
       </c>
       <c r="E212" t="s">
         <v>659</v>
       </c>
       <c r="F212" t="s">
         <v>660</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I212" t="s">
         <v>575</v>
       </c>
       <c r="J212" t="s">
         <v>69</v>
       </c>
       <c r="AE212">
@@ -10870,51 +10876,51 @@
       <c r="G215" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H215" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I215" t="s">
         <v>575</v>
       </c>
       <c r="J215" t="s">
         <v>215</v>
       </c>
       <c r="AE215">
         <v>1</v>
       </c>
       <c r="AF215">
         <v>22.0</v>
       </c>
       <c r="AI215" t="s">
         <v>643</v>
       </c>
       <c r="AJ215">
         <v>94874</v>
       </c>
       <c r="AK215">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="D216" t="s">
         <v>254</v>
       </c>
       <c r="E216" t="s">
         <v>154</v>
       </c>
       <c r="F216" t="s">
         <v>666</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H216" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I216" t="s">
         <v>575</v>
       </c>
       <c r="J216" t="s">
         <v>257</v>
       </c>
       <c r="AE216">
@@ -10949,51 +10955,51 @@
       <c r="H217" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I217" t="s">
         <v>575</v>
       </c>
       <c r="J217" t="s">
         <v>149</v>
       </c>
       <c r="AE217">
         <v>1</v>
       </c>
       <c r="AF217">
         <v>22.0</v>
       </c>
       <c r="AG217">
         <v>22.0</v>
       </c>
       <c r="AI217" t="s">
         <v>643</v>
       </c>
       <c r="AJ217">
         <v>94408</v>
       </c>
       <c r="AK217">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="218" spans="1:37">
       <c r="D218" t="s">
         <v>668</v>
       </c>
       <c r="E218" t="s">
         <v>463</v>
       </c>
       <c r="F218" t="s">
         <v>669</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H218" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I218" t="s">
         <v>575</v>
       </c>
       <c r="J218" t="s">
         <v>69</v>
       </c>
       <c r="AE218">
@@ -11180,51 +11186,51 @@
       <c r="G223" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H223" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I223" t="s">
         <v>575</v>
       </c>
       <c r="J223" t="s">
         <v>69</v>
       </c>
       <c r="AE223">
         <v>1</v>
       </c>
       <c r="AF223">
         <v>22.0</v>
       </c>
       <c r="AI223" t="s">
         <v>643</v>
       </c>
       <c r="AJ223">
         <v>94178</v>
       </c>
       <c r="AK223">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="224" spans="1:37">
       <c r="D224" t="s">
         <v>200</v>
       </c>
       <c r="E224" t="s">
         <v>680</v>
       </c>
       <c r="F224" t="s">
         <v>681</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I224" t="s">
         <v>575</v>
       </c>
       <c r="J224" t="s">
         <v>51</v>
       </c>
       <c r="AE224">
@@ -11405,51 +11411,51 @@
       <c r="G229" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H229" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I229" t="s">
         <v>575</v>
       </c>
       <c r="AE229">
         <v>1</v>
       </c>
       <c r="AF229">
         <v>22.0</v>
       </c>
       <c r="AG229">
         <v>22.0</v>
       </c>
       <c r="AI229" t="s">
         <v>691</v>
       </c>
       <c r="AJ229">
         <v>94226</v>
       </c>
       <c r="AK229">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="230" spans="1:37">
       <c r="D230" t="s">
         <v>695</v>
       </c>
       <c r="E230" t="s">
         <v>696</v>
       </c>
       <c r="F230" t="s">
         <v>697</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H230" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I230" t="s">
         <v>575</v>
       </c>
       <c r="J230" t="s">
         <v>698</v>
       </c>
       <c r="AE230">