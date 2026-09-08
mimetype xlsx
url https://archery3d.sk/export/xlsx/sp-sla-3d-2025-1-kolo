--- v1 (2026-05-15)
+++ v2 (2026-09-08)
@@ -2990,51 +2990,51 @@
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>34</v>
       </c>
       <c r="AD4" t="s">
         <v>35</v>
       </c>
       <c r="AE4">
         <v>1</v>
       </c>
       <c r="AF4">
         <v>16.0</v>
       </c>
       <c r="AI4" t="s">
         <v>30</v>
       </c>
       <c r="AJ4">
         <v>94820</v>
       </c>
       <c r="AK4">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>36</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="AD5" t="s">
@@ -3145,51 +3145,51 @@
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>57</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>18.0</v>
       </c>
       <c r="AI8" t="s">
         <v>58</v>
       </c>
       <c r="AJ8">
         <v>94008</v>
       </c>
       <c r="AK8">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>59</v>
       </c>
       <c r="E9" t="s">
         <v>32</v>
       </c>
       <c r="F9" t="s">
         <v>60</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>61</v>
       </c>
       <c r="AE9">
@@ -3258,53 +3258,50 @@
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>69</v>
       </c>
       <c r="AE11">
         <v>2</v>
       </c>
       <c r="AF11">
         <v>26.0</v>
       </c>
       <c r="AI11" t="s">
         <v>58</v>
       </c>
       <c r="AJ11">
         <v>94055</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>71</v>
       </c>
       <c r="F12" t="s">
         <v>72</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>61</v>
       </c>
       <c r="AE12">
         <v>1</v>
@@ -3477,53 +3474,50 @@
       </c>
       <c r="F17" t="s">
         <v>88</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>69</v>
       </c>
       <c r="AF17">
         <v>10.0</v>
       </c>
       <c r="AI17" t="s">
         <v>82</v>
       </c>
       <c r="AJ17">
         <v>94079</v>
       </c>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>89</v>
       </c>
       <c r="E18" t="s">
         <v>49</v>
       </c>
       <c r="F18" t="s">
         <v>90</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AF18">
         <v>10.0</v>
       </c>
       <c r="AI18" t="s">
         <v>82</v>
@@ -4106,51 +4100,51 @@
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
         <v>22.0</v>
       </c>
       <c r="AG34">
         <v>22.0</v>
       </c>
       <c r="AI34" t="s">
         <v>100</v>
       </c>
       <c r="AJ34">
         <v>94590</v>
       </c>
       <c r="AK34">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>140</v>
       </c>
       <c r="E35" t="s">
         <v>141</v>
       </c>
       <c r="F35" t="s">
         <v>142</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>51</v>
       </c>
       <c r="AE35">
@@ -4378,51 +4372,51 @@
       <c r="H41" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>61</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>22.0</v>
       </c>
       <c r="AG41">
         <v>22.0</v>
       </c>
       <c r="AI41" t="s">
         <v>162</v>
       </c>
       <c r="AJ41">
         <v>93980</v>
       </c>
       <c r="AK41">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>163</v>
       </c>
       <c r="E42" t="s">
         <v>164</v>
       </c>
       <c r="F42" t="s">
         <v>165</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>61</v>
       </c>
       <c r="AE42">
@@ -4576,50 +4570,53 @@
       </c>
       <c r="H46" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>178</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>22.0</v>
       </c>
       <c r="AG46">
         <v>22.0</v>
       </c>
       <c r="AI46" t="s">
         <v>179</v>
       </c>
       <c r="AJ46">
         <v>94502</v>
       </c>
+      <c r="AK46">
+        <v>5</v>
+      </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>180</v>
       </c>
       <c r="E47" t="s">
         <v>144</v>
       </c>
       <c r="F47" t="s">
         <v>181</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>182</v>
       </c>
       <c r="AE47">
         <v>1</v>
@@ -4992,121 +4989,121 @@
       <c r="G57" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I57" t="s">
         <v>28</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>22.0</v>
       </c>
       <c r="AG57">
         <v>22.0</v>
       </c>
       <c r="AI57" t="s">
         <v>211</v>
       </c>
       <c r="AJ57">
         <v>95860</v>
       </c>
       <c r="AK57">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>212</v>
       </c>
       <c r="E58" t="s">
         <v>54</v>
       </c>
       <c r="F58" t="s">
         <v>213</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I58" t="s">
         <v>214</v>
       </c>
       <c r="J58" t="s">
         <v>215</v>
       </c>
       <c r="AF58">
         <v>14.0</v>
       </c>
       <c r="AI58" t="s">
         <v>216</v>
       </c>
       <c r="AJ58">
         <v>94822</v>
       </c>
       <c r="AK58">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>212</v>
       </c>
       <c r="E59" t="s">
         <v>217</v>
       </c>
       <c r="F59" t="s">
         <v>218</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I59" t="s">
         <v>214</v>
       </c>
       <c r="J59" t="s">
         <v>215</v>
       </c>
       <c r="AF59">
         <v>14.0</v>
       </c>
       <c r="AI59" t="s">
         <v>216</v>
       </c>
       <c r="AJ59">
         <v>95594</v>
       </c>
       <c r="AK59">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>219</v>
       </c>
       <c r="E60" t="s">
         <v>220</v>
       </c>
       <c r="F60" t="s">
         <v>221</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I60" t="s">
         <v>222</v>
       </c>
       <c r="J60" t="s">
         <v>104</v>
       </c>
       <c r="AE60">
@@ -5214,51 +5211,51 @@
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I63" t="s">
         <v>222</v>
       </c>
       <c r="J63" t="s">
         <v>34</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>22.0</v>
       </c>
       <c r="AI63" t="s">
         <v>223</v>
       </c>
       <c r="AJ63">
         <v>96228</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>234</v>
       </c>
       <c r="E64" t="s">
         <v>118</v>
       </c>
       <c r="F64" t="s">
         <v>235</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I64" t="s">
         <v>236</v>
       </c>
       <c r="J64" t="s">
         <v>69</v>
       </c>
       <c r="AE64">
@@ -5290,51 +5287,51 @@
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I65" t="s">
         <v>236</v>
       </c>
       <c r="J65" t="s">
         <v>240</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>22.0</v>
       </c>
       <c r="AI65" t="s">
         <v>241</v>
       </c>
       <c r="AJ65">
         <v>94212</v>
       </c>
       <c r="AK65">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>242</v>
       </c>
       <c r="E66" t="s">
         <v>228</v>
       </c>
       <c r="F66" t="s">
         <v>243</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I66" t="s">
         <v>236</v>
       </c>
       <c r="J66" t="s">
         <v>104</v>
       </c>
       <c r="AE66">
@@ -5777,53 +5774,50 @@
       </c>
       <c r="H78" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I78" t="s">
         <v>277</v>
       </c>
       <c r="J78" t="s">
         <v>69</v>
       </c>
       <c r="AD78" t="s">
         <v>278</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>16.0</v>
       </c>
       <c r="AI78" t="s">
         <v>279</v>
       </c>
       <c r="AJ78">
         <v>94031</v>
       </c>
-      <c r="AK78">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>280</v>
       </c>
       <c r="E79" t="s">
         <v>63</v>
       </c>
       <c r="F79" t="s">
         <v>281</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I79" t="s">
         <v>277</v>
       </c>
       <c r="J79" t="s">
         <v>34</v>
       </c>
       <c r="AE79">
         <v>1</v>
@@ -6040,50 +6034,53 @@
       </c>
       <c r="F85" t="s">
         <v>302</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I85" t="s">
         <v>277</v>
       </c>
       <c r="J85" t="s">
         <v>57</v>
       </c>
       <c r="AF85">
         <v>14.0</v>
       </c>
       <c r="AI85" t="s">
         <v>300</v>
       </c>
       <c r="AJ85">
         <v>95497</v>
       </c>
+      <c r="AK85">
+        <v>5</v>
+      </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>303</v>
       </c>
       <c r="E86" t="s">
         <v>157</v>
       </c>
       <c r="F86" t="s">
         <v>304</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I86" t="s">
         <v>277</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AF86">
         <v>22.0</v>
@@ -6289,51 +6286,51 @@
       <c r="F92" t="s">
         <v>319</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I92" t="s">
         <v>277</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>22.0</v>
       </c>
       <c r="AI92" t="s">
         <v>300</v>
       </c>
       <c r="AJ92">
         <v>93997</v>
       </c>
       <c r="AK92">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>320</v>
       </c>
       <c r="E93" t="s">
         <v>321</v>
       </c>
       <c r="F93" t="s">
         <v>322</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I93" t="s">
         <v>277</v>
       </c>
       <c r="J93" t="s">
         <v>323</v>
       </c>
       <c r="AF93">
@@ -6435,51 +6432,51 @@
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I96" t="s">
         <v>277</v>
       </c>
       <c r="J96" t="s">
         <v>57</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AF96">
         <v>22.0</v>
       </c>
       <c r="AI96" t="s">
         <v>300</v>
       </c>
       <c r="AJ96">
         <v>94028</v>
       </c>
       <c r="AK96">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>330</v>
       </c>
       <c r="E97" t="s">
         <v>331</v>
       </c>
       <c r="F97" t="s">
         <v>332</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I97" t="s">
         <v>277</v>
       </c>
       <c r="J97" t="s">
         <v>69</v>
       </c>
       <c r="AF97">
@@ -6616,51 +6613,51 @@
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I101" t="s">
         <v>277</v>
       </c>
       <c r="J101" t="s">
         <v>34</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AF101">
         <v>22.0</v>
       </c>
       <c r="AI101" t="s">
         <v>300</v>
       </c>
       <c r="AJ101">
         <v>94819</v>
       </c>
       <c r="AK101">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>342</v>
       </c>
       <c r="E102" t="s">
         <v>225</v>
       </c>
       <c r="F102" t="s">
         <v>343</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I102" t="s">
         <v>277</v>
       </c>
       <c r="J102" t="s">
         <v>323</v>
       </c>
       <c r="AF102">
@@ -7402,51 +7399,51 @@
       <c r="E122" t="s">
         <v>403</v>
       </c>
       <c r="F122" t="s">
         <v>404</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I122" t="s">
         <v>393</v>
       </c>
       <c r="AF122">
         <v>14.0</v>
       </c>
       <c r="AI122" t="s">
         <v>401</v>
       </c>
       <c r="AJ122">
         <v>94654</v>
       </c>
       <c r="AK122">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>405</v>
       </c>
       <c r="E123" t="s">
         <v>406</v>
       </c>
       <c r="F123" t="s">
         <v>407</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I123" t="s">
         <v>408</v>
       </c>
       <c r="J123" t="s">
         <v>409</v>
       </c>
       <c r="AD123" t="s">
@@ -7747,51 +7744,51 @@
       <c r="F131" t="s">
         <v>439</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I131" t="s">
         <v>408</v>
       </c>
       <c r="J131" t="s">
         <v>375</v>
       </c>
       <c r="AF131">
         <v>14.0</v>
       </c>
       <c r="AI131" t="s">
         <v>440</v>
       </c>
       <c r="AJ131">
         <v>94739</v>
       </c>
       <c r="AK131">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
         <v>441</v>
       </c>
       <c r="E132" t="s">
         <v>413</v>
       </c>
       <c r="F132" t="s">
         <v>442</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I132" t="s">
         <v>408</v>
       </c>
       <c r="J132" t="s">
         <v>415</v>
       </c>
       <c r="AE132">
@@ -8547,51 +8544,51 @@
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I153" t="s">
         <v>408</v>
       </c>
       <c r="J153" t="s">
         <v>409</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AF153">
         <v>22.0</v>
       </c>
       <c r="AI153" t="s">
         <v>493</v>
       </c>
       <c r="AJ153">
         <v>94328</v>
       </c>
       <c r="AK153">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>443</v>
       </c>
       <c r="E154" t="s">
         <v>175</v>
       </c>
       <c r="F154" t="s">
         <v>495</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I154" t="s">
         <v>408</v>
       </c>
       <c r="J154" t="s">
         <v>409</v>
       </c>
       <c r="AE154">
@@ -9032,51 +9029,51 @@
       <c r="H166" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I166" t="s">
         <v>509</v>
       </c>
       <c r="J166" t="s">
         <v>69</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AF166">
         <v>22.0</v>
       </c>
       <c r="AG166">
         <v>22.0</v>
       </c>
       <c r="AI166" t="s">
         <v>524</v>
       </c>
       <c r="AJ166">
         <v>94033</v>
       </c>
       <c r="AK166">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>533</v>
       </c>
       <c r="E167" t="s">
         <v>534</v>
       </c>
       <c r="F167" t="s">
         <v>535</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I167" t="s">
         <v>509</v>
       </c>
       <c r="J167" t="s">
         <v>445</v>
       </c>
       <c r="AE167">
@@ -9181,51 +9178,51 @@
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I170" t="s">
         <v>509</v>
       </c>
       <c r="J170" t="s">
         <v>544</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AF170">
         <v>22.0</v>
       </c>
       <c r="AI170" t="s">
         <v>524</v>
       </c>
       <c r="AJ170">
         <v>94646</v>
       </c>
       <c r="AK170">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>545</v>
       </c>
       <c r="E171" t="s">
         <v>463</v>
       </c>
       <c r="F171" t="s">
         <v>546</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I171" t="s">
         <v>509</v>
       </c>
       <c r="J171" t="s">
         <v>477</v>
       </c>
       <c r="AE171">
@@ -9365,51 +9362,51 @@
       <c r="G175" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I175" t="s">
         <v>509</v>
       </c>
       <c r="J175" t="s">
         <v>349</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AF175">
         <v>22.0</v>
       </c>
       <c r="AI175" t="s">
         <v>556</v>
       </c>
       <c r="AJ175">
         <v>95623</v>
       </c>
       <c r="AK175">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
         <v>540</v>
       </c>
       <c r="E176" t="s">
         <v>559</v>
       </c>
       <c r="F176" t="s">
         <v>560</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I176" t="s">
         <v>509</v>
       </c>
       <c r="J176" t="s">
         <v>104</v>
       </c>
       <c r="AF176">
@@ -9549,51 +9546,51 @@
       <c r="G180" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H180" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I180" t="s">
         <v>509</v>
       </c>
       <c r="J180" t="s">
         <v>260</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AF180">
         <v>22.0</v>
       </c>
       <c r="AI180" t="s">
         <v>563</v>
       </c>
       <c r="AJ180">
         <v>94361</v>
       </c>
       <c r="AK180">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
         <v>571</v>
       </c>
       <c r="E181" t="s">
         <v>147</v>
       </c>
       <c r="F181" t="s">
         <v>572</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H181" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I181" t="s">
         <v>509</v>
       </c>
       <c r="J181" t="s">
         <v>149</v>
       </c>
       <c r="AE181">
@@ -10534,51 +10531,51 @@
       <c r="F206" t="s">
         <v>645</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H206" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I206" t="s">
         <v>575</v>
       </c>
       <c r="J206" t="s">
         <v>477</v>
       </c>
       <c r="AF206">
         <v>14.0</v>
       </c>
       <c r="AI206" t="s">
         <v>643</v>
       </c>
       <c r="AJ206">
         <v>93958</v>
       </c>
       <c r="AK206">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
         <v>646</v>
       </c>
       <c r="E207" t="s">
         <v>647</v>
       </c>
       <c r="F207" t="s">
         <v>648</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I207" t="s">
         <v>575</v>
       </c>
       <c r="J207" t="s">
         <v>544</v>
       </c>
       <c r="AE207">
@@ -11341,51 +11338,51 @@
       <c r="H227" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I227" t="s">
         <v>575</v>
       </c>
       <c r="J227" t="s">
         <v>270</v>
       </c>
       <c r="AE227">
         <v>1</v>
       </c>
       <c r="AF227">
         <v>22.0</v>
       </c>
       <c r="AG227">
         <v>22.0</v>
       </c>
       <c r="AI227" t="s">
         <v>643</v>
       </c>
       <c r="AJ227">
         <v>94199</v>
       </c>
       <c r="AK227">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="228" spans="1:37">
       <c r="D228" t="s">
         <v>688</v>
       </c>
       <c r="E228" t="s">
         <v>689</v>
       </c>
       <c r="F228" t="s">
         <v>690</v>
       </c>
       <c r="G228" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H228" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I228" t="s">
         <v>575</v>
       </c>
       <c r="AF228">
         <v>14.0</v>
       </c>
       <c r="AG228">
@@ -11747,89 +11744,89 @@
       <c r="H238" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I238" t="s">
         <v>575</v>
       </c>
       <c r="J238" t="s">
         <v>51</v>
       </c>
       <c r="AE238">
         <v>1</v>
       </c>
       <c r="AF238">
         <v>22.0</v>
       </c>
       <c r="AG238">
         <v>22.0</v>
       </c>
       <c r="AI238" t="s">
         <v>691</v>
       </c>
       <c r="AJ238">
         <v>94862</v>
       </c>
       <c r="AK238">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:37">
       <c r="D239" t="s">
         <v>714</v>
       </c>
       <c r="E239" t="s">
         <v>715</v>
       </c>
       <c r="F239" t="s">
         <v>716</v>
       </c>
       <c r="G239" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H239" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I239" t="s">
         <v>575</v>
       </c>
       <c r="J239" t="s">
         <v>69</v>
       </c>
       <c r="AE239">
         <v>1</v>
       </c>
       <c r="AF239">
         <v>22.0</v>
       </c>
       <c r="AI239" t="s">
         <v>691</v>
       </c>
       <c r="AJ239">
         <v>94096</v>
       </c>
       <c r="AK239">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="240" spans="1:37">
       <c r="D240" t="s">
         <v>629</v>
       </c>
       <c r="E240" t="s">
         <v>160</v>
       </c>
       <c r="F240" t="s">
         <v>717</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H240" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I240" t="s">
         <v>575</v>
       </c>
       <c r="J240" t="s">
         <v>69</v>
       </c>
       <c r="AF240">
@@ -12077,51 +12074,51 @@
       <c r="F247" t="s">
         <v>736</v>
       </c>
       <c r="G247" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H247" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I247" t="s">
         <v>575</v>
       </c>
       <c r="J247" t="s">
         <v>539</v>
       </c>
       <c r="AF247">
         <v>14.0</v>
       </c>
       <c r="AI247" t="s">
         <v>691</v>
       </c>
       <c r="AJ247">
         <v>93951</v>
       </c>
       <c r="AK247">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:37">
       <c r="D248" t="s">
         <v>737</v>
       </c>
       <c r="E248" t="s">
         <v>228</v>
       </c>
       <c r="F248" t="s">
         <v>738</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H248" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I248" t="s">
         <v>575</v>
       </c>
       <c r="J248" t="s">
         <v>69</v>
       </c>
       <c r="AE248">
@@ -12226,92 +12223,92 @@
       <c r="F251" t="s">
         <v>745</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H251" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I251" t="s">
         <v>575</v>
       </c>
       <c r="AE251">
         <v>1</v>
       </c>
       <c r="AF251">
         <v>22.0</v>
       </c>
       <c r="AI251" t="s">
         <v>739</v>
       </c>
       <c r="AJ251">
         <v>93965</v>
       </c>
       <c r="AK251">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="252" spans="1:37">
       <c r="D252" t="s">
         <v>264</v>
       </c>
       <c r="E252" t="s">
         <v>647</v>
       </c>
       <c r="F252" t="s">
         <v>746</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H252" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I252" t="s">
         <v>575</v>
       </c>
       <c r="J252" t="s">
         <v>603</v>
       </c>
       <c r="AE252">
         <v>1</v>
       </c>
       <c r="AF252">
         <v>22.0</v>
       </c>
       <c r="AG252">
         <v>22.0</v>
       </c>
       <c r="AI252" t="s">
         <v>739</v>
       </c>
       <c r="AJ252">
         <v>94545</v>
       </c>
       <c r="AK252">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="253" spans="1:37">
       <c r="D253" t="s">
         <v>747</v>
       </c>
       <c r="E253" t="s">
         <v>144</v>
       </c>
       <c r="F253" t="s">
         <v>748</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H253" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I253" t="s">
         <v>575</v>
       </c>
       <c r="J253" t="s">
         <v>409</v>
       </c>
       <c r="AE253">
@@ -12597,51 +12594,51 @@
       <c r="F261" t="s">
         <v>765</v>
       </c>
       <c r="G261" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H261" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I261" t="s">
         <v>575</v>
       </c>
       <c r="J261" t="s">
         <v>539</v>
       </c>
       <c r="AF261">
         <v>14.0</v>
       </c>
       <c r="AI261" t="s">
         <v>766</v>
       </c>
       <c r="AJ261">
         <v>93952</v>
       </c>
       <c r="AK261">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:37">
       <c r="D262" t="s">
         <v>767</v>
       </c>
       <c r="E262" t="s">
         <v>768</v>
       </c>
       <c r="F262" t="s">
         <v>769</v>
       </c>
       <c r="G262" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H262" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I262" t="s">
         <v>575</v>
       </c>
       <c r="J262" t="s">
         <v>566</v>
       </c>
       <c r="AF262">