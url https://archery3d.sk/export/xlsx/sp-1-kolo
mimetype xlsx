--- v0 (2026-08-17)
+++ v1 (2026-10-20)
@@ -2839,51 +2839,51 @@
       <c r="F17" t="s">
         <v>84</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>85</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>42</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AI17" t="s">
         <v>86</v>
       </c>
       <c r="AJ17">
         <v>3</v>
       </c>
       <c r="AK17">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>87</v>
       </c>
       <c r="E18" t="s">
         <v>88</v>
       </c>
       <c r="F18" t="s">
         <v>89</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>85</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>90</v>
       </c>
       <c r="AE18">
@@ -3459,51 +3459,51 @@
       <c r="F36" t="s">
         <v>150</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>85</v>
       </c>
       <c r="I36" t="s">
         <v>146</v>
       </c>
       <c r="J36" t="s">
         <v>147</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
         <v>151</v>
       </c>
       <c r="AJ36">
         <v>39</v>
       </c>
       <c r="AK36">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>143</v>
       </c>
       <c r="E37" t="s">
         <v>152</v>
       </c>
       <c r="F37" t="s">
         <v>153</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>85</v>
       </c>
       <c r="I37" t="s">
         <v>146</v>
       </c>
       <c r="J37" t="s">
         <v>147</v>
       </c>
       <c r="AE37">
@@ -6425,51 +6425,51 @@
       <c r="F127" t="s">
         <v>423</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>85</v>
       </c>
       <c r="I127" t="s">
         <v>337</v>
       </c>
       <c r="J127" t="s">
         <v>424</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AI127" t="s">
         <v>385</v>
       </c>
       <c r="AJ127">
         <v>223</v>
       </c>
       <c r="AK127">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>265</v>
       </c>
       <c r="E128" t="s">
         <v>425</v>
       </c>
       <c r="F128" t="s">
         <v>426</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>85</v>
       </c>
       <c r="I128" t="s">
         <v>337</v>
       </c>
       <c r="J128" t="s">
         <v>331</v>
       </c>
       <c r="AE128">
@@ -7668,51 +7668,51 @@
       <c r="E165" t="s">
         <v>521</v>
       </c>
       <c r="F165" t="s">
         <v>522</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>85</v>
       </c>
       <c r="I165" t="s">
         <v>457</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AI165" t="s">
         <v>518</v>
       </c>
       <c r="AJ165">
         <v>30</v>
       </c>
       <c r="AK165">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>523</v>
       </c>
       <c r="E166" t="s">
         <v>178</v>
       </c>
       <c r="F166" t="s">
         <v>524</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>85</v>
       </c>
       <c r="I166" t="s">
         <v>457</v>
       </c>
       <c r="J166" t="s">
         <v>322</v>
       </c>
       <c r="AE166">
@@ -8148,51 +8148,51 @@
       <c r="F180" t="s">
         <v>555</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H180" s="5" t="s">
         <v>85</v>
       </c>
       <c r="I180" t="s">
         <v>457</v>
       </c>
       <c r="J180" t="s">
         <v>42</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AI180" t="s">
         <v>548</v>
       </c>
       <c r="AJ180">
         <v>27</v>
       </c>
       <c r="AK180">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
         <v>556</v>
       </c>
       <c r="E181" t="s">
         <v>557</v>
       </c>
       <c r="F181" t="s">
         <v>558</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H181" s="5" t="s">
         <v>85</v>
       </c>
       <c r="I181" t="s">
         <v>457</v>
       </c>
       <c r="J181" t="s">
         <v>176</v>
       </c>
       <c r="AE181">