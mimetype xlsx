--- v1 (2026-10-20)
+++ v2 (2026-10-21)
@@ -6818,51 +6818,51 @@
       <c r="F139" t="s">
         <v>453</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>137</v>
       </c>
       <c r="I139" t="s">
         <v>337</v>
       </c>
       <c r="J139" t="s">
         <v>454</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AI139" t="s">
         <v>447</v>
       </c>
       <c r="AJ139">
         <v>185</v>
       </c>
       <c r="AK139">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>455</v>
       </c>
       <c r="E140" t="s">
         <v>24</v>
       </c>
       <c r="F140" t="s">
         <v>456</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I140" t="s">
         <v>457</v>
       </c>
       <c r="J140" t="s">
         <v>117</v>
       </c>
       <c r="AD140" t="s">