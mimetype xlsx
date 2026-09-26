--- v2 (2026-09-06)
+++ v3 (2026-09-26)
@@ -3441,51 +3441,51 @@
       <c r="F39" t="s">
         <v>169</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I39" t="s">
         <v>166</v>
       </c>
       <c r="J39" t="s">
         <v>170</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
         <v>167</v>
       </c>
       <c r="AJ39">
         <v>7014</v>
       </c>
       <c r="AK39">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>171</v>
       </c>
       <c r="E40" t="s">
         <v>172</v>
       </c>
       <c r="F40" t="s">
         <v>173</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I40" t="s">
         <v>166</v>
       </c>
       <c r="J40" t="s">
         <v>39</v>
       </c>
       <c r="AE40">
@@ -6539,51 +6539,51 @@
       <c r="F133" t="s">
         <v>473</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I133" t="s">
         <v>416</v>
       </c>
       <c r="J133" t="s">
         <v>39</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AI133" t="s">
         <v>474</v>
       </c>
       <c r="AJ133">
         <v>11825</v>
       </c>
       <c r="AK133">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>338</v>
       </c>
       <c r="E134" t="s">
         <v>475</v>
       </c>
       <c r="F134" t="s">
         <v>476</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I134" t="s">
         <v>416</v>
       </c>
       <c r="J134" t="s">
         <v>322</v>
       </c>
       <c r="AE134">
@@ -6926,51 +6926,51 @@
       <c r="F145" t="s">
         <v>499</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I145" t="s">
         <v>416</v>
       </c>
       <c r="J145" t="s">
         <v>53</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AI145" t="s">
         <v>500</v>
       </c>
       <c r="AJ145">
         <v>12037</v>
       </c>
       <c r="AK145">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>501</v>
       </c>
       <c r="E146" t="s">
         <v>502</v>
       </c>
       <c r="F146" t="s">
         <v>503</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I146" t="s">
         <v>416</v>
       </c>
       <c r="AE146">
         <v>1</v>
       </c>
       <c r="AI146" t="s">