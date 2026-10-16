--- v3 (2026-09-26)
+++ v4 (2026-10-16)
@@ -3016,51 +3016,51 @@
       <c r="F26" t="s">
         <v>123</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>39</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
         <v>124</v>
       </c>
       <c r="AJ26">
         <v>11563</v>
       </c>
       <c r="AK26">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>125</v>
       </c>
       <c r="E27" t="s">
         <v>126</v>
       </c>
       <c r="F27" t="s">
         <v>127</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>128</v>
       </c>
       <c r="AE27">