--- v0 (2026-05-04)
+++ v1 (2026-06-27)
@@ -3015,50 +3015,53 @@
       </c>
       <c r="F26" t="s">
         <v>123</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>39</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
         <v>124</v>
       </c>
       <c r="AJ26">
         <v>11563</v>
       </c>
+      <c r="AK26">
+        <v>5</v>
+      </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>125</v>
       </c>
       <c r="E27" t="s">
         <v>126</v>
       </c>
       <c r="F27" t="s">
         <v>127</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>128</v>
       </c>
       <c r="AE27">
         <v>1</v>
@@ -3083,51 +3086,51 @@
       <c r="F28" t="s">
         <v>131</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>132</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
         <v>124</v>
       </c>
       <c r="AJ28">
         <v>12389</v>
       </c>
       <c r="AK28">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>133</v>
       </c>
       <c r="E29" t="s">
         <v>134</v>
       </c>
       <c r="F29" t="s">
         <v>135</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>92</v>
       </c>
       <c r="AE29">
@@ -4489,51 +4492,51 @@
       <c r="F71" t="s">
         <v>279</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I71" t="s">
         <v>208</v>
       </c>
       <c r="J71" t="s">
         <v>280</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AI71" t="s">
         <v>272</v>
       </c>
       <c r="AJ71">
         <v>12366</v>
       </c>
       <c r="AK71">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>281</v>
       </c>
       <c r="E72" t="s">
         <v>33</v>
       </c>
       <c r="F72" t="s">
         <v>282</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I72" t="s">
         <v>208</v>
       </c>
       <c r="J72" t="s">
         <v>232</v>
       </c>
       <c r="AE72">
@@ -5607,51 +5610,51 @@
       <c r="F105" t="s">
         <v>386</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I105" t="s">
         <v>340</v>
       </c>
       <c r="J105" t="s">
         <v>249</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AI105" t="s">
         <v>387</v>
       </c>
       <c r="AJ105">
         <v>12086</v>
       </c>
       <c r="AK105">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>388</v>
       </c>
       <c r="E106" t="s">
         <v>389</v>
       </c>
       <c r="F106" t="s">
         <v>390</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I106" t="s">
         <v>340</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AI106" t="s">
@@ -6955,51 +6958,51 @@
       <c r="E146" t="s">
         <v>502</v>
       </c>
       <c r="F146" t="s">
         <v>503</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I146" t="s">
         <v>416</v>
       </c>
       <c r="AE146">
         <v>1</v>
       </c>
       <c r="AI146" t="s">
         <v>500</v>
       </c>
       <c r="AJ146">
         <v>12348</v>
       </c>
       <c r="AK146">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
         <v>501</v>
       </c>
       <c r="E147" t="s">
         <v>90</v>
       </c>
       <c r="F147" t="s">
         <v>504</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I147" t="s">
         <v>416</v>
       </c>
       <c r="AE147">
         <v>1</v>
       </c>
       <c r="AI147" t="s">