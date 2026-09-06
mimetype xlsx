--- v1 (2026-06-27)
+++ v2 (2026-09-06)
@@ -5930,51 +5930,51 @@
       <c r="F115" t="s">
         <v>413</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I115" t="s">
         <v>340</v>
       </c>
       <c r="J115" t="s">
         <v>311</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AI115" t="s">
         <v>406</v>
       </c>
       <c r="AJ115">
         <v>12543</v>
       </c>
       <c r="AK115">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>414</v>
       </c>
       <c r="E116" t="s">
         <v>338</v>
       </c>
       <c r="F116" t="s">
         <v>415</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I116" t="s">
         <v>416</v>
       </c>
       <c r="J116" t="s">
         <v>48</v>
       </c>
       <c r="AD116" t="s">