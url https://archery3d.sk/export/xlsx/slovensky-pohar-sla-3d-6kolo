--- v1 (2026-08-17)
+++ v2 (2026-09-28)
@@ -2575,51 +2575,51 @@
       <c r="F17" t="s">
         <v>91</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>57</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AI17" t="s">
         <v>88</v>
       </c>
       <c r="AJ17">
         <v>11541</v>
       </c>
       <c r="AK17">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>92</v>
       </c>
       <c r="E18" t="s">
         <v>93</v>
       </c>
       <c r="F18" t="s">
         <v>94</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>95</v>
       </c>
       <c r="AE18">
@@ -6238,51 +6238,51 @@
       <c r="F128" t="s">
         <v>438</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I128" t="s">
         <v>395</v>
       </c>
       <c r="J128" t="s">
         <v>40</v>
       </c>
       <c r="AE128">
         <v>1</v>
       </c>
       <c r="AI128" t="s">
         <v>430</v>
       </c>
       <c r="AJ128">
         <v>10811</v>
       </c>
       <c r="AK128">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>439</v>
       </c>
       <c r="E129" t="s">
         <v>246</v>
       </c>
       <c r="F129" t="s">
         <v>440</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I129" t="s">
         <v>395</v>
       </c>
       <c r="J129" t="s">
         <v>125</v>
       </c>
       <c r="AE129">
@@ -6721,51 +6721,51 @@
       <c r="F143" t="s">
         <v>477</v>
       </c>
       <c r="G143" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I143" t="s">
         <v>395</v>
       </c>
       <c r="J143" t="s">
         <v>57</v>
       </c>
       <c r="AE143">
         <v>1</v>
       </c>
       <c r="AI143" t="s">
         <v>461</v>
       </c>
       <c r="AJ143">
         <v>11415</v>
       </c>
       <c r="AK143">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="D144" t="s">
         <v>478</v>
       </c>
       <c r="E144" t="s">
         <v>479</v>
       </c>
       <c r="F144" t="s">
         <v>480</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I144" t="s">
         <v>395</v>
       </c>
       <c r="J144" t="s">
         <v>481</v>
       </c>
       <c r="AE144">