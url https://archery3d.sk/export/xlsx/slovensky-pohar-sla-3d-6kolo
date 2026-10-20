--- v2 (2026-09-28)
+++ v3 (2026-10-20)
@@ -2965,51 +2965,51 @@
       <c r="F29" t="s">
         <v>128</v>
       </c>
       <c r="G29" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>40</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>114</v>
       </c>
       <c r="AJ29">
         <v>11128</v>
       </c>
       <c r="AK29">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>129</v>
       </c>
       <c r="E30" t="s">
         <v>130</v>
       </c>
       <c r="F30" t="s">
         <v>131</v>
       </c>
       <c r="G30" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>132</v>
       </c>
       <c r="AE30">
@@ -3757,51 +3757,51 @@
       <c r="F53" t="s">
         <v>227</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I53" t="s">
         <v>186</v>
       </c>
       <c r="J53" t="s">
         <v>228</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AI53" t="s">
         <v>224</v>
       </c>
       <c r="AJ53">
         <v>11850</v>
       </c>
       <c r="AK53">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>229</v>
       </c>
       <c r="E54" t="s">
         <v>230</v>
       </c>
       <c r="F54" t="s">
         <v>231</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I54" t="s">
         <v>186</v>
       </c>
       <c r="J54" t="s">
         <v>214</v>
       </c>
       <c r="AE54">
@@ -4025,51 +4025,51 @@
       <c r="F61" t="s">
         <v>247</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I61" t="s">
         <v>186</v>
       </c>
       <c r="J61" t="s">
         <v>248</v>
       </c>
       <c r="AE61">
         <v>2</v>
       </c>
       <c r="AI61" t="s">
         <v>224</v>
       </c>
       <c r="AJ61">
         <v>11904</v>
       </c>
       <c r="AK61">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>249</v>
       </c>
       <c r="E62" t="s">
         <v>221</v>
       </c>
       <c r="F62" t="s">
         <v>250</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I62" t="s">
         <v>186</v>
       </c>
       <c r="J62" t="s">
         <v>75</v>
       </c>
       <c r="AE62">