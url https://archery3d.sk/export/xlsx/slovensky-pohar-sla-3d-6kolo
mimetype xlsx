--- v0 (2026-05-04)
+++ v1 (2026-08-17)
@@ -2930,84 +2930,87 @@
       <c r="F28" t="s">
         <v>124</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>125</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
         <v>114</v>
       </c>
       <c r="AJ28">
         <v>11871</v>
       </c>
       <c r="AK28">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>126</v>
       </c>
       <c r="E29" t="s">
         <v>127</v>
       </c>
       <c r="F29" t="s">
         <v>128</v>
       </c>
       <c r="G29" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>40</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>114</v>
       </c>
       <c r="AJ29">
         <v>11128</v>
       </c>
+      <c r="AK29">
+        <v>5</v>
+      </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>129</v>
       </c>
       <c r="E30" t="s">
         <v>130</v>
       </c>
       <c r="F30" t="s">
         <v>131</v>
       </c>
       <c r="G30" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>132</v>
       </c>
       <c r="AE30">
         <v>1</v>
@@ -3753,50 +3756,53 @@
       </c>
       <c r="F53" t="s">
         <v>227</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I53" t="s">
         <v>186</v>
       </c>
       <c r="J53" t="s">
         <v>228</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AI53" t="s">
         <v>224</v>
       </c>
       <c r="AJ53">
         <v>11850</v>
       </c>
+      <c r="AK53">
+        <v>4</v>
+      </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>229</v>
       </c>
       <c r="E54" t="s">
         <v>230</v>
       </c>
       <c r="F54" t="s">
         <v>231</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I54" t="s">
         <v>186</v>
       </c>
       <c r="J54" t="s">
         <v>214</v>
       </c>
       <c r="AE54">
         <v>1</v>
@@ -4019,51 +4025,51 @@
       <c r="F61" t="s">
         <v>247</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I61" t="s">
         <v>186</v>
       </c>
       <c r="J61" t="s">
         <v>248</v>
       </c>
       <c r="AE61">
         <v>2</v>
       </c>
       <c r="AI61" t="s">
         <v>224</v>
       </c>
       <c r="AJ61">
         <v>11904</v>
       </c>
       <c r="AK61">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>249</v>
       </c>
       <c r="E62" t="s">
         <v>221</v>
       </c>
       <c r="F62" t="s">
         <v>250</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I62" t="s">
         <v>186</v>
       </c>
       <c r="J62" t="s">
         <v>75</v>
       </c>
       <c r="AE62">
@@ -4249,51 +4255,51 @@
       <c r="E68" t="s">
         <v>266</v>
       </c>
       <c r="F68" t="s">
         <v>267</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I68" t="s">
         <v>186</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AI68" t="s">
         <v>262</v>
       </c>
       <c r="AJ68">
         <v>11609</v>
       </c>
       <c r="AK68">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>268</v>
       </c>
       <c r="E69" t="s">
         <v>269</v>
       </c>
       <c r="F69" t="s">
         <v>270</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I69" t="s">
         <v>186</v>
       </c>
       <c r="J69" t="s">
         <v>271</v>
       </c>
       <c r="AE69">
@@ -4792,50 +4798,53 @@
       </c>
       <c r="F85" t="s">
         <v>326</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I85" t="s">
         <v>282</v>
       </c>
       <c r="J85" t="s">
         <v>287</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AI85" t="s">
         <v>315</v>
       </c>
       <c r="AJ85">
         <v>11771</v>
       </c>
+      <c r="AK85">
+        <v>5</v>
+      </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>203</v>
       </c>
       <c r="E86" t="s">
         <v>327</v>
       </c>
       <c r="F86" t="s">
         <v>328</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I86" t="s">
         <v>329</v>
       </c>
       <c r="J86" t="s">
         <v>206</v>
       </c>
       <c r="AD86" t="s">
         <v>330</v>
@@ -5128,51 +5137,51 @@
       <c r="F95" t="s">
         <v>355</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I95" t="s">
         <v>329</v>
       </c>
       <c r="J95" t="s">
         <v>356</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AI95" t="s">
         <v>351</v>
       </c>
       <c r="AJ95">
         <v>11831</v>
       </c>
       <c r="AK95">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>357</v>
       </c>
       <c r="E96" t="s">
         <v>174</v>
       </c>
       <c r="F96" t="s">
         <v>358</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I96" t="s">
         <v>329</v>
       </c>
       <c r="J96" t="s">
         <v>287</v>
       </c>
       <c r="AE96">
@@ -5227,51 +5236,51 @@
       <c r="F98" t="s">
         <v>361</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I98" t="s">
         <v>329</v>
       </c>
       <c r="J98" t="s">
         <v>287</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AI98" t="s">
         <v>351</v>
       </c>
       <c r="AJ98">
         <v>11381</v>
       </c>
       <c r="AK98">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>362</v>
       </c>
       <c r="E99" t="s">
         <v>90</v>
       </c>
       <c r="F99" t="s">
         <v>363</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I99" t="s">
         <v>329</v>
       </c>
       <c r="J99" t="s">
         <v>147</v>
       </c>
       <c r="AE99">
@@ -5297,51 +5306,51 @@
       <c r="F100" t="s">
         <v>366</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I100" t="s">
         <v>329</v>
       </c>
       <c r="J100" t="s">
         <v>356</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AI100" t="s">
         <v>351</v>
       </c>
       <c r="AJ100">
         <v>10626</v>
       </c>
       <c r="AK100">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>367</v>
       </c>
       <c r="E101" t="s">
         <v>107</v>
       </c>
       <c r="F101" t="s">
         <v>368</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I101" t="s">
         <v>329</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AI101" t="s">
@@ -5489,51 +5498,51 @@
       <c r="F106" t="s">
         <v>380</v>
       </c>
       <c r="G106" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I106" t="s">
         <v>329</v>
       </c>
       <c r="J106" t="s">
         <v>259</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AI106" t="s">
         <v>373</v>
       </c>
       <c r="AJ106">
         <v>11486</v>
       </c>
       <c r="AK106">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>381</v>
       </c>
       <c r="E107" t="s">
         <v>382</v>
       </c>
       <c r="F107" t="s">
         <v>383</v>
       </c>
       <c r="G107" s="4" t="s">
         <v>82</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I107" t="s">
         <v>329</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AI107" t="s">
@@ -5614,51 +5623,51 @@
       <c r="F110" t="s">
         <v>390</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I110" t="s">
         <v>329</v>
       </c>
       <c r="J110" t="s">
         <v>303</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AI110" t="s">
         <v>386</v>
       </c>
       <c r="AJ110">
         <v>11929</v>
       </c>
       <c r="AK110">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>391</v>
       </c>
       <c r="E111" t="s">
         <v>294</v>
       </c>
       <c r="F111" t="s">
         <v>392</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I111" t="s">
         <v>329</v>
       </c>
       <c r="J111" t="s">
         <v>287</v>
       </c>
       <c r="AE111">
@@ -6389,51 +6398,51 @@
       <c r="F133" t="s">
         <v>448</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I133" t="s">
         <v>395</v>
       </c>
       <c r="J133" t="s">
         <v>118</v>
       </c>
       <c r="AE133">
         <v>2</v>
       </c>
       <c r="AI133" t="s">
         <v>430</v>
       </c>
       <c r="AJ133">
         <v>10887</v>
       </c>
       <c r="AK133">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>449</v>
       </c>
       <c r="E134" t="s">
         <v>90</v>
       </c>
       <c r="F134" t="s">
         <v>450</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I134" t="s">
         <v>395</v>
       </c>
       <c r="AE134">
         <v>2</v>
       </c>
       <c r="AI134" t="s">