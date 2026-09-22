--- v0 (2026-04-30)
+++ v1 (2026-09-22)
@@ -2591,51 +2591,51 @@
       <c r="E19" t="s">
         <v>99</v>
       </c>
       <c r="F19" t="s">
         <v>100</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
         <v>94</v>
       </c>
       <c r="AJ19">
         <v>12618</v>
       </c>
       <c r="AK19">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>101</v>
       </c>
       <c r="E20" t="s">
         <v>102</v>
       </c>
       <c r="F20" t="s">
         <v>103</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
@@ -2949,84 +2949,87 @@
       <c r="F30" t="s">
         <v>135</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>70</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>136</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
         <v>125</v>
       </c>
       <c r="AJ30">
         <v>11193</v>
       </c>
       <c r="AK30">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>137</v>
       </c>
       <c r="E31" t="s">
         <v>138</v>
       </c>
       <c r="F31" t="s">
         <v>139</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>70</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>35</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AI31" t="s">
         <v>125</v>
       </c>
       <c r="AJ31">
         <v>11003</v>
       </c>
+      <c r="AK31">
+        <v>5</v>
+      </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>140</v>
       </c>
       <c r="E32" t="s">
         <v>141</v>
       </c>
       <c r="F32" t="s">
         <v>142</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>143</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>129</v>
       </c>
       <c r="AE32">
         <v>1</v>
@@ -3141,51 +3144,51 @@
       <c r="F36" t="s">
         <v>159</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I36" t="s">
         <v>155</v>
       </c>
       <c r="J36" t="s">
         <v>160</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
         <v>156</v>
       </c>
       <c r="AJ36">
         <v>7010</v>
       </c>
       <c r="AK36">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>161</v>
       </c>
       <c r="E37" t="s">
         <v>162</v>
       </c>
       <c r="F37" t="s">
         <v>163</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I37" t="s">
         <v>155</v>
       </c>
       <c r="J37" t="s">
         <v>160</v>
       </c>
       <c r="AE37">
@@ -3857,51 +3860,51 @@
       <c r="F58" t="s">
         <v>237</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>143</v>
       </c>
       <c r="I58" t="s">
         <v>189</v>
       </c>
       <c r="J58" t="s">
         <v>238</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AI58" t="s">
         <v>239</v>
       </c>
       <c r="AJ58">
         <v>10577</v>
       </c>
       <c r="AK58">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>240</v>
       </c>
       <c r="E59" t="s">
         <v>184</v>
       </c>
       <c r="F59" t="s">
         <v>241</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>143</v>
       </c>
       <c r="I59" t="s">
         <v>189</v>
       </c>
       <c r="J59" t="s">
         <v>234</v>
       </c>
       <c r="AE59">
@@ -4505,53 +4508,50 @@
       </c>
       <c r="F78" t="s">
         <v>303</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>70</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I78" t="s">
         <v>265</v>
       </c>
       <c r="J78" t="s">
         <v>116</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AI78" t="s">
         <v>298</v>
       </c>
       <c r="AJ78">
         <v>10061</v>
       </c>
-      <c r="AK78">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>304</v>
       </c>
       <c r="E79" t="s">
         <v>305</v>
       </c>
       <c r="F79" t="s">
         <v>306</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>70</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I79" t="s">
         <v>265</v>
       </c>
       <c r="J79" t="s">
         <v>124</v>
       </c>
       <c r="AE79">
         <v>1</v>
@@ -4940,51 +4940,51 @@
       <c r="F91" t="s">
         <v>346</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I91" t="s">
         <v>309</v>
       </c>
       <c r="J91" t="s">
         <v>310</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AI91" t="s">
         <v>335</v>
       </c>
       <c r="AJ91">
         <v>11376</v>
       </c>
       <c r="AK91">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>347</v>
       </c>
       <c r="E92" t="s">
         <v>105</v>
       </c>
       <c r="F92" t="s">
         <v>348</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I92" t="s">
         <v>309</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AI92" t="s">
@@ -5100,51 +5100,51 @@
       <c r="F96" t="s">
         <v>359</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>70</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I96" t="s">
         <v>309</v>
       </c>
       <c r="J96" t="s">
         <v>234</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AI96" t="s">
         <v>354</v>
       </c>
       <c r="AJ96">
         <v>11169</v>
       </c>
       <c r="AK96">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>330</v>
       </c>
       <c r="E97" t="s">
         <v>360</v>
       </c>
       <c r="F97" t="s">
         <v>361</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>70</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I97" t="s">
         <v>309</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AI97" t="s">
@@ -5199,51 +5199,51 @@
       <c r="F99" t="s">
         <v>366</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>143</v>
       </c>
       <c r="I99" t="s">
         <v>309</v>
       </c>
       <c r="J99" t="s">
         <v>289</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AI99" t="s">
         <v>364</v>
       </c>
       <c r="AJ99">
         <v>11408</v>
       </c>
       <c r="AK99">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>367</v>
       </c>
       <c r="E100" t="s">
         <v>149</v>
       </c>
       <c r="F100" t="s">
         <v>368</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>143</v>
       </c>
       <c r="I100" t="s">
         <v>309</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AI100" t="s">
@@ -6203,51 +6203,51 @@
       <c r="E130" t="s">
         <v>444</v>
       </c>
       <c r="F130" t="s">
         <v>451</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>70</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I130" t="s">
         <v>375</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AI130" t="s">
         <v>440</v>
       </c>
       <c r="AJ130">
         <v>11392</v>
       </c>
       <c r="AK130">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
         <v>452</v>
       </c>
       <c r="E131" t="s">
         <v>453</v>
       </c>
       <c r="F131" t="s">
         <v>454</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>70</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I131" t="s">
         <v>375</v>
       </c>
       <c r="J131" t="s">
         <v>151</v>
       </c>
       <c r="AE131">