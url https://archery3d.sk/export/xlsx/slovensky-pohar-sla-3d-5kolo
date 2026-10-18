--- v1 (2026-09-22)
+++ v2 (2026-10-18)
@@ -2984,51 +2984,51 @@
       <c r="F31" t="s">
         <v>139</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>70</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>35</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AI31" t="s">
         <v>125</v>
       </c>
       <c r="AJ31">
         <v>11003</v>
       </c>
       <c r="AK31">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>140</v>
       </c>
       <c r="E32" t="s">
         <v>141</v>
       </c>
       <c r="F32" t="s">
         <v>142</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>143</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>129</v>
       </c>
       <c r="AE32">