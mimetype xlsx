--- v0 (2026-05-04)
+++ v1 (2026-05-30)
@@ -2159,51 +2159,51 @@
       <c r="E19" t="s">
         <v>90</v>
       </c>
       <c r="F19" t="s">
         <v>91</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
         <v>92</v>
       </c>
       <c r="AJ19">
         <v>12624</v>
       </c>
       <c r="AK19">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>93</v>
       </c>
       <c r="E20" t="s">
         <v>94</v>
       </c>
       <c r="F20" t="s">
         <v>95</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>65</v>
       </c>
       <c r="AE20">
@@ -2700,51 +2700,51 @@
       <c r="F36" t="s">
         <v>148</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I36" t="s">
         <v>116</v>
       </c>
       <c r="J36" t="s">
         <v>149</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
         <v>124</v>
       </c>
       <c r="AJ36">
         <v>10455</v>
       </c>
       <c r="AK36">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>150</v>
       </c>
       <c r="E37" t="s">
         <v>151</v>
       </c>
       <c r="F37" t="s">
         <v>152</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I37" t="s">
         <v>116</v>
       </c>
       <c r="J37" t="s">
         <v>84</v>
       </c>
       <c r="AE37">
@@ -3742,51 +3742,51 @@
       <c r="F68" t="s">
         <v>253</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I68" t="s">
         <v>221</v>
       </c>
       <c r="J68" t="s">
         <v>222</v>
       </c>
       <c r="AE68">
         <v>2</v>
       </c>
       <c r="AI68" t="s">
         <v>244</v>
       </c>
       <c r="AJ68">
         <v>10232</v>
       </c>
       <c r="AK68">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>254</v>
       </c>
       <c r="E69" t="s">
         <v>255</v>
       </c>
       <c r="F69" t="s">
         <v>256</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I69" t="s">
         <v>221</v>
       </c>
       <c r="J69" t="s">
         <v>128</v>
       </c>
       <c r="AE69">