--- v1 (2026-05-30)
+++ v2 (2026-08-18)
@@ -2469,50 +2469,53 @@
       </c>
       <c r="F29" t="s">
         <v>127</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I29" t="s">
         <v>116</v>
       </c>
       <c r="J29" t="s">
         <v>128</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>124</v>
       </c>
       <c r="AJ29">
         <v>10110</v>
       </c>
+      <c r="AK29">
+        <v>4</v>
+      </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>129</v>
       </c>
       <c r="E30" t="s">
         <v>130</v>
       </c>
       <c r="F30" t="s">
         <v>131</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I30" t="s">
         <v>116</v>
       </c>
       <c r="J30" t="s">
         <v>132</v>
       </c>
       <c r="AE30">
         <v>1</v>
@@ -3672,86 +3675,86 @@
       <c r="F66" t="s">
         <v>249</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I66" t="s">
         <v>221</v>
       </c>
       <c r="J66" t="s">
         <v>88</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AI66" t="s">
         <v>244</v>
       </c>
       <c r="AJ66">
         <v>10466</v>
       </c>
       <c r="AK66">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>250</v>
       </c>
       <c r="E67" t="s">
         <v>111</v>
       </c>
       <c r="F67" t="s">
         <v>251</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I67" t="s">
         <v>221</v>
       </c>
       <c r="J67" t="s">
         <v>88</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AI67" t="s">
         <v>244</v>
       </c>
       <c r="AJ67">
         <v>10467</v>
       </c>
       <c r="AK67">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>252</v>
       </c>
       <c r="E68" t="s">
         <v>33</v>
       </c>
       <c r="F68" t="s">
         <v>253</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I68" t="s">
         <v>221</v>
       </c>
       <c r="J68" t="s">
         <v>222</v>
       </c>
       <c r="AE68">
@@ -3777,51 +3780,51 @@
       <c r="F69" t="s">
         <v>256</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I69" t="s">
         <v>221</v>
       </c>
       <c r="J69" t="s">
         <v>128</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>257</v>
       </c>
       <c r="AJ69">
         <v>10111</v>
       </c>
       <c r="AK69">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>258</v>
       </c>
       <c r="E70" t="s">
         <v>174</v>
       </c>
       <c r="F70" t="s">
         <v>259</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I70" t="s">
         <v>221</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AI70" t="s">
@@ -3870,51 +3873,51 @@
       <c r="E72" t="s">
         <v>33</v>
       </c>
       <c r="F72" t="s">
         <v>263</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I72" t="s">
         <v>221</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AI72" t="s">
         <v>264</v>
       </c>
       <c r="AJ72">
         <v>12628</v>
       </c>
       <c r="AK72">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>265</v>
       </c>
       <c r="E73" t="s">
         <v>177</v>
       </c>
       <c r="F73" t="s">
         <v>266</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I73" t="s">
         <v>267</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AI73" t="s">