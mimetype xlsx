--- v2 (2026-08-18)
+++ v3 (2026-11-07)
@@ -2505,51 +2505,51 @@
       <c r="F30" t="s">
         <v>131</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I30" t="s">
         <v>116</v>
       </c>
       <c r="J30" t="s">
         <v>132</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
         <v>124</v>
       </c>
       <c r="AJ30">
         <v>10377</v>
       </c>
       <c r="AK30">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>133</v>
       </c>
       <c r="E31" t="s">
         <v>134</v>
       </c>
       <c r="F31" t="s">
         <v>135</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I31" t="s">
         <v>116</v>
       </c>
       <c r="J31" t="s">
         <v>74</v>
       </c>
       <c r="AD31" t="s">
@@ -2604,51 +2604,51 @@
       <c r="E33" t="s">
         <v>33</v>
       </c>
       <c r="F33" t="s">
         <v>141</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I33" t="s">
         <v>116</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
         <v>124</v>
       </c>
       <c r="AJ33">
         <v>10402</v>
       </c>
       <c r="AK33">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>142</v>
       </c>
       <c r="E34" t="s">
         <v>79</v>
       </c>
       <c r="F34" t="s">
         <v>143</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I34" t="s">
         <v>116</v>
       </c>
       <c r="J34" t="s">
         <v>132</v>
       </c>
       <c r="AE34">
@@ -3873,51 +3873,51 @@
       <c r="E72" t="s">
         <v>33</v>
       </c>
       <c r="F72" t="s">
         <v>263</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I72" t="s">
         <v>221</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AI72" t="s">
         <v>264</v>
       </c>
       <c r="AJ72">
         <v>12628</v>
       </c>
       <c r="AK72">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>265</v>
       </c>
       <c r="E73" t="s">
         <v>177</v>
       </c>
       <c r="F73" t="s">
         <v>266</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I73" t="s">
         <v>267</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AI73" t="s">