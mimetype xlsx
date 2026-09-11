--- v0 (2026-05-04)
+++ v1 (2026-09-11)
@@ -3525,84 +3525,87 @@
       <c r="F33" t="s">
         <v>144</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>103</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>122</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
         <v>141</v>
       </c>
       <c r="AJ33">
         <v>9605</v>
       </c>
       <c r="AK33">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>145</v>
       </c>
       <c r="E34" t="s">
         <v>76</v>
       </c>
       <c r="F34" t="s">
         <v>146</v>
       </c>
       <c r="G34" s="4" t="s">
         <v>103</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>75</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AI34" t="s">
         <v>141</v>
       </c>
       <c r="AJ34">
         <v>9370</v>
       </c>
+      <c r="AK34">
+        <v>5</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>147</v>
       </c>
       <c r="E35" t="s">
         <v>148</v>
       </c>
       <c r="F35" t="s">
         <v>149</v>
       </c>
       <c r="G35" s="4" t="s">
         <v>103</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>150</v>
       </c>
       <c r="AE35">
         <v>1</v>
@@ -4627,50 +4630,53 @@
       </c>
       <c r="E67" t="s">
         <v>128</v>
       </c>
       <c r="F67" t="s">
         <v>262</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I67" t="s">
         <v>221</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AI67" t="s">
         <v>263</v>
       </c>
       <c r="AJ67">
         <v>9235</v>
       </c>
+      <c r="AK67">
+        <v>5</v>
+      </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>151</v>
       </c>
       <c r="E68" t="s">
         <v>264</v>
       </c>
       <c r="F68" t="s">
         <v>265</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I68" t="s">
         <v>221</v>
       </c>
       <c r="J68" t="s">
         <v>122</v>
       </c>
       <c r="AE68">
         <v>1</v>
@@ -4944,53 +4950,50 @@
       </c>
       <c r="F77" t="s">
         <v>288</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I77" t="s">
         <v>221</v>
       </c>
       <c r="J77" t="s">
         <v>237</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AI77" t="s">
         <v>263</v>
       </c>
       <c r="AJ77">
         <v>9625</v>
       </c>
-      <c r="AK77">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>289</v>
       </c>
       <c r="E78" t="s">
         <v>128</v>
       </c>
       <c r="F78" t="s">
         <v>290</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I78" t="s">
         <v>221</v>
       </c>
       <c r="J78" t="s">
         <v>237</v>
       </c>
       <c r="AE78">
         <v>1</v>
@@ -5315,51 +5318,51 @@
       <c r="F88" t="s">
         <v>316</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>153</v>
       </c>
       <c r="I88" t="s">
         <v>221</v>
       </c>
       <c r="J88" t="s">
         <v>317</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">
         <v>313</v>
       </c>
       <c r="AJ88">
         <v>9077</v>
       </c>
       <c r="AK88">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>318</v>
       </c>
       <c r="E89" t="s">
         <v>37</v>
       </c>
       <c r="F89" t="s">
         <v>319</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="6" t="s">
         <v>153</v>
       </c>
       <c r="I89" t="s">
         <v>221</v>
       </c>
       <c r="J89" t="s">
         <v>246</v>
       </c>
       <c r="AE89">
@@ -6219,50 +6222,53 @@
       </c>
       <c r="F116" t="s">
         <v>412</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>153</v>
       </c>
       <c r="I116" t="s">
         <v>347</v>
       </c>
       <c r="J116" t="s">
         <v>353</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AI116" t="s">
         <v>404</v>
       </c>
       <c r="AJ116">
         <v>9427</v>
       </c>
+      <c r="AK116">
+        <v>5</v>
+      </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>413</v>
       </c>
       <c r="E117" t="s">
         <v>24</v>
       </c>
       <c r="F117" t="s">
         <v>414</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>153</v>
       </c>
       <c r="I117" t="s">
         <v>347</v>
       </c>
       <c r="J117" t="s">
         <v>415</v>
       </c>
       <c r="AE117">
         <v>2</v>
@@ -6619,86 +6625,86 @@
       <c r="F128" t="s">
         <v>454</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I128" t="s">
         <v>424</v>
       </c>
       <c r="J128" t="s">
         <v>353</v>
       </c>
       <c r="AE128">
         <v>1</v>
       </c>
       <c r="AI128" t="s">
         <v>452</v>
       </c>
       <c r="AJ128">
         <v>9630</v>
       </c>
       <c r="AK128">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>455</v>
       </c>
       <c r="E129" t="s">
         <v>24</v>
       </c>
       <c r="F129" t="s">
         <v>456</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I129" t="s">
         <v>424</v>
       </c>
       <c r="J129" t="s">
         <v>457</v>
       </c>
       <c r="AE129">
         <v>1</v>
       </c>
       <c r="AI129" t="s">
         <v>452</v>
       </c>
       <c r="AJ129">
         <v>9645</v>
       </c>
       <c r="AK129">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>458</v>
       </c>
       <c r="E130" t="s">
         <v>24</v>
       </c>
       <c r="F130" t="s">
         <v>459</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I130" t="s">
         <v>424</v>
       </c>
       <c r="J130" t="s">
         <v>254</v>
       </c>
       <c r="AE130">
@@ -6817,51 +6823,51 @@
       <c r="F134" t="s">
         <v>468</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I134" t="s">
         <v>424</v>
       </c>
       <c r="J134" t="s">
         <v>457</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AI134" t="s">
         <v>452</v>
       </c>
       <c r="AJ134">
         <v>9674</v>
       </c>
       <c r="AK134">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>469</v>
       </c>
       <c r="E135" t="s">
         <v>124</v>
       </c>
       <c r="F135" t="s">
         <v>470</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I135" t="s">
         <v>424</v>
       </c>
       <c r="J135" t="s">
         <v>471</v>
       </c>
       <c r="AE135">
@@ -7044,51 +7050,51 @@
       <c r="F141" t="s">
         <v>487</v>
       </c>
       <c r="G141" s="4" t="s">
         <v>103</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I141" t="s">
         <v>424</v>
       </c>
       <c r="J141" t="s">
         <v>307</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AI141" t="s">
         <v>474</v>
       </c>
       <c r="AJ141">
         <v>9457</v>
       </c>
       <c r="AK141">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>488</v>
       </c>
       <c r="E142" t="s">
         <v>331</v>
       </c>
       <c r="F142" t="s">
         <v>489</v>
       </c>
       <c r="G142" s="4" t="s">
         <v>103</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I142" t="s">
         <v>424</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AI142" t="s">
@@ -7143,51 +7149,51 @@
       <c r="F144" t="s">
         <v>494</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="6" t="s">
         <v>153</v>
       </c>
       <c r="I144" t="s">
         <v>424</v>
       </c>
       <c r="J144" t="s">
         <v>117</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AI144" t="s">
         <v>492</v>
       </c>
       <c r="AJ144">
         <v>9546</v>
       </c>
       <c r="AK144">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>56</v>
       </c>
       <c r="E145" t="s">
         <v>495</v>
       </c>
       <c r="F145" t="s">
         <v>496</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I145" t="s">
         <v>497</v>
       </c>
       <c r="J145" t="s">
         <v>89</v>
       </c>
       <c r="AD145" t="s">
@@ -7682,51 +7688,51 @@
       <c r="F160" t="s">
         <v>542</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I160" t="s">
         <v>497</v>
       </c>
       <c r="J160" t="s">
         <v>150</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AI160" t="s">
         <v>543</v>
       </c>
       <c r="AJ160">
         <v>9259</v>
       </c>
       <c r="AK160">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>544</v>
       </c>
       <c r="E161" t="s">
         <v>545</v>
       </c>
       <c r="F161" t="s">
         <v>546</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I161" t="s">
         <v>497</v>
       </c>
       <c r="J161" t="s">
         <v>457</v>
       </c>
       <c r="AE161">