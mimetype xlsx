--- v1 (2026-09-11)
+++ v2 (2026-10-02)
@@ -3560,51 +3560,51 @@
       <c r="F34" t="s">
         <v>146</v>
       </c>
       <c r="G34" s="4" t="s">
         <v>103</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>75</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AI34" t="s">
         <v>141</v>
       </c>
       <c r="AJ34">
         <v>9370</v>
       </c>
       <c r="AK34">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>147</v>
       </c>
       <c r="E35" t="s">
         <v>148</v>
       </c>
       <c r="F35" t="s">
         <v>149</v>
       </c>
       <c r="G35" s="4" t="s">
         <v>103</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>150</v>
       </c>
       <c r="AE35">
@@ -3787,51 +3787,51 @@
       <c r="F41" t="s">
         <v>172</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I41" t="s">
         <v>167</v>
       </c>
       <c r="J41" t="s">
         <v>168</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AI41" t="s">
         <v>173</v>
       </c>
       <c r="AJ41">
         <v>7008</v>
       </c>
       <c r="AK41">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>174</v>
       </c>
       <c r="E42" t="s">
         <v>175</v>
       </c>
       <c r="F42" t="s">
         <v>176</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I42" t="s">
         <v>167</v>
       </c>
       <c r="J42" t="s">
         <v>168</v>
       </c>
       <c r="AE42">
@@ -4631,51 +4631,51 @@
       <c r="E67" t="s">
         <v>128</v>
       </c>
       <c r="F67" t="s">
         <v>262</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I67" t="s">
         <v>221</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AI67" t="s">
         <v>263</v>
       </c>
       <c r="AJ67">
         <v>9235</v>
       </c>
       <c r="AK67">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>151</v>
       </c>
       <c r="E68" t="s">
         <v>264</v>
       </c>
       <c r="F68" t="s">
         <v>265</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I68" t="s">
         <v>221</v>
       </c>
       <c r="J68" t="s">
         <v>122</v>
       </c>
       <c r="AE68">
@@ -8075,51 +8075,51 @@
       <c r="F172" t="s">
         <v>568</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I172" t="s">
         <v>497</v>
       </c>
       <c r="J172" t="s">
         <v>126</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AI172" t="s">
         <v>543</v>
       </c>
       <c r="AJ172">
         <v>9423</v>
       </c>
       <c r="AK172">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
         <v>569</v>
       </c>
       <c r="E173" t="s">
         <v>124</v>
       </c>
       <c r="F173" t="s">
         <v>570</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I173" t="s">
         <v>497</v>
       </c>
       <c r="AE173">
         <v>2</v>
       </c>
       <c r="AI173" t="s">