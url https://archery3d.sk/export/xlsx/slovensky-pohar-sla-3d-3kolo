--- v2 (2026-10-02)
+++ v3 (2026-10-23)
@@ -3259,50 +3259,53 @@
       </c>
       <c r="F25" t="s">
         <v>119</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>59</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
         <v>109</v>
       </c>
       <c r="AJ25">
         <v>9572</v>
       </c>
+      <c r="AK25">
+        <v>5</v>
+      </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>120</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" t="s">
         <v>121</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>122</v>
       </c>
       <c r="AE26">
         <v>1</v>
@@ -7149,51 +7152,51 @@
       <c r="F144" t="s">
         <v>494</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="6" t="s">
         <v>153</v>
       </c>
       <c r="I144" t="s">
         <v>424</v>
       </c>
       <c r="J144" t="s">
         <v>117</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AI144" t="s">
         <v>492</v>
       </c>
       <c r="AJ144">
         <v>9546</v>
       </c>
       <c r="AK144">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>56</v>
       </c>
       <c r="E145" t="s">
         <v>495</v>
       </c>
       <c r="F145" t="s">
         <v>496</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I145" t="s">
         <v>497</v>
       </c>
       <c r="J145" t="s">
         <v>89</v>
       </c>
       <c r="AD145" t="s">