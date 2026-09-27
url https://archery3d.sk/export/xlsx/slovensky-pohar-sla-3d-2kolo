--- v1 (2026-08-17)
+++ v2 (2026-09-27)
@@ -2696,51 +2696,51 @@
       <c r="F16" t="s">
         <v>80</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>40</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AI16" t="s">
         <v>62</v>
       </c>
       <c r="AJ16">
         <v>8622</v>
       </c>
       <c r="AK16">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>81</v>
       </c>
       <c r="E17" t="s">
         <v>82</v>
       </c>
       <c r="F17" t="s">
         <v>83</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>84</v>
       </c>
       <c r="AE17">
@@ -3226,51 +3226,51 @@
       <c r="F32" t="s">
         <v>134</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I32" t="s">
         <v>135</v>
       </c>
       <c r="J32" t="s">
         <v>136</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AI32" t="s">
         <v>137</v>
       </c>
       <c r="AJ32">
         <v>7006</v>
       </c>
       <c r="AK32">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>138</v>
       </c>
       <c r="E33" t="s">
         <v>139</v>
       </c>
       <c r="F33" t="s">
         <v>140</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I33" t="s">
         <v>135</v>
       </c>
       <c r="J33" t="s">
         <v>136</v>
       </c>
       <c r="AE33">
@@ -6882,51 +6882,51 @@
       <c r="F144" t="s">
         <v>474</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I144" t="s">
         <v>408</v>
       </c>
       <c r="J144" t="s">
         <v>61</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AI144" t="s">
         <v>466</v>
       </c>
       <c r="AJ144">
         <v>8547</v>
       </c>
       <c r="AK144">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>475</v>
       </c>
       <c r="E145" t="s">
         <v>79</v>
       </c>
       <c r="F145" t="s">
         <v>476</v>
       </c>
       <c r="G145" t="s">
         <v>477</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I145" t="s">
         <v>408</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AI145" t="s">
@@ -7528,51 +7528,51 @@
       <c r="F164" t="s">
         <v>528</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>99</v>
       </c>
       <c r="H164" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I164" t="s">
         <v>408</v>
       </c>
       <c r="J164" t="s">
         <v>40</v>
       </c>
       <c r="AE164">
         <v>1</v>
       </c>
       <c r="AI164" t="s">
         <v>499</v>
       </c>
       <c r="AJ164">
         <v>8631</v>
       </c>
       <c r="AK164">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
         <v>529</v>
       </c>
       <c r="E165" t="s">
         <v>530</v>
       </c>
       <c r="F165" t="s">
         <v>531</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>99</v>
       </c>
       <c r="H165" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I165" t="s">
         <v>408</v>
       </c>
       <c r="J165" t="s">
         <v>373</v>
       </c>
       <c r="AE165">