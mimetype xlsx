--- v2 (2026-09-27)
+++ v3 (2026-10-19)
@@ -2894,51 +2894,51 @@
       <c r="F22" t="s">
         <v>104</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>99</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>35</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>101</v>
       </c>
       <c r="AJ22">
         <v>8576</v>
       </c>
       <c r="AK22">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>105</v>
       </c>
       <c r="E23" t="s">
         <v>106</v>
       </c>
       <c r="F23" t="s">
         <v>107</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>99</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>77</v>
       </c>
       <c r="AE23">
@@ -4035,51 +4035,51 @@
       <c r="E57" t="s">
         <v>68</v>
       </c>
       <c r="F57" t="s">
         <v>224</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I57" t="s">
         <v>185</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AI57" t="s">
         <v>219</v>
       </c>
       <c r="AJ57">
         <v>8759</v>
       </c>
       <c r="AK57">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>225</v>
       </c>
       <c r="E58" t="s">
         <v>226</v>
       </c>
       <c r="F58" t="s">
         <v>227</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I58" t="s">
         <v>185</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AI58" t="s">