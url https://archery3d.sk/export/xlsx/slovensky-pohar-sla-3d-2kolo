--- v0 (2026-05-04)
+++ v1 (2026-08-17)
@@ -2893,84 +2893,87 @@
       </c>
       <c r="F22" t="s">
         <v>104</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>99</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>35</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>101</v>
       </c>
       <c r="AJ22">
         <v>8576</v>
       </c>
+      <c r="AK22">
+        <v>5</v>
+      </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>105</v>
       </c>
       <c r="E23" t="s">
         <v>106</v>
       </c>
       <c r="F23" t="s">
         <v>107</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>99</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>77</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
         <v>101</v>
       </c>
       <c r="AJ23">
         <v>9104</v>
       </c>
       <c r="AK23">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>108</v>
       </c>
       <c r="E24" t="s">
         <v>109</v>
       </c>
       <c r="F24" t="s">
         <v>110</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>99</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>111</v>
       </c>
       <c r="AE24">
@@ -4031,50 +4034,53 @@
       </c>
       <c r="E57" t="s">
         <v>68</v>
       </c>
       <c r="F57" t="s">
         <v>224</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I57" t="s">
         <v>185</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AI57" t="s">
         <v>219</v>
       </c>
       <c r="AJ57">
         <v>8759</v>
       </c>
+      <c r="AK57">
+        <v>5</v>
+      </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>225</v>
       </c>
       <c r="E58" t="s">
         <v>226</v>
       </c>
       <c r="F58" t="s">
         <v>227</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I58" t="s">
         <v>185</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AI58" t="s">
         <v>219</v>
@@ -4962,85 +4968,85 @@
       </c>
       <c r="F86" t="s">
         <v>304</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>99</v>
       </c>
       <c r="H86" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I86" t="s">
         <v>273</v>
       </c>
       <c r="J86" t="s">
         <v>56</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AI86" t="s">
         <v>299</v>
       </c>
       <c r="AJ86">
         <v>8395</v>
       </c>
-      <c r="AK86">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>305</v>
       </c>
       <c r="E87" t="s">
         <v>130</v>
       </c>
       <c r="F87" t="s">
         <v>306</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I87" t="s">
         <v>273</v>
       </c>
       <c r="J87" t="s">
         <v>256</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AI87" t="s">
         <v>307</v>
       </c>
       <c r="AJ87">
         <v>8974</v>
       </c>
+      <c r="AK87">
+        <v>5</v>
+      </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>308</v>
       </c>
       <c r="E88" t="s">
         <v>309</v>
       </c>
       <c r="F88" t="s">
         <v>310</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I88" t="s">
         <v>273</v>
       </c>
       <c r="J88" t="s">
         <v>50</v>
       </c>
       <c r="AE88">
         <v>1</v>
@@ -5371,51 +5377,51 @@
       <c r="F98" t="s">
         <v>346</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I98" t="s">
         <v>317</v>
       </c>
       <c r="J98" t="s">
         <v>256</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AI98" t="s">
         <v>344</v>
       </c>
       <c r="AJ98">
         <v>9047</v>
       </c>
       <c r="AK98">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>347</v>
       </c>
       <c r="E99" t="s">
         <v>348</v>
       </c>
       <c r="F99" t="s">
         <v>349</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I99" t="s">
         <v>317</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AI99" t="s">
@@ -6014,51 +6020,51 @@
       <c r="F118" t="s">
         <v>395</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>99</v>
       </c>
       <c r="H118" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I118" t="s">
         <v>317</v>
       </c>
       <c r="J118" t="s">
         <v>241</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AI118" t="s">
         <v>377</v>
       </c>
       <c r="AJ118">
         <v>8638</v>
       </c>
       <c r="AK118">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>396</v>
       </c>
       <c r="E119" t="s">
         <v>289</v>
       </c>
       <c r="F119" t="s">
         <v>397</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I119" t="s">
         <v>317</v>
       </c>
       <c r="J119" t="s">
         <v>256</v>
       </c>
       <c r="AE119">
@@ -7164,51 +7170,51 @@
       <c r="F153" t="s">
         <v>496</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I153" t="s">
         <v>408</v>
       </c>
       <c r="J153" t="s">
         <v>111</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AI153" t="s">
         <v>466</v>
       </c>
       <c r="AJ153">
         <v>8952</v>
       </c>
       <c r="AK153">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>425</v>
       </c>
       <c r="E154" t="s">
         <v>497</v>
       </c>
       <c r="F154" t="s">
         <v>498</v>
       </c>
       <c r="G154" s="5" t="s">
         <v>99</v>
       </c>
       <c r="H154" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I154" t="s">
         <v>408</v>
       </c>
       <c r="J154" t="s">
         <v>56</v>
       </c>
       <c r="AE154">
@@ -7231,51 +7237,51 @@
       <c r="E155" t="s">
         <v>501</v>
       </c>
       <c r="F155" t="s">
         <v>502</v>
       </c>
       <c r="G155" s="5" t="s">
         <v>99</v>
       </c>
       <c r="H155" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I155" t="s">
         <v>408</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AI155" t="s">
         <v>499</v>
       </c>
       <c r="AJ155">
         <v>9028</v>
       </c>
       <c r="AK155">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>503</v>
       </c>
       <c r="E156" t="s">
         <v>504</v>
       </c>
       <c r="F156" t="s">
         <v>505</v>
       </c>
       <c r="G156" s="5" t="s">
         <v>99</v>
       </c>
       <c r="H156" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I156" t="s">
         <v>408</v>
       </c>
       <c r="J156" t="s">
         <v>506</v>
       </c>
       <c r="AE156">