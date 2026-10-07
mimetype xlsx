--- v0 (2026-09-15)
+++ v1 (2026-10-07)
@@ -2224,51 +2224,51 @@
       <c r="D5" t="s">
         <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="AI5" t="s">
         <v>29</v>
       </c>
       <c r="AJ5">
         <v>114558</v>
       </c>
       <c r="AK5">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>36</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="AI6" t="s">
         <v>40</v>
       </c>
       <c r="AJ6">
@@ -2282,51 +2282,51 @@
       <c r="D7" t="s">
         <v>41</v>
       </c>
       <c r="E7" t="s">
         <v>42</v>
       </c>
       <c r="F7" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="AI7" t="s">
         <v>40</v>
       </c>
       <c r="AJ7">
         <v>114560</v>
       </c>
       <c r="AK7">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>44</v>
       </c>
       <c r="E8" t="s">
         <v>45</v>
       </c>
       <c r="F8" t="s">
         <v>46</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="AI8" t="s">
         <v>48</v>
       </c>
       <c r="AJ8">
@@ -2450,51 +2450,51 @@
       <c r="D13" t="s">
         <v>60</v>
       </c>
       <c r="E13" t="s">
         <v>61</v>
       </c>
       <c r="F13" t="s">
         <v>62</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="AI13" t="s">
         <v>63</v>
       </c>
       <c r="AJ13">
         <v>114566</v>
       </c>
       <c r="AK13">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>64</v>
       </c>
       <c r="E14" t="s">
         <v>65</v>
       </c>
       <c r="F14" t="s">
         <v>66</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="AI14" t="s">
         <v>63</v>
       </c>
       <c r="AJ14">
@@ -2534,80 +2534,80 @@
       <c r="D16" t="s">
         <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>72</v>
       </c>
       <c r="F16" t="s">
         <v>73</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="AI16" t="s">
         <v>71</v>
       </c>
       <c r="AJ16">
         <v>114569</v>
       </c>
       <c r="AK16">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>74</v>
       </c>
       <c r="E17" t="s">
         <v>75</v>
       </c>
       <c r="F17" t="s">
         <v>76</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="AI17" t="s">
         <v>71</v>
       </c>
       <c r="AJ17">
         <v>114570</v>
       </c>
       <c r="AK17">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>77</v>
       </c>
       <c r="E18" t="s">
         <v>75</v>
       </c>
       <c r="F18" t="s">
         <v>78</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AI18" t="s">
         <v>71</v>
       </c>
       <c r="AJ18">
@@ -3111,51 +3111,51 @@
       <c r="D36" t="s">
         <v>129</v>
       </c>
       <c r="E36" t="s">
         <v>50</v>
       </c>
       <c r="F36" t="s">
         <v>130</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I36" t="s">
         <v>131</v>
       </c>
       <c r="AI36" t="s">
         <v>132</v>
       </c>
       <c r="AJ36">
         <v>114589</v>
       </c>
       <c r="AK36">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>129</v>
       </c>
       <c r="E37" t="s">
         <v>133</v>
       </c>
       <c r="F37" t="s">
         <v>134</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I37" t="s">
         <v>131</v>
       </c>
       <c r="AI37" t="s">
         <v>132</v>
       </c>
       <c r="AJ37">
@@ -3311,51 +3311,51 @@
       <c r="D43" t="s">
         <v>153</v>
       </c>
       <c r="E43" t="s">
         <v>151</v>
       </c>
       <c r="F43" t="s">
         <v>154</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I43" t="s">
         <v>141</v>
       </c>
       <c r="AI43" t="s">
         <v>146</v>
       </c>
       <c r="AJ43">
         <v>114596</v>
       </c>
       <c r="AK43">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>155</v>
       </c>
       <c r="E44" t="s">
         <v>156</v>
       </c>
       <c r="F44" t="s">
         <v>157</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I44" t="s">
         <v>158</v>
       </c>
       <c r="AI44" t="s">
         <v>159</v>
       </c>
       <c r="AJ44">
@@ -3424,51 +3424,51 @@
       <c r="D47" t="s">
         <v>167</v>
       </c>
       <c r="E47" t="s">
         <v>168</v>
       </c>
       <c r="F47" t="s">
         <v>169</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I47" t="s">
         <v>158</v>
       </c>
       <c r="AI47" t="s">
         <v>170</v>
       </c>
       <c r="AJ47">
         <v>114600</v>
       </c>
       <c r="AK47">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>171</v>
       </c>
       <c r="E48" t="s">
         <v>172</v>
       </c>
       <c r="F48" t="s">
         <v>173</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I48" t="s">
         <v>158</v>
       </c>
       <c r="AI48" t="s">
         <v>170</v>
       </c>
       <c r="AJ48">
@@ -3626,50 +3626,53 @@
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>186</v>
       </c>
       <c r="E54" t="s">
         <v>187</v>
       </c>
       <c r="F54" t="s">
         <v>188</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I54" t="s">
         <v>158</v>
       </c>
       <c r="AI54" t="s">
         <v>170</v>
       </c>
       <c r="AJ54">
         <v>114607</v>
       </c>
+      <c r="AK54">
+        <v>3</v>
+      </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>189</v>
       </c>
       <c r="E55" t="s">
         <v>136</v>
       </c>
       <c r="F55" t="s">
         <v>190</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I55" t="s">
         <v>158</v>
       </c>
       <c r="AI55" t="s">
         <v>170</v>
       </c>
       <c r="AJ55">
         <v>114608</v>
@@ -4255,78 +4258,81 @@
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>247</v>
       </c>
       <c r="E76" t="s">
         <v>248</v>
       </c>
       <c r="F76" t="s">
         <v>249</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I76" t="s">
         <v>196</v>
       </c>
       <c r="AI76" t="s">
         <v>246</v>
       </c>
       <c r="AJ76">
         <v>114629</v>
       </c>
+      <c r="AK76">
+        <v>5</v>
+      </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>250</v>
       </c>
       <c r="E77" t="s">
         <v>251</v>
       </c>
       <c r="F77" t="s">
         <v>252</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I77" t="s">
         <v>196</v>
       </c>
       <c r="AI77" t="s">
         <v>246</v>
       </c>
       <c r="AJ77">
         <v>114630</v>
       </c>
       <c r="AK77">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>253</v>
       </c>
       <c r="E78" t="s">
         <v>254</v>
       </c>
       <c r="F78" t="s">
         <v>255</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I78" t="s">
         <v>196</v>
       </c>
       <c r="AI78" t="s">
         <v>246</v>
       </c>
       <c r="AJ78">
@@ -4456,51 +4462,51 @@
       <c r="D83" t="s">
         <v>268</v>
       </c>
       <c r="E83" t="s">
         <v>151</v>
       </c>
       <c r="F83" t="s">
         <v>269</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>119</v>
       </c>
       <c r="I83" t="s">
         <v>196</v>
       </c>
       <c r="AI83" t="s">
         <v>258</v>
       </c>
       <c r="AJ83">
         <v>114636</v>
       </c>
       <c r="AK83">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>270</v>
       </c>
       <c r="E84" t="s">
         <v>271</v>
       </c>
       <c r="F84" t="s">
         <v>272</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>119</v>
       </c>
       <c r="I84" t="s">
         <v>196</v>
       </c>
       <c r="AI84" t="s">
         <v>258</v>
       </c>
       <c r="AJ84">
@@ -4949,51 +4955,51 @@
       <c r="D100" t="s">
         <v>101</v>
       </c>
       <c r="E100" t="s">
         <v>313</v>
       </c>
       <c r="F100" t="s">
         <v>320</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I100" t="s">
         <v>310</v>
       </c>
       <c r="AI100" t="s">
         <v>317</v>
       </c>
       <c r="AJ100">
         <v>114653</v>
       </c>
       <c r="AK100">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>321</v>
       </c>
       <c r="E101" t="s">
         <v>322</v>
       </c>
       <c r="F101" t="s">
         <v>323</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I101" t="s">
         <v>310</v>
       </c>
       <c r="AI101" t="s">
         <v>317</v>
       </c>
       <c r="AJ101">
@@ -5859,51 +5865,51 @@
       <c r="D132" t="s">
         <v>184</v>
       </c>
       <c r="E132" t="s">
         <v>260</v>
       </c>
       <c r="F132" t="s">
         <v>405</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>119</v>
       </c>
       <c r="I132" t="s">
         <v>351</v>
       </c>
       <c r="AI132" t="s">
         <v>404</v>
       </c>
       <c r="AJ132">
         <v>114684</v>
       </c>
       <c r="AK132">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>406</v>
       </c>
       <c r="E133" t="s">
         <v>407</v>
       </c>
       <c r="F133" t="s">
         <v>408</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>119</v>
       </c>
       <c r="I133" t="s">
         <v>351</v>
       </c>
       <c r="AI133" t="s">
         <v>404</v>
       </c>
       <c r="AJ133">
@@ -6004,51 +6010,51 @@
       <c r="D137" t="s">
         <v>55</v>
       </c>
       <c r="E137" t="s">
         <v>68</v>
       </c>
       <c r="F137" t="s">
         <v>418</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H137" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I137" t="s">
         <v>416</v>
       </c>
       <c r="AI137" t="s">
         <v>417</v>
       </c>
       <c r="AJ137">
         <v>114690</v>
       </c>
       <c r="AK137">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>419</v>
       </c>
       <c r="E138" t="s">
         <v>420</v>
       </c>
       <c r="F138" t="s">
         <v>421</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I138" t="s">
         <v>416</v>
       </c>
       <c r="AI138" t="s">
         <v>417</v>
       </c>
       <c r="AJ138">
@@ -6117,80 +6123,80 @@
       <c r="D141" t="s">
         <v>429</v>
       </c>
       <c r="E141" t="s">
         <v>430</v>
       </c>
       <c r="F141" t="s">
         <v>431</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H141" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I141" t="s">
         <v>416</v>
       </c>
       <c r="AI141" t="s">
         <v>425</v>
       </c>
       <c r="AJ141">
         <v>114694</v>
       </c>
       <c r="AK141">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>432</v>
       </c>
       <c r="E142" t="s">
         <v>433</v>
       </c>
       <c r="F142" t="s">
         <v>434</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H142" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I142" t="s">
         <v>416</v>
       </c>
       <c r="AI142" t="s">
         <v>425</v>
       </c>
       <c r="AJ142">
         <v>114695</v>
       </c>
       <c r="AK142">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
         <v>435</v>
       </c>
       <c r="E143" t="s">
         <v>436</v>
       </c>
       <c r="F143" t="s">
         <v>437</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I143" t="s">
         <v>416</v>
       </c>
       <c r="AI143" t="s">
         <v>438</v>
       </c>
       <c r="AJ143">
@@ -6349,51 +6355,51 @@
       <c r="D149" t="s">
         <v>449</v>
       </c>
       <c r="E149" t="s">
         <v>450</v>
       </c>
       <c r="F149" t="s">
         <v>451</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H149" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I149" t="s">
         <v>416</v>
       </c>
       <c r="AI149" t="s">
         <v>452</v>
       </c>
       <c r="AJ149">
         <v>114702</v>
       </c>
       <c r="AK149">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
         <v>135</v>
       </c>
       <c r="E150" t="s">
         <v>453</v>
       </c>
       <c r="F150" t="s">
         <v>454</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H150" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I150" t="s">
         <v>416</v>
       </c>
       <c r="AI150" t="s">
         <v>452</v>
       </c>
       <c r="AJ150">
@@ -6697,51 +6703,51 @@
       <c r="D161" t="s">
         <v>468</v>
       </c>
       <c r="E161" t="s">
         <v>322</v>
       </c>
       <c r="F161" t="s">
         <v>479</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I161" t="s">
         <v>416</v>
       </c>
       <c r="AI161" t="s">
         <v>457</v>
       </c>
       <c r="AJ161">
         <v>114714</v>
       </c>
       <c r="AK161">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>301</v>
       </c>
       <c r="E162" t="s">
         <v>148</v>
       </c>
       <c r="F162" t="s">
         <v>480</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I162" t="s">
         <v>416</v>
       </c>
       <c r="AI162" t="s">
         <v>457</v>
       </c>
       <c r="AJ162">