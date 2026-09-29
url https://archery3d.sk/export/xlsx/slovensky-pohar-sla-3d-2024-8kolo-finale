--- v2 (2026-09-08)
+++ v3 (2026-09-29)
@@ -2908,53 +2908,50 @@
       </c>
       <c r="H10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>50</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>17.0</v>
       </c>
       <c r="AG10">
         <v>17.0</v>
       </c>
       <c r="AI10" t="s">
         <v>66</v>
       </c>
       <c r="AJ10">
         <v>92167</v>
       </c>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>68</v>
       </c>
       <c r="F11" t="s">
         <v>69</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>70</v>
       </c>
       <c r="AE11">
         <v>1</v>
@@ -3096,51 +3093,51 @@
       <c r="H15" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>50</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>17.0</v>
       </c>
       <c r="AG15">
         <v>17.0</v>
       </c>
       <c r="AI15" t="s">
         <v>66</v>
       </c>
       <c r="AJ15">
         <v>87172</v>
       </c>
       <c r="AK15">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>85</v>
       </c>
       <c r="E16" t="s">
         <v>86</v>
       </c>
       <c r="F16" t="s">
         <v>87</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>40</v>
       </c>
       <c r="AE16">
@@ -3546,51 +3543,51 @@
       <c r="F27" t="s">
         <v>124</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>21.0</v>
       </c>
       <c r="AI27" t="s">
         <v>109</v>
       </c>
       <c r="AJ27">
         <v>83535</v>
       </c>
       <c r="AK27">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>125</v>
       </c>
       <c r="E28" t="s">
         <v>126</v>
       </c>
       <c r="F28" t="s">
         <v>127</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>128</v>
       </c>
       <c r="AE28">
@@ -4481,89 +4478,89 @@
       <c r="F52" t="s">
         <v>203</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I52" t="s">
         <v>204</v>
       </c>
       <c r="J52" t="s">
         <v>205</v>
       </c>
       <c r="AF52">
         <v>14.0</v>
       </c>
       <c r="AI52" t="s">
         <v>206</v>
       </c>
       <c r="AJ52">
         <v>85508</v>
       </c>
       <c r="AK52">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>207</v>
       </c>
       <c r="E53" t="s">
         <v>208</v>
       </c>
       <c r="F53" t="s">
         <v>209</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I53" t="s">
         <v>210</v>
       </c>
       <c r="J53" t="s">
         <v>211</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>21.0</v>
       </c>
       <c r="AI53" t="s">
         <v>212</v>
       </c>
       <c r="AJ53">
         <v>86641</v>
       </c>
       <c r="AK53">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>213</v>
       </c>
       <c r="E54" t="s">
         <v>214</v>
       </c>
       <c r="F54" t="s">
         <v>215</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I54" t="s">
         <v>210</v>
       </c>
       <c r="J54" t="s">
         <v>139</v>
       </c>
       <c r="AE54">
@@ -4632,53 +4629,50 @@
       </c>
       <c r="H56" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I56" t="s">
         <v>218</v>
       </c>
       <c r="J56" t="s">
         <v>74</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>17.0</v>
       </c>
       <c r="AG56">
         <v>17.0</v>
       </c>
       <c r="AI56" t="s">
         <v>220</v>
       </c>
       <c r="AJ56">
         <v>84218</v>
       </c>
-      <c r="AK56">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>223</v>
       </c>
       <c r="E57" t="s">
         <v>224</v>
       </c>
       <c r="F57" t="s">
         <v>225</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I57" t="s">
         <v>218</v>
       </c>
       <c r="J57" t="s">
         <v>219</v>
       </c>
       <c r="AE57">
         <v>1</v>
@@ -5580,51 +5574,51 @@
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I81" t="s">
         <v>278</v>
       </c>
       <c r="J81" t="s">
         <v>70</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>21.0</v>
       </c>
       <c r="AI81" t="s">
         <v>303</v>
       </c>
       <c r="AJ81">
         <v>91915</v>
       </c>
       <c r="AK81">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>304</v>
       </c>
       <c r="E82" t="s">
         <v>305</v>
       </c>
       <c r="F82" t="s">
         <v>306</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I82" t="s">
         <v>278</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
@@ -7479,51 +7473,51 @@
       <c r="H132" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I132" t="s">
         <v>445</v>
       </c>
       <c r="J132" t="s">
         <v>70</v>
       </c>
       <c r="AE132">
         <v>3</v>
       </c>
       <c r="AF132">
         <v>31.0</v>
       </c>
       <c r="AG132">
         <v>31.0</v>
       </c>
       <c r="AI132" t="s">
         <v>454</v>
       </c>
       <c r="AJ132">
         <v>86943</v>
       </c>
       <c r="AK132">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>455</v>
       </c>
       <c r="E133" t="s">
         <v>456</v>
       </c>
       <c r="F133" t="s">
         <v>457</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H133" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I133" t="s">
         <v>445</v>
       </c>
       <c r="J133" t="s">
         <v>70</v>
       </c>
       <c r="AE133">
@@ -8206,51 +8200,51 @@
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I152" t="s">
         <v>445</v>
       </c>
       <c r="J152" t="s">
         <v>258</v>
       </c>
       <c r="AE152">
         <v>1</v>
       </c>
       <c r="AF152">
         <v>21.0</v>
       </c>
       <c r="AI152" t="s">
         <v>503</v>
       </c>
       <c r="AJ152">
         <v>87433</v>
       </c>
       <c r="AK152">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
         <v>508</v>
       </c>
       <c r="E153" t="s">
         <v>509</v>
       </c>
       <c r="F153" t="s">
         <v>510</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I153" t="s">
         <v>445</v>
       </c>
       <c r="J153" t="s">
         <v>40</v>
       </c>
       <c r="AF153">
@@ -9496,51 +9490,51 @@
       <c r="H185" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I185" t="s">
         <v>514</v>
       </c>
       <c r="J185" t="s">
         <v>139</v>
       </c>
       <c r="AE185">
         <v>1</v>
       </c>
       <c r="AF185">
         <v>21.0</v>
       </c>
       <c r="AG185">
         <v>21.0</v>
       </c>
       <c r="AI185" t="s">
         <v>575</v>
       </c>
       <c r="AJ185">
         <v>89559</v>
       </c>
       <c r="AK185">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="D186" t="s">
         <v>604</v>
       </c>
       <c r="E186" t="s">
         <v>33</v>
       </c>
       <c r="F186" t="s">
         <v>605</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H186" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I186" t="s">
         <v>514</v>
       </c>
       <c r="J186" t="s">
         <v>74</v>
       </c>
       <c r="AE186">
@@ -10204,92 +10198,92 @@
       <c r="H203" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I203" t="s">
         <v>514</v>
       </c>
       <c r="J203" t="s">
         <v>230</v>
       </c>
       <c r="AE203">
         <v>1</v>
       </c>
       <c r="AF203">
         <v>21.0</v>
       </c>
       <c r="AG203">
         <v>21.0</v>
       </c>
       <c r="AI203" t="s">
         <v>616</v>
       </c>
       <c r="AJ203">
         <v>83661</v>
       </c>
       <c r="AK203">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="D204" t="s">
         <v>638</v>
       </c>
       <c r="E204" t="s">
         <v>639</v>
       </c>
       <c r="F204" t="s">
         <v>640</v>
       </c>
       <c r="G204" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I204" t="s">
         <v>514</v>
       </c>
       <c r="J204" t="s">
         <v>50</v>
       </c>
       <c r="AE204">
         <v>1</v>
       </c>
       <c r="AF204">
         <v>21.0</v>
       </c>
       <c r="AG204">
         <v>21.0</v>
       </c>
       <c r="AI204" t="s">
         <v>616</v>
       </c>
       <c r="AJ204">
         <v>87802</v>
       </c>
       <c r="AK204">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="205" spans="1:37">
       <c r="D205" t="s">
         <v>570</v>
       </c>
       <c r="E205" t="s">
         <v>164</v>
       </c>
       <c r="F205" t="s">
         <v>641</v>
       </c>
       <c r="G205" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H205" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I205" t="s">
         <v>514</v>
       </c>
       <c r="J205" t="s">
         <v>194</v>
       </c>
       <c r="AE205">