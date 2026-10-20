--- v3 (2026-09-29)
+++ v4 (2026-10-20)
@@ -3762,51 +3762,51 @@
       <c r="F33" t="s">
         <v>145</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>146</v>
       </c>
       <c r="AF33">
         <v>14.0</v>
       </c>
       <c r="AI33" t="s">
         <v>109</v>
       </c>
       <c r="AJ33">
         <v>87989</v>
       </c>
       <c r="AK33">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>147</v>
       </c>
       <c r="E34" t="s">
         <v>148</v>
       </c>
       <c r="F34" t="s">
         <v>149</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>74</v>
       </c>
       <c r="AE34">
@@ -4168,51 +4168,51 @@
       <c r="F44" t="s">
         <v>177</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>21.0</v>
       </c>
       <c r="AI44" t="s">
         <v>179</v>
       </c>
       <c r="AJ44">
         <v>86030</v>
       </c>
       <c r="AK44">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>180</v>
       </c>
       <c r="E45" t="s">
         <v>181</v>
       </c>
       <c r="F45" t="s">
         <v>182</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
@@ -5646,90 +5646,87 @@
       </c>
       <c r="F83" t="s">
         <v>309</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I83" t="s">
         <v>278</v>
       </c>
       <c r="J83" t="s">
         <v>310</v>
       </c>
       <c r="AF83">
         <v>14.0</v>
       </c>
       <c r="AI83" t="s">
         <v>303</v>
       </c>
       <c r="AJ83">
         <v>87832</v>
       </c>
-      <c r="AK83">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>311</v>
       </c>
       <c r="E84" t="s">
         <v>312</v>
       </c>
       <c r="F84" t="s">
         <v>313</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I84" t="s">
         <v>278</v>
       </c>
       <c r="J84" t="s">
         <v>105</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>21.0</v>
       </c>
       <c r="AI84" t="s">
         <v>303</v>
       </c>
       <c r="AJ84">
         <v>91164</v>
       </c>
       <c r="AK84">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>314</v>
       </c>
       <c r="E85" t="s">
         <v>315</v>
       </c>
       <c r="F85" t="s">
         <v>316</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I85" t="s">
         <v>278</v>
       </c>
       <c r="J85" t="s">
         <v>237</v>
       </c>
       <c r="AE85">
@@ -6106,51 +6103,51 @@
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I95" t="s">
         <v>278</v>
       </c>
       <c r="J95" t="s">
         <v>284</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AF95">
         <v>21.0</v>
       </c>
       <c r="AI95" t="s">
         <v>303</v>
       </c>
       <c r="AJ95">
         <v>87548</v>
       </c>
       <c r="AK95">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>345</v>
       </c>
       <c r="E96" t="s">
         <v>346</v>
       </c>
       <c r="F96" t="s">
         <v>347</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I96" t="s">
         <v>278</v>
       </c>
       <c r="J96" t="s">
         <v>70</v>
       </c>
       <c r="AE96">
@@ -7873,51 +7870,51 @@
       <c r="F143" t="s">
         <v>482</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I143" t="s">
         <v>445</v>
       </c>
       <c r="J143" t="s">
         <v>284</v>
       </c>
       <c r="AF143">
         <v>14.0</v>
       </c>
       <c r="AI143" t="s">
         <v>465</v>
       </c>
       <c r="AJ143">
         <v>87545</v>
       </c>
       <c r="AK143">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="D144" t="s">
         <v>483</v>
       </c>
       <c r="E144" t="s">
         <v>484</v>
       </c>
       <c r="F144" t="s">
         <v>485</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I144" t="s">
         <v>445</v>
       </c>
       <c r="J144" t="s">
         <v>40</v>
       </c>
       <c r="AF144">
@@ -8507,51 +8504,51 @@
       <c r="H160" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I160" t="s">
         <v>514</v>
       </c>
       <c r="J160" t="s">
         <v>44</v>
       </c>
       <c r="AD160" t="s">
         <v>536</v>
       </c>
       <c r="AE160">
         <v>2</v>
       </c>
       <c r="AF160">
         <v>22.0</v>
       </c>
       <c r="AI160" t="s">
         <v>530</v>
       </c>
       <c r="AJ160">
         <v>86665</v>
       </c>
       <c r="AK160">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>537</v>
       </c>
       <c r="E161" t="s">
         <v>97</v>
       </c>
       <c r="F161" t="s">
         <v>538</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H161" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I161" t="s">
         <v>514</v>
       </c>
       <c r="J161" t="s">
         <v>146</v>
       </c>
       <c r="AD161" t="s">
@@ -10511,51 +10508,51 @@
       <c r="H211" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I211" t="s">
         <v>514</v>
       </c>
       <c r="J211" t="s">
         <v>78</v>
       </c>
       <c r="AE211">
         <v>1</v>
       </c>
       <c r="AF211">
         <v>21.0</v>
       </c>
       <c r="AG211">
         <v>21.0</v>
       </c>
       <c r="AI211" t="s">
         <v>644</v>
       </c>
       <c r="AJ211">
         <v>83867</v>
       </c>
       <c r="AK211">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
         <v>657</v>
       </c>
       <c r="E212" t="s">
         <v>274</v>
       </c>
       <c r="F212" t="s">
         <v>658</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H212" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I212" t="s">
         <v>514</v>
       </c>
       <c r="J212" t="s">
         <v>394</v>
       </c>
       <c r="AE212">