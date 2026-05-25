--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -2870,53 +2870,50 @@
       </c>
       <c r="H9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>61</v>
       </c>
       <c r="AD9" t="s">
         <v>62</v>
       </c>
       <c r="AE9">
         <v>3</v>
       </c>
       <c r="AF9">
         <v>29.0</v>
       </c>
       <c r="AI9" t="s">
         <v>52</v>
       </c>
       <c r="AJ9">
         <v>89013</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>38</v>
       </c>
       <c r="F10" t="s">
         <v>64</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>50</v>
       </c>
       <c r="AE10">
         <v>1</v>
@@ -3222,51 +3219,51 @@
       <c r="H18" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>44</v>
       </c>
       <c r="AD18" t="s">
         <v>95</v>
       </c>
       <c r="AE18">
         <v>2</v>
       </c>
       <c r="AF18">
         <v>24.0</v>
       </c>
       <c r="AI18" t="s">
         <v>91</v>
       </c>
       <c r="AJ18">
         <v>87916</v>
       </c>
       <c r="AK18">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>96</v>
       </c>
       <c r="E19" t="s">
         <v>97</v>
       </c>
       <c r="F19" t="s">
         <v>98</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>35</v>
       </c>
       <c r="AF19">
@@ -3707,51 +3704,51 @@
       <c r="H31" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>139</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>21.0</v>
       </c>
       <c r="AG31">
         <v>21.0</v>
       </c>
       <c r="AI31" t="s">
         <v>109</v>
       </c>
       <c r="AJ31">
         <v>88454</v>
       </c>
       <c r="AK31">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>140</v>
       </c>
       <c r="E32" t="s">
         <v>141</v>
       </c>
       <c r="F32" t="s">
         <v>142</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>139</v>
       </c>
       <c r="AF32">
@@ -4034,127 +4031,127 @@
       <c r="G40" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>44</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>21.0</v>
       </c>
       <c r="AI40" t="s">
         <v>160</v>
       </c>
       <c r="AJ40">
         <v>87143</v>
       </c>
       <c r="AK40">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>169</v>
       </c>
       <c r="E41" t="s">
         <v>170</v>
       </c>
       <c r="F41" t="s">
         <v>171</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>139</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>21.0</v>
       </c>
       <c r="AG41">
         <v>21.0</v>
       </c>
       <c r="AI41" t="s">
         <v>160</v>
       </c>
       <c r="AJ41">
         <v>88455</v>
       </c>
       <c r="AK41">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>172</v>
       </c>
       <c r="E42" t="s">
         <v>164</v>
       </c>
       <c r="F42" t="s">
         <v>173</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>146</v>
       </c>
       <c r="AF42">
         <v>14.0</v>
       </c>
       <c r="AI42" t="s">
         <v>160</v>
       </c>
       <c r="AJ42">
         <v>87988</v>
       </c>
       <c r="AK42">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>150</v>
       </c>
       <c r="E43" t="s">
         <v>174</v>
       </c>
       <c r="F43" t="s">
         <v>175</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>70</v>
       </c>
       <c r="AE43">
@@ -5829,51 +5826,51 @@
       <c r="H87" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I87" t="s">
         <v>278</v>
       </c>
       <c r="J87" t="s">
         <v>40</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AF87">
         <v>21.0</v>
       </c>
       <c r="AG87">
         <v>21.0</v>
       </c>
       <c r="AI87" t="s">
         <v>303</v>
       </c>
       <c r="AJ87">
         <v>86866</v>
       </c>
       <c r="AK87">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>322</v>
       </c>
       <c r="E88" t="s">
         <v>323</v>
       </c>
       <c r="F88" t="s">
         <v>324</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I88" t="s">
         <v>278</v>
       </c>
       <c r="J88" t="s">
         <v>40</v>
       </c>
       <c r="AE88">
@@ -6022,51 +6019,51 @@
       <c r="H92" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I92" t="s">
         <v>278</v>
       </c>
       <c r="J92" t="s">
         <v>74</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>21.0</v>
       </c>
       <c r="AG92">
         <v>21.0</v>
       </c>
       <c r="AI92" t="s">
         <v>303</v>
       </c>
       <c r="AJ92">
         <v>92088</v>
       </c>
       <c r="AK92">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>337</v>
       </c>
       <c r="E93" t="s">
         <v>338</v>
       </c>
       <c r="F93" t="s">
         <v>339</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I93" t="s">
         <v>278</v>
       </c>
       <c r="J93" t="s">
         <v>310</v>
       </c>
       <c r="AF93">
@@ -6279,89 +6276,89 @@
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I99" t="s">
         <v>278</v>
       </c>
       <c r="J99" t="s">
         <v>357</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AF99">
         <v>21.0</v>
       </c>
       <c r="AI99" t="s">
         <v>358</v>
       </c>
       <c r="AJ99">
         <v>83816</v>
       </c>
       <c r="AK99">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>359</v>
       </c>
       <c r="E100" t="s">
         <v>360</v>
       </c>
       <c r="F100" t="s">
         <v>361</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I100" t="s">
         <v>278</v>
       </c>
       <c r="J100" t="s">
         <v>105</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AF100">
         <v>21.0</v>
       </c>
       <c r="AI100" t="s">
         <v>358</v>
       </c>
       <c r="AJ100">
         <v>91612</v>
       </c>
       <c r="AK100">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>362</v>
       </c>
       <c r="E101" t="s">
         <v>363</v>
       </c>
       <c r="F101" t="s">
         <v>364</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I101" t="s">
         <v>278</v>
       </c>
       <c r="J101" t="s">
         <v>365</v>
       </c>
       <c r="AE101">
@@ -7890,50 +7887,53 @@
       </c>
       <c r="F143" t="s">
         <v>482</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I143" t="s">
         <v>445</v>
       </c>
       <c r="J143" t="s">
         <v>284</v>
       </c>
       <c r="AF143">
         <v>14.0</v>
       </c>
       <c r="AI143" t="s">
         <v>465</v>
       </c>
       <c r="AJ143">
         <v>87545</v>
       </c>
+      <c r="AK143">
+        <v>5</v>
+      </c>
     </row>
     <row r="144" spans="1:37">
       <c r="D144" t="s">
         <v>483</v>
       </c>
       <c r="E144" t="s">
         <v>484</v>
       </c>
       <c r="F144" t="s">
         <v>485</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I144" t="s">
         <v>445</v>
       </c>
       <c r="J144" t="s">
         <v>40</v>
       </c>
       <c r="AF144">
         <v>14.0</v>
@@ -9391,51 +9391,51 @@
       <c r="H182" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I182" t="s">
         <v>514</v>
       </c>
       <c r="J182" t="s">
         <v>113</v>
       </c>
       <c r="AE182">
         <v>1</v>
       </c>
       <c r="AF182">
         <v>21.0</v>
       </c>
       <c r="AG182">
         <v>21.0</v>
       </c>
       <c r="AI182" t="s">
         <v>575</v>
       </c>
       <c r="AJ182">
         <v>85446</v>
       </c>
       <c r="AK182">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
         <v>595</v>
       </c>
       <c r="E183" t="s">
         <v>596</v>
       </c>
       <c r="F183" t="s">
         <v>597</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H183" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I183" t="s">
         <v>514</v>
       </c>
       <c r="J183" t="s">
         <v>146</v>
       </c>
       <c r="AE183">
@@ -9909,86 +9909,89 @@
       <c r="F195" t="s">
         <v>623</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I195" t="s">
         <v>514</v>
       </c>
       <c r="AE195">
         <v>1</v>
       </c>
       <c r="AF195">
         <v>21.0</v>
       </c>
       <c r="AI195" t="s">
         <v>616</v>
       </c>
       <c r="AJ195">
         <v>90947</v>
       </c>
       <c r="AK195">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="D196" t="s">
         <v>455</v>
       </c>
       <c r="E196" t="s">
         <v>624</v>
       </c>
       <c r="F196" t="s">
         <v>625</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H196" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I196" t="s">
         <v>514</v>
       </c>
       <c r="J196" t="s">
         <v>70</v>
       </c>
       <c r="AE196">
         <v>1</v>
       </c>
       <c r="AF196">
         <v>21.0</v>
       </c>
       <c r="AI196" t="s">
         <v>616</v>
       </c>
       <c r="AJ196">
         <v>92234</v>
+      </c>
+      <c r="AK196">
+        <v>5</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
         <v>626</v>
       </c>
       <c r="E197" t="s">
         <v>103</v>
       </c>
       <c r="F197" t="s">
         <v>627</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H197" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I197" t="s">
         <v>514</v>
       </c>
       <c r="J197" t="s">
         <v>70</v>
       </c>
       <c r="AE197">