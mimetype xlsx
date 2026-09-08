--- v1 (2026-05-25)
+++ v2 (2026-09-08)
@@ -2710,51 +2710,51 @@
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="AD5" t="s">
         <v>41</v>
       </c>
       <c r="AE5">
         <v>2</v>
       </c>
       <c r="AF5">
         <v>22.0</v>
       </c>
       <c r="AG5">
         <v>22.0</v>
       </c>
       <c r="AI5" t="s">
         <v>31</v>
       </c>
       <c r="AJ5">
         <v>86867</v>
       </c>
       <c r="AK5">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" t="s">
         <v>43</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>44</v>
       </c>
       <c r="AD6" t="s">
@@ -2987,53 +2987,50 @@
       </c>
       <c r="H12" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>74</v>
       </c>
       <c r="AE12">
         <v>2</v>
       </c>
       <c r="AF12">
         <v>24.0</v>
       </c>
       <c r="AG12">
         <v>24.0</v>
       </c>
       <c r="AI12" t="s">
         <v>66</v>
       </c>
       <c r="AJ12">
         <v>83749</v>
       </c>
-      <c r="AK12">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>75</v>
       </c>
       <c r="E13" t="s">
         <v>76</v>
       </c>
       <c r="F13" t="s">
         <v>77</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>78</v>
       </c>
       <c r="AE13">
         <v>1</v>
@@ -3177,53 +3174,50 @@
       </c>
       <c r="H17" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>74</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>17.0</v>
       </c>
       <c r="AG17">
         <v>17.0</v>
       </c>
       <c r="AI17" t="s">
         <v>91</v>
       </c>
       <c r="AJ17">
         <v>92196</v>
       </c>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>92</v>
       </c>
       <c r="E18" t="s">
         <v>93</v>
       </c>
       <c r="F18" t="s">
         <v>94</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>44</v>
       </c>
       <c r="AD18" t="s">
         <v>95</v>
@@ -3291,53 +3285,50 @@
       </c>
       <c r="G20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>44</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>17.0</v>
       </c>
       <c r="AI20" t="s">
         <v>91</v>
       </c>
       <c r="AJ20">
         <v>86664</v>
       </c>
-      <c r="AK20">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>102</v>
       </c>
       <c r="E21" t="s">
         <v>103</v>
       </c>
       <c r="F21" t="s">
         <v>104</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>105</v>
       </c>
       <c r="AE21">
         <v>1</v>
@@ -3663,51 +3654,51 @@
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>35</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AF30">
         <v>21.0</v>
       </c>
       <c r="AI30" t="s">
         <v>109</v>
       </c>
       <c r="AJ30">
         <v>87413</v>
       </c>
       <c r="AK30">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>136</v>
       </c>
       <c r="E31" t="s">
         <v>137</v>
       </c>
       <c r="F31" t="s">
         <v>138</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>139</v>
       </c>
       <c r="AE31">
@@ -3993,51 +3984,51 @@
       <c r="G39" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>128</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>21.0</v>
       </c>
       <c r="AI39" t="s">
         <v>160</v>
       </c>
       <c r="AJ39">
         <v>84564</v>
       </c>
       <c r="AK39">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>166</v>
       </c>
       <c r="E40" t="s">
         <v>167</v>
       </c>
       <c r="F40" t="s">
         <v>168</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>44</v>
       </c>
       <c r="AE40">
@@ -4145,51 +4136,51 @@
       <c r="G43" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>70</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>21.0</v>
       </c>
       <c r="AI43" t="s">
         <v>160</v>
       </c>
       <c r="AJ43">
         <v>86004</v>
       </c>
       <c r="AK43">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>176</v>
       </c>
       <c r="E44" t="s">
         <v>76</v>
       </c>
       <c r="F44" t="s">
         <v>177</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
@@ -4214,50 +4205,53 @@
       </c>
       <c r="F45" t="s">
         <v>182</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>21.0</v>
       </c>
       <c r="AI45" t="s">
         <v>179</v>
       </c>
       <c r="AJ45">
         <v>88343</v>
       </c>
+      <c r="AK45">
+        <v>5</v>
+      </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>183</v>
       </c>
       <c r="E46" t="s">
         <v>184</v>
       </c>
       <c r="F46" t="s">
         <v>185</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>146</v>
       </c>
       <c r="AE46">
         <v>1</v>
@@ -4369,50 +4363,53 @@
       </c>
       <c r="H49" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>194</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>21.0</v>
       </c>
       <c r="AG49">
         <v>21.0</v>
       </c>
       <c r="AI49" t="s">
         <v>179</v>
       </c>
       <c r="AJ49">
         <v>83641</v>
       </c>
+      <c r="AK49">
+        <v>5</v>
+      </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>195</v>
       </c>
       <c r="E50" t="s">
         <v>196</v>
       </c>
       <c r="F50" t="s">
         <v>197</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50" t="s">
         <v>74</v>
       </c>
       <c r="AE50">
         <v>1</v>
@@ -4484,51 +4481,51 @@
       <c r="F52" t="s">
         <v>203</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I52" t="s">
         <v>204</v>
       </c>
       <c r="J52" t="s">
         <v>205</v>
       </c>
       <c r="AF52">
         <v>14.0</v>
       </c>
       <c r="AI52" t="s">
         <v>206</v>
       </c>
       <c r="AJ52">
         <v>85508</v>
       </c>
       <c r="AK52">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>207</v>
       </c>
       <c r="E53" t="s">
         <v>208</v>
       </c>
       <c r="F53" t="s">
         <v>209</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I53" t="s">
         <v>210</v>
       </c>
       <c r="J53" t="s">
         <v>211</v>
       </c>
       <c r="AE53">
@@ -4948,53 +4945,50 @@
       </c>
       <c r="H64" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I64" t="s">
         <v>218</v>
       </c>
       <c r="J64" t="s">
         <v>74</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>21.0</v>
       </c>
       <c r="AG64">
         <v>21.0</v>
       </c>
       <c r="AI64" t="s">
         <v>231</v>
       </c>
       <c r="AJ64">
         <v>88113</v>
       </c>
-      <c r="AK64">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>249</v>
       </c>
       <c r="E65" t="s">
         <v>120</v>
       </c>
       <c r="F65" t="s">
         <v>250</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I65" t="s">
         <v>218</v>
       </c>
       <c r="AF65">
         <v>14.0</v>
       </c>
       <c r="AI65" t="s">
         <v>231</v>
@@ -5021,53 +5015,50 @@
       </c>
       <c r="H66" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I66" t="s">
         <v>218</v>
       </c>
       <c r="J66" t="s">
         <v>74</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>21.0</v>
       </c>
       <c r="AG66">
         <v>21.0</v>
       </c>
       <c r="AI66" t="s">
         <v>231</v>
       </c>
       <c r="AJ66">
         <v>91959</v>
       </c>
-      <c r="AK66">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>253</v>
       </c>
       <c r="E67" t="s">
         <v>208</v>
       </c>
       <c r="F67" t="s">
         <v>254</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I67" t="s">
         <v>218</v>
       </c>
       <c r="J67" t="s">
         <v>139</v>
       </c>
       <c r="AE67">
         <v>1</v>
@@ -5407,53 +5398,50 @@
       </c>
       <c r="I76" t="s">
         <v>278</v>
       </c>
       <c r="J76" t="s">
         <v>74</v>
       </c>
       <c r="AD76" t="s">
         <v>288</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>15.0</v>
       </c>
       <c r="AG76">
         <v>15.0</v>
       </c>
       <c r="AI76" t="s">
         <v>289</v>
       </c>
       <c r="AJ76">
         <v>83654</v>
       </c>
-      <c r="AK76">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>290</v>
       </c>
       <c r="E77" t="s">
         <v>68</v>
       </c>
       <c r="F77" t="s">
         <v>291</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I77" t="s">
         <v>278</v>
       </c>
       <c r="J77" t="s">
         <v>74</v>
       </c>
       <c r="AF77">
         <v>10.0</v>
@@ -5703,51 +5691,51 @@
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I84" t="s">
         <v>278</v>
       </c>
       <c r="J84" t="s">
         <v>105</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>21.0</v>
       </c>
       <c r="AI84" t="s">
         <v>303</v>
       </c>
       <c r="AJ84">
         <v>91164</v>
       </c>
       <c r="AK84">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>314</v>
       </c>
       <c r="E85" t="s">
         <v>315</v>
       </c>
       <c r="F85" t="s">
         <v>316</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I85" t="s">
         <v>278</v>
       </c>
       <c r="J85" t="s">
         <v>237</v>
       </c>
       <c r="AE85">
@@ -6123,50 +6111,53 @@
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I95" t="s">
         <v>278</v>
       </c>
       <c r="J95" t="s">
         <v>284</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AF95">
         <v>21.0</v>
       </c>
       <c r="AI95" t="s">
         <v>303</v>
       </c>
       <c r="AJ95">
         <v>87548</v>
       </c>
+      <c r="AK95">
+        <v>4</v>
+      </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>345</v>
       </c>
       <c r="E96" t="s">
         <v>346</v>
       </c>
       <c r="F96" t="s">
         <v>347</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I96" t="s">
         <v>278</v>
       </c>
       <c r="J96" t="s">
         <v>70</v>
       </c>
       <c r="AE96">
         <v>3</v>
@@ -6971,51 +6962,51 @@
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I118" t="s">
         <v>388</v>
       </c>
       <c r="J118" t="s">
         <v>394</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AF118">
         <v>21.0</v>
       </c>
       <c r="AI118" t="s">
         <v>403</v>
       </c>
       <c r="AJ118">
         <v>83607</v>
       </c>
       <c r="AK118">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>419</v>
       </c>
       <c r="E119" t="s">
         <v>76</v>
       </c>
       <c r="F119" t="s">
         <v>420</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I119" t="s">
         <v>388</v>
       </c>
       <c r="J119" t="s">
         <v>421</v>
       </c>
       <c r="AE119">
@@ -7333,51 +7324,51 @@
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I128" t="s">
         <v>388</v>
       </c>
       <c r="J128" t="s">
         <v>394</v>
       </c>
       <c r="AE128">
         <v>1</v>
       </c>
       <c r="AF128">
         <v>21.0</v>
       </c>
       <c r="AI128" t="s">
         <v>434</v>
       </c>
       <c r="AJ128">
         <v>86630</v>
       </c>
       <c r="AK128">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>440</v>
       </c>
       <c r="E129" t="s">
         <v>315</v>
       </c>
       <c r="F129" t="s">
         <v>441</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I129" t="s">
         <v>388</v>
       </c>
       <c r="J129" t="s">
         <v>44</v>
       </c>
       <c r="AE129">
@@ -7707,51 +7698,51 @@
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I138" t="s">
         <v>445</v>
       </c>
       <c r="J138" t="s">
         <v>469</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AF138">
         <v>21.0</v>
       </c>
       <c r="AI138" t="s">
         <v>465</v>
       </c>
       <c r="AJ138">
         <v>83744</v>
       </c>
       <c r="AK138">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>470</v>
       </c>
       <c r="E139" t="s">
         <v>199</v>
       </c>
       <c r="F139" t="s">
         <v>471</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I139" t="s">
         <v>445</v>
       </c>
       <c r="J139" t="s">
         <v>472</v>
       </c>
       <c r="AE139">
@@ -7780,51 +7771,51 @@
       <c r="F140" t="s">
         <v>474</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I140" t="s">
         <v>445</v>
       </c>
       <c r="J140" t="s">
         <v>475</v>
       </c>
       <c r="AF140">
         <v>14.0</v>
       </c>
       <c r="AI140" t="s">
         <v>465</v>
       </c>
       <c r="AJ140">
         <v>89196</v>
       </c>
       <c r="AK140">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>476</v>
       </c>
       <c r="E141" t="s">
         <v>477</v>
       </c>
       <c r="F141" t="s">
         <v>478</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I141" t="s">
         <v>445</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AF141">
@@ -7853,51 +7844,51 @@
       <c r="H142" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I142" t="s">
         <v>445</v>
       </c>
       <c r="J142" t="s">
         <v>74</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AF142">
         <v>21.0</v>
       </c>
       <c r="AG142">
         <v>21.0</v>
       </c>
       <c r="AI142" t="s">
         <v>465</v>
       </c>
       <c r="AJ142">
         <v>89307</v>
       </c>
       <c r="AK142">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
         <v>480</v>
       </c>
       <c r="E143" t="s">
         <v>481</v>
       </c>
       <c r="F143" t="s">
         <v>482</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I143" t="s">
         <v>445</v>
       </c>
       <c r="J143" t="s">
         <v>284</v>
       </c>
       <c r="AF143">
@@ -8072,90 +8063,87 @@
       <c r="G148" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I148" t="s">
         <v>445</v>
       </c>
       <c r="J148" t="s">
         <v>365</v>
       </c>
       <c r="AE148">
         <v>1</v>
       </c>
       <c r="AF148">
         <v>21.0</v>
       </c>
       <c r="AI148" t="s">
         <v>489</v>
       </c>
       <c r="AJ148">
         <v>83960</v>
       </c>
       <c r="AK148">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>498</v>
       </c>
       <c r="E149" t="s">
         <v>499</v>
       </c>
       <c r="F149" t="s">
         <v>500</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I149" t="s">
         <v>445</v>
       </c>
       <c r="J149" t="s">
         <v>40</v>
       </c>
       <c r="AF149">
         <v>14.0</v>
       </c>
       <c r="AG149">
         <v>14.0</v>
       </c>
       <c r="AI149" t="s">
         <v>489</v>
       </c>
       <c r="AJ149">
         <v>86780</v>
       </c>
-      <c r="AK149">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
         <v>501</v>
       </c>
       <c r="E150" t="s">
         <v>208</v>
       </c>
       <c r="F150" t="s">
         <v>502</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H150" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I150" t="s">
         <v>445</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AF150">
         <v>21.0</v>
@@ -8218,51 +8206,51 @@
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I152" t="s">
         <v>445</v>
       </c>
       <c r="J152" t="s">
         <v>258</v>
       </c>
       <c r="AE152">
         <v>1</v>
       </c>
       <c r="AF152">
         <v>21.0</v>
       </c>
       <c r="AI152" t="s">
         <v>503</v>
       </c>
       <c r="AJ152">
         <v>87433</v>
       </c>
       <c r="AK152">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
         <v>508</v>
       </c>
       <c r="E153" t="s">
         <v>509</v>
       </c>
       <c r="F153" t="s">
         <v>510</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I153" t="s">
         <v>445</v>
       </c>
       <c r="J153" t="s">
         <v>40</v>
       </c>
       <c r="AF153">
@@ -8568,53 +8556,50 @@
       </c>
       <c r="I161" t="s">
         <v>514</v>
       </c>
       <c r="J161" t="s">
         <v>146</v>
       </c>
       <c r="AD161" t="s">
         <v>539</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AF161">
         <v>15.0</v>
       </c>
       <c r="AG161">
         <v>15.0</v>
       </c>
       <c r="AI161" t="s">
         <v>530</v>
       </c>
       <c r="AJ161">
         <v>89007</v>
       </c>
-      <c r="AK161">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>540</v>
       </c>
       <c r="E162" t="s">
         <v>541</v>
       </c>
       <c r="F162" t="s">
         <v>542</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H162" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I162" t="s">
         <v>514</v>
       </c>
       <c r="J162" t="s">
         <v>146</v>
       </c>
       <c r="AD162" t="s">
         <v>543</v>
@@ -8881,53 +8866,50 @@
       </c>
       <c r="G169" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H169" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I169" t="s">
         <v>514</v>
       </c>
       <c r="J169" t="s">
         <v>475</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AF169">
         <v>17.0</v>
       </c>
       <c r="AI169" t="s">
         <v>560</v>
       </c>
       <c r="AJ169">
         <v>89195</v>
       </c>
-      <c r="AK169">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>567</v>
       </c>
       <c r="E170" t="s">
         <v>568</v>
       </c>
       <c r="F170" t="s">
         <v>569</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H170" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I170" t="s">
         <v>514</v>
       </c>
       <c r="J170" t="s">
         <v>411</v>
       </c>
       <c r="AE170">
         <v>1</v>
@@ -9075,92 +9057,92 @@
       <c r="G174" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I174" t="s">
         <v>514</v>
       </c>
       <c r="J174" t="s">
         <v>411</v>
       </c>
       <c r="AE174">
         <v>1</v>
       </c>
       <c r="AF174">
         <v>21.0</v>
       </c>
       <c r="AI174" t="s">
         <v>575</v>
       </c>
       <c r="AJ174">
         <v>85789</v>
       </c>
       <c r="AK174">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>580</v>
       </c>
       <c r="E175" t="s">
         <v>581</v>
       </c>
       <c r="F175" t="s">
         <v>582</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I175" t="s">
         <v>514</v>
       </c>
       <c r="J175" t="s">
         <v>271</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AF175">
         <v>21.0</v>
       </c>
       <c r="AG175">
         <v>21.0</v>
       </c>
       <c r="AI175" t="s">
         <v>575</v>
       </c>
       <c r="AJ175">
         <v>87842</v>
       </c>
       <c r="AK175">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
         <v>583</v>
       </c>
       <c r="E176" t="s">
         <v>199</v>
       </c>
       <c r="F176" t="s">
         <v>584</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I176" t="s">
         <v>514</v>
       </c>
       <c r="J176" t="s">
         <v>74</v>
       </c>
       <c r="AE176">
@@ -10181,92 +10163,92 @@
       <c r="H202" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I202" t="s">
         <v>514</v>
       </c>
       <c r="J202" t="s">
         <v>146</v>
       </c>
       <c r="AE202">
         <v>1</v>
       </c>
       <c r="AF202">
         <v>21.0</v>
       </c>
       <c r="AG202">
         <v>21.0</v>
       </c>
       <c r="AI202" t="s">
         <v>616</v>
       </c>
       <c r="AJ202">
         <v>88985</v>
       </c>
       <c r="AK202">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="D203" t="s">
         <v>628</v>
       </c>
       <c r="E203" t="s">
         <v>622</v>
       </c>
       <c r="F203" t="s">
         <v>637</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H203" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I203" t="s">
         <v>514</v>
       </c>
       <c r="J203" t="s">
         <v>230</v>
       </c>
       <c r="AE203">
         <v>1</v>
       </c>
       <c r="AF203">
         <v>21.0</v>
       </c>
       <c r="AG203">
         <v>21.0</v>
       </c>
       <c r="AI203" t="s">
         <v>616</v>
       </c>
       <c r="AJ203">
         <v>83661</v>
       </c>
       <c r="AK203">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="D204" t="s">
         <v>638</v>
       </c>
       <c r="E204" t="s">
         <v>639</v>
       </c>
       <c r="F204" t="s">
         <v>640</v>
       </c>
       <c r="G204" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I204" t="s">
         <v>514</v>
       </c>
       <c r="J204" t="s">
         <v>50</v>
       </c>
       <c r="AE204">