--- v0 (2026-05-01)
+++ v1 (2026-09-07)
@@ -1950,51 +1950,51 @@
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AE3">
         <v>1</v>
       </c>
       <c r="AF3">
         <v>13.5</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>89359</v>
       </c>
       <c r="AK3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
@@ -2064,51 +2064,51 @@
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>46</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>17.5</v>
       </c>
       <c r="AI6" t="s">
         <v>42</v>
       </c>
       <c r="AJ6">
         <v>90202</v>
       </c>
       <c r="AK6">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>43</v>
       </c>
       <c r="E7" t="s">
         <v>47</v>
       </c>
       <c r="F7" t="s">
         <v>48</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>46</v>
       </c>
       <c r="AE7">
@@ -2171,53 +2171,50 @@
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>55</v>
       </c>
       <c r="AE9">
         <v>2</v>
       </c>
       <c r="AF9">
         <v>25.0</v>
       </c>
       <c r="AI9" t="s">
         <v>42</v>
       </c>
       <c r="AJ9">
         <v>89282</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>56</v>
       </c>
       <c r="E10" t="s">
         <v>57</v>
       </c>
       <c r="F10" t="s">
         <v>58</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>29</v>
       </c>
       <c r="AE10">
         <v>1</v>
@@ -2314,53 +2311,50 @@
       </c>
       <c r="G13" s="4" t="s">
         <v>66</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>71</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>17.5</v>
       </c>
       <c r="AI13" t="s">
         <v>67</v>
       </c>
       <c r="AJ13">
         <v>89497</v>
       </c>
-      <c r="AK13">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>72</v>
       </c>
       <c r="E14" t="s">
         <v>73</v>
       </c>
       <c r="F14" t="s">
         <v>74</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>29</v>
       </c>
       <c r="AF14">
         <v>14.0</v>
@@ -2721,86 +2715,86 @@
       <c r="G24" s="4" t="s">
         <v>66</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>113</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>21.5</v>
       </c>
       <c r="AI24" t="s">
         <v>109</v>
       </c>
       <c r="AJ24">
         <v>91778</v>
       </c>
       <c r="AK24">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>114</v>
       </c>
       <c r="E25" t="s">
         <v>115</v>
       </c>
       <c r="F25" t="s">
         <v>116</v>
       </c>
       <c r="G25" s="4" t="s">
         <v>66</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>71</v>
       </c>
       <c r="AF25">
         <v>14.0</v>
       </c>
       <c r="AI25" t="s">
         <v>109</v>
       </c>
       <c r="AJ25">
         <v>91779</v>
       </c>
       <c r="AK25">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>117</v>
       </c>
       <c r="E26" t="s">
         <v>118</v>
       </c>
       <c r="F26" t="s">
         <v>119</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>66</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>62</v>
       </c>
       <c r="AF26">
@@ -2826,87 +2820,90 @@
       <c r="G27" s="4" t="s">
         <v>66</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>97</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>21.5</v>
       </c>
       <c r="AI27" t="s">
         <v>109</v>
       </c>
       <c r="AJ27">
         <v>89273</v>
       </c>
       <c r="AK27">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>123</v>
       </c>
       <c r="E28" t="s">
         <v>124</v>
       </c>
       <c r="F28" t="s">
         <v>125</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>66</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>105</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>21.5</v>
       </c>
       <c r="AI28" t="s">
         <v>109</v>
       </c>
       <c r="AJ28">
         <v>89320</v>
       </c>
+      <c r="AK28">
+        <v>5</v>
+      </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>126</v>
       </c>
       <c r="E29" t="s">
         <v>127</v>
       </c>
       <c r="F29" t="s">
         <v>128</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>130</v>
       </c>
       <c r="AE29">
         <v>1</v>
@@ -3156,51 +3153,51 @@
       <c r="G36" s="4" t="s">
         <v>66</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>153</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>21.5</v>
       </c>
       <c r="AI36" t="s">
         <v>149</v>
       </c>
       <c r="AJ36">
         <v>89533</v>
       </c>
       <c r="AK36">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>154</v>
       </c>
       <c r="E37" t="s">
         <v>78</v>
       </c>
       <c r="F37" t="s">
         <v>155</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I37" t="s">
         <v>156</v>
       </c>
       <c r="J37" t="s">
         <v>55</v>
       </c>
       <c r="AE37">
@@ -3635,127 +3632,127 @@
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I49" t="s">
         <v>175</v>
       </c>
       <c r="J49" t="s">
         <v>29</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>21.5</v>
       </c>
       <c r="AI49" t="s">
         <v>193</v>
       </c>
       <c r="AJ49">
         <v>89361</v>
       </c>
       <c r="AK49">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>199</v>
       </c>
       <c r="E50" t="s">
         <v>85</v>
       </c>
       <c r="F50" t="s">
         <v>200</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I50" t="s">
         <v>175</v>
       </c>
       <c r="J50" t="s">
         <v>55</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>21.5</v>
       </c>
       <c r="AI50" t="s">
         <v>193</v>
       </c>
       <c r="AJ50">
         <v>91438</v>
       </c>
       <c r="AK50">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>201</v>
       </c>
       <c r="E51" t="s">
         <v>202</v>
       </c>
       <c r="F51" t="s">
         <v>203</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I51" t="s">
         <v>175</v>
       </c>
       <c r="J51" t="s">
         <v>46</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>21.5</v>
       </c>
       <c r="AI51" t="s">
         <v>193</v>
       </c>
       <c r="AJ51">
         <v>90199</v>
       </c>
       <c r="AK51">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>183</v>
       </c>
       <c r="E52" t="s">
         <v>169</v>
       </c>
       <c r="F52" t="s">
         <v>204</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I52" t="s">
         <v>175</v>
       </c>
       <c r="J52" t="s">
         <v>46</v>
       </c>
       <c r="AE52">
@@ -4041,51 +4038,51 @@
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I60" t="s">
         <v>175</v>
       </c>
       <c r="J60" t="s">
         <v>46</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>21.5</v>
       </c>
       <c r="AI60" t="s">
         <v>230</v>
       </c>
       <c r="AJ60">
         <v>91397</v>
       </c>
       <c r="AK60">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>231</v>
       </c>
       <c r="E61" t="s">
         <v>232</v>
       </c>
       <c r="F61" t="s">
         <v>233</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I61" t="s">
         <v>175</v>
       </c>
       <c r="J61" t="s">
         <v>234</v>
       </c>
       <c r="AE61">
@@ -4479,51 +4476,51 @@
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I72" t="s">
         <v>246</v>
       </c>
       <c r="J72" t="s">
         <v>247</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>21.5</v>
       </c>
       <c r="AI72" t="s">
         <v>255</v>
       </c>
       <c r="AJ72">
         <v>89259</v>
       </c>
       <c r="AK72">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>271</v>
       </c>
       <c r="E73" t="s">
         <v>272</v>
       </c>
       <c r="F73" t="s">
         <v>273</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I73" t="s">
         <v>246</v>
       </c>
       <c r="J73" t="s">
         <v>87</v>
       </c>
       <c r="AE73">
@@ -4666,51 +4663,51 @@
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I77" t="s">
         <v>246</v>
       </c>
       <c r="J77" t="s">
         <v>247</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>21.5</v>
       </c>
       <c r="AI77" t="s">
         <v>285</v>
       </c>
       <c r="AJ77">
         <v>89372</v>
       </c>
       <c r="AK77">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>286</v>
       </c>
       <c r="E78" t="s">
         <v>127</v>
       </c>
       <c r="F78" t="s">
         <v>287</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I78" t="s">
         <v>246</v>
       </c>
       <c r="J78" t="s">
         <v>71</v>
       </c>
       <c r="AE78">
@@ -5028,121 +5025,124 @@
       <c r="F87" t="s">
         <v>315</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I87" t="s">
         <v>300</v>
       </c>
       <c r="J87" t="s">
         <v>130</v>
       </c>
       <c r="AF87">
         <v>14.0</v>
       </c>
       <c r="AI87" t="s">
         <v>312</v>
       </c>
       <c r="AJ87">
         <v>89390</v>
       </c>
       <c r="AK87">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>316</v>
       </c>
       <c r="E88" t="s">
         <v>317</v>
       </c>
       <c r="F88" t="s">
         <v>318</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I88" t="s">
         <v>300</v>
       </c>
       <c r="J88" t="s">
         <v>223</v>
       </c>
       <c r="AF88">
         <v>14.0</v>
       </c>
       <c r="AI88" t="s">
         <v>312</v>
       </c>
       <c r="AJ88">
         <v>91694</v>
       </c>
+      <c r="AK88">
+        <v>5</v>
+      </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>319</v>
       </c>
       <c r="E89" t="s">
         <v>60</v>
       </c>
       <c r="F89" t="s">
         <v>320</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I89" t="s">
         <v>300</v>
       </c>
       <c r="J89" t="s">
         <v>130</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AF89">
         <v>21.5</v>
       </c>
       <c r="AI89" t="s">
         <v>312</v>
       </c>
       <c r="AJ89">
         <v>89391</v>
       </c>
       <c r="AK89">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>32</v>
       </c>
       <c r="E90" t="s">
         <v>202</v>
       </c>
       <c r="F90" t="s">
         <v>321</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I90" t="s">
         <v>300</v>
       </c>
       <c r="J90" t="s">
         <v>35</v>
       </c>
       <c r="AE90">
@@ -5209,51 +5209,51 @@
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I92" t="s">
         <v>300</v>
       </c>
       <c r="J92" t="s">
         <v>55</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>21.5</v>
       </c>
       <c r="AI92" t="s">
         <v>312</v>
       </c>
       <c r="AJ92">
         <v>89305</v>
       </c>
       <c r="AK92">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>325</v>
       </c>
       <c r="E93" t="s">
         <v>326</v>
       </c>
       <c r="F93" t="s">
         <v>327</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I93" t="s">
         <v>300</v>
       </c>
       <c r="J93" t="s">
         <v>328</v>
       </c>
       <c r="AE93">
@@ -5281,90 +5281,87 @@
       </c>
       <c r="F94" t="s">
         <v>331</v>
       </c>
       <c r="G94" s="4" t="s">
         <v>66</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I94" t="s">
         <v>300</v>
       </c>
       <c r="J94" t="s">
         <v>29</v>
       </c>
       <c r="AF94">
         <v>14.0</v>
       </c>
       <c r="AI94" t="s">
         <v>332</v>
       </c>
       <c r="AJ94">
         <v>89355</v>
       </c>
-      <c r="AK94">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>333</v>
       </c>
       <c r="E95" t="s">
         <v>334</v>
       </c>
       <c r="F95" t="s">
         <v>335</v>
       </c>
       <c r="G95" s="4" t="s">
         <v>66</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I95" t="s">
         <v>300</v>
       </c>
       <c r="J95" t="s">
         <v>234</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AF95">
         <v>21.5</v>
       </c>
       <c r="AI95" t="s">
         <v>332</v>
       </c>
       <c r="AJ95">
         <v>89458</v>
       </c>
       <c r="AK95">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>336</v>
       </c>
       <c r="E96" t="s">
         <v>337</v>
       </c>
       <c r="F96" t="s">
         <v>338</v>
       </c>
       <c r="G96" s="4" t="s">
         <v>66</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I96" t="s">
         <v>300</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AF96">
@@ -5460,51 +5457,51 @@
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I99" t="s">
         <v>300</v>
       </c>
       <c r="J99" t="s">
         <v>164</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AF99">
         <v>21.5</v>
       </c>
       <c r="AI99" t="s">
         <v>345</v>
       </c>
       <c r="AJ99">
         <v>89683</v>
       </c>
       <c r="AK99">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>347</v>
       </c>
       <c r="E100" t="s">
         <v>348</v>
       </c>
       <c r="F100" t="s">
         <v>349</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I100" t="s">
         <v>300</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AF100">
@@ -6281,89 +6278,89 @@
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I121" t="s">
         <v>352</v>
       </c>
       <c r="J121" t="s">
         <v>259</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AF121">
         <v>21.5</v>
       </c>
       <c r="AI121" t="s">
         <v>387</v>
       </c>
       <c r="AJ121">
         <v>89316</v>
       </c>
       <c r="AK121">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>350</v>
       </c>
       <c r="E122" t="s">
         <v>202</v>
       </c>
       <c r="F122" t="s">
         <v>409</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I122" t="s">
         <v>352</v>
       </c>
       <c r="J122" t="s">
         <v>87</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>21.5</v>
       </c>
       <c r="AI122" t="s">
         <v>387</v>
       </c>
       <c r="AJ122">
         <v>89828</v>
       </c>
       <c r="AK122">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>410</v>
       </c>
       <c r="E123" t="s">
         <v>326</v>
       </c>
       <c r="F123" t="s">
         <v>411</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I123" t="s">
         <v>352</v>
       </c>
       <c r="J123" t="s">
         <v>55</v>
       </c>
       <c r="AE123">
@@ -6395,89 +6392,89 @@
       <c r="G124" s="4" t="s">
         <v>66</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I124" t="s">
         <v>352</v>
       </c>
       <c r="J124" t="s">
         <v>97</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AF124">
         <v>21.5</v>
       </c>
       <c r="AI124" t="s">
         <v>414</v>
       </c>
       <c r="AJ124">
         <v>91686</v>
       </c>
       <c r="AK124">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>415</v>
       </c>
       <c r="E125" t="s">
         <v>416</v>
       </c>
       <c r="F125" t="s">
         <v>417</v>
       </c>
       <c r="G125" s="4" t="s">
         <v>66</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I125" t="s">
         <v>352</v>
       </c>
       <c r="J125" t="s">
         <v>418</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AF125">
         <v>21.5</v>
       </c>
       <c r="AI125" t="s">
         <v>414</v>
       </c>
       <c r="AJ125">
         <v>89415</v>
       </c>
       <c r="AK125">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>419</v>
       </c>
       <c r="E126" t="s">
         <v>420</v>
       </c>
       <c r="F126" t="s">
         <v>421</v>
       </c>
       <c r="G126" s="4" t="s">
         <v>66</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I126" t="s">
         <v>352</v>
       </c>
       <c r="J126" t="s">
         <v>29</v>
       </c>
       <c r="AF126">