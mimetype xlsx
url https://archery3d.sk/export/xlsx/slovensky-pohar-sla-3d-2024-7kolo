--- v1 (2026-09-07)
+++ v2 (2026-09-27)
@@ -2026,51 +2026,51 @@
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>41</v>
       </c>
       <c r="AE5">
         <v>2</v>
       </c>
       <c r="AF5">
         <v>25.0</v>
       </c>
       <c r="AI5" t="s">
         <v>42</v>
       </c>
       <c r="AJ5">
         <v>90697</v>
       </c>
       <c r="AK5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>44</v>
       </c>
       <c r="F6" t="s">
         <v>45</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>46</v>
       </c>
       <c r="AE6">
@@ -2493,51 +2493,51 @@
       <c r="F18" t="s">
         <v>90</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>21.5</v>
       </c>
       <c r="AI18" t="s">
         <v>76</v>
       </c>
       <c r="AJ18">
         <v>89474</v>
       </c>
       <c r="AK18">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>91</v>
       </c>
       <c r="E19" t="s">
         <v>92</v>
       </c>
       <c r="F19" t="s">
         <v>93</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>62</v>
       </c>
       <c r="AE19">
@@ -2858,51 +2858,51 @@
       <c r="G28" s="4" t="s">
         <v>66</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>105</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>21.5</v>
       </c>
       <c r="AI28" t="s">
         <v>109</v>
       </c>
       <c r="AJ28">
         <v>89320</v>
       </c>
       <c r="AK28">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>126</v>
       </c>
       <c r="E29" t="s">
         <v>127</v>
       </c>
       <c r="F29" t="s">
         <v>128</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>130</v>
       </c>
       <c r="AE29">
@@ -3190,53 +3190,50 @@
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I37" t="s">
         <v>156</v>
       </c>
       <c r="J37" t="s">
         <v>55</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>17.5</v>
       </c>
       <c r="AI37" t="s">
         <v>157</v>
       </c>
       <c r="AJ37">
         <v>89292</v>
       </c>
-      <c r="AK37">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>158</v>
       </c>
       <c r="E38" t="s">
         <v>159</v>
       </c>
       <c r="F38" t="s">
         <v>160</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I38" t="s">
         <v>156</v>
       </c>
       <c r="J38" t="s">
         <v>29</v>
       </c>
       <c r="AE38">
         <v>1</v>
@@ -4438,51 +4435,51 @@
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I71" t="s">
         <v>246</v>
       </c>
       <c r="J71" t="s">
         <v>113</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>21.5</v>
       </c>
       <c r="AI71" t="s">
         <v>255</v>
       </c>
       <c r="AJ71">
         <v>91777</v>
       </c>
       <c r="AK71">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>269</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" t="s">
         <v>270</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I72" t="s">
         <v>246</v>
       </c>
       <c r="J72" t="s">
         <v>247</v>
       </c>
       <c r="AE72">
@@ -5457,51 +5454,51 @@
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I99" t="s">
         <v>300</v>
       </c>
       <c r="J99" t="s">
         <v>164</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AF99">
         <v>21.5</v>
       </c>
       <c r="AI99" t="s">
         <v>345</v>
       </c>
       <c r="AJ99">
         <v>89683</v>
       </c>
       <c r="AK99">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>347</v>
       </c>
       <c r="E100" t="s">
         <v>348</v>
       </c>
       <c r="F100" t="s">
         <v>349</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>129</v>
       </c>
       <c r="I100" t="s">
         <v>300</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AF100">
@@ -6430,51 +6427,51 @@
       <c r="G125" s="4" t="s">
         <v>66</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I125" t="s">
         <v>352</v>
       </c>
       <c r="J125" t="s">
         <v>418</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AF125">
         <v>21.5</v>
       </c>
       <c r="AI125" t="s">
         <v>414</v>
       </c>
       <c r="AJ125">
         <v>89415</v>
       </c>
       <c r="AK125">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>419</v>
       </c>
       <c r="E126" t="s">
         <v>420</v>
       </c>
       <c r="F126" t="s">
         <v>421</v>
       </c>
       <c r="G126" s="4" t="s">
         <v>66</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I126" t="s">
         <v>352</v>
       </c>
       <c r="J126" t="s">
         <v>29</v>
       </c>
       <c r="AF126">