--- v0 (2026-05-04)
+++ v1 (2026-06-26)
@@ -2567,53 +2567,50 @@
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>69</v>
       </c>
       <c r="AE12">
         <v>2</v>
       </c>
       <c r="AF12">
         <v>24.0</v>
       </c>
       <c r="AI12" t="s">
         <v>49</v>
       </c>
       <c r="AJ12">
         <v>85167</v>
       </c>
-      <c r="AK12">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>70</v>
       </c>
       <c r="E13" t="s">
         <v>71</v>
       </c>
       <c r="F13" t="s">
         <v>72</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>57</v>
       </c>
       <c r="AE13">
         <v>1</v>
@@ -2752,51 +2749,51 @@
       <c r="H17" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>89</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>21.0</v>
       </c>
       <c r="AG17">
         <v>21.0</v>
       </c>
       <c r="AI17" t="s">
         <v>85</v>
       </c>
       <c r="AJ17">
         <v>85287</v>
       </c>
       <c r="AK17">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>90</v>
       </c>
       <c r="E18" t="s">
         <v>91</v>
       </c>
       <c r="F18" t="s">
         <v>92</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>29</v>
       </c>
       <c r="AE18">
@@ -3216,50 +3213,53 @@
       </c>
       <c r="H29" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>106</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>21.0</v>
       </c>
       <c r="AG29">
         <v>21.0</v>
       </c>
       <c r="AI29" t="s">
         <v>128</v>
       </c>
       <c r="AJ29">
         <v>88669</v>
       </c>
+      <c r="AK29">
+        <v>5</v>
+      </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>129</v>
       </c>
       <c r="E30" t="s">
         <v>130</v>
       </c>
       <c r="F30" t="s">
         <v>131</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>57</v>
       </c>
       <c r="AE30">
         <v>1</v>
@@ -3597,92 +3597,92 @@
       <c r="G39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>21.0</v>
       </c>
       <c r="AG39">
         <v>21.0</v>
       </c>
       <c r="AI39" t="s">
         <v>160</v>
       </c>
       <c r="AJ39">
         <v>86028</v>
       </c>
       <c r="AK39">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>161</v>
       </c>
       <c r="E40" t="s">
         <v>162</v>
       </c>
       <c r="F40" t="s">
         <v>163</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>164</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>21.0</v>
       </c>
       <c r="AG40">
         <v>21.0</v>
       </c>
       <c r="AI40" t="s">
         <v>160</v>
       </c>
       <c r="AJ40">
         <v>85794</v>
       </c>
       <c r="AK40">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>165</v>
       </c>
       <c r="E41" t="s">
         <v>55</v>
       </c>
       <c r="F41" t="s">
         <v>166</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I41" t="s">
         <v>167</v>
       </c>
       <c r="J41" t="s">
         <v>168</v>
       </c>
       <c r="AF41">
@@ -4584,51 +4584,51 @@
       <c r="H66" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I66" t="s">
         <v>227</v>
       </c>
       <c r="J66" t="s">
         <v>29</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>21.0</v>
       </c>
       <c r="AG66">
         <v>21.0</v>
       </c>
       <c r="AI66" t="s">
         <v>252</v>
       </c>
       <c r="AJ66">
         <v>86862</v>
       </c>
       <c r="AK66">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>259</v>
       </c>
       <c r="E67" t="s">
         <v>260</v>
       </c>
       <c r="F67" t="s">
         <v>261</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I67" t="s">
         <v>227</v>
       </c>
       <c r="J67" t="s">
         <v>256</v>
       </c>
       <c r="AF67">
@@ -4843,50 +4843,53 @@
       </c>
       <c r="H73" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I73" t="s">
         <v>227</v>
       </c>
       <c r="J73" t="s">
         <v>277</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>21.0</v>
       </c>
       <c r="AG73">
         <v>21.0</v>
       </c>
       <c r="AI73" t="s">
         <v>252</v>
       </c>
       <c r="AJ73">
         <v>87417</v>
       </c>
+      <c r="AK73">
+        <v>5</v>
+      </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>278</v>
       </c>
       <c r="E74" t="s">
         <v>279</v>
       </c>
       <c r="F74" t="s">
         <v>280</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I74" t="s">
         <v>227</v>
       </c>
       <c r="J74" t="s">
         <v>29</v>
       </c>
       <c r="AF74">
         <v>14.0</v>
@@ -4949,51 +4952,51 @@
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I76" t="s">
         <v>227</v>
       </c>
       <c r="J76" t="s">
         <v>69</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>21.0</v>
       </c>
       <c r="AI76" t="s">
         <v>252</v>
       </c>
       <c r="AJ76">
         <v>91044</v>
       </c>
       <c r="AK76">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>286</v>
       </c>
       <c r="E77" t="s">
         <v>155</v>
       </c>
       <c r="F77" t="s">
         <v>287</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I77" t="s">
         <v>227</v>
       </c>
       <c r="J77" t="s">
         <v>69</v>
       </c>
       <c r="AE77">
@@ -5218,51 +5221,51 @@
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I83" t="s">
         <v>227</v>
       </c>
       <c r="J83" t="s">
         <v>57</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>21.0</v>
       </c>
       <c r="AI83" t="s">
         <v>308</v>
       </c>
       <c r="AJ83">
         <v>90711</v>
       </c>
       <c r="AK83">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>309</v>
       </c>
       <c r="E84" t="s">
         <v>310</v>
       </c>
       <c r="F84" t="s">
         <v>311</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I84" t="s">
         <v>227</v>
       </c>
       <c r="J84" t="s">
         <v>29</v>
       </c>
       <c r="AE84">
@@ -5681,50 +5684,53 @@
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I96" t="s">
         <v>339</v>
       </c>
       <c r="J96" t="s">
         <v>48</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AF96">
         <v>21.0</v>
       </c>
       <c r="AI96" t="s">
         <v>349</v>
       </c>
       <c r="AJ96">
         <v>90155</v>
       </c>
+      <c r="AK96">
+        <v>4</v>
+      </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>350</v>
       </c>
       <c r="E97" t="s">
         <v>351</v>
       </c>
       <c r="F97" t="s">
         <v>352</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I97" t="s">
         <v>339</v>
       </c>
       <c r="J97" t="s">
         <v>29</v>
       </c>
       <c r="AE97">
         <v>1</v>
@@ -6351,89 +6357,89 @@
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I114" t="s">
         <v>388</v>
       </c>
       <c r="J114" t="s">
         <v>69</v>
       </c>
       <c r="AE114">
         <v>1</v>
       </c>
       <c r="AF114">
         <v>21.0</v>
       </c>
       <c r="AI114" t="s">
         <v>393</v>
       </c>
       <c r="AJ114">
         <v>87857</v>
       </c>
       <c r="AK114">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
         <v>395</v>
       </c>
       <c r="E115" t="s">
         <v>51</v>
       </c>
       <c r="F115" t="s">
         <v>396</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I115" t="s">
         <v>388</v>
       </c>
       <c r="J115" t="s">
         <v>153</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AF115">
         <v>21.0</v>
       </c>
       <c r="AI115" t="s">
         <v>393</v>
       </c>
       <c r="AJ115">
         <v>86835</v>
       </c>
       <c r="AK115">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>397</v>
       </c>
       <c r="E116" t="s">
         <v>398</v>
       </c>
       <c r="F116" t="s">
         <v>399</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I116" t="s">
         <v>388</v>
       </c>
       <c r="J116" t="s">
         <v>153</v>
       </c>
       <c r="AE116">
@@ -6464,50 +6470,53 @@
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I117" t="s">
         <v>388</v>
       </c>
       <c r="J117" t="s">
         <v>277</v>
       </c>
       <c r="AF117">
         <v>14.0</v>
       </c>
       <c r="AG117">
         <v>14.0</v>
       </c>
       <c r="AI117" t="s">
         <v>393</v>
       </c>
       <c r="AJ117">
         <v>87414</v>
       </c>
+      <c r="AK117">
+        <v>5</v>
+      </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>403</v>
       </c>
       <c r="E118" t="s">
         <v>269</v>
       </c>
       <c r="F118" t="s">
         <v>404</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I118" t="s">
         <v>388</v>
       </c>
       <c r="J118" t="s">
         <v>153</v>
       </c>
       <c r="AF118">
         <v>14.0</v>
@@ -6713,51 +6722,51 @@
       <c r="F124" t="s">
         <v>422</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I124" t="s">
         <v>388</v>
       </c>
       <c r="J124" t="s">
         <v>84</v>
       </c>
       <c r="AF124">
         <v>14.0</v>
       </c>
       <c r="AI124" t="s">
         <v>412</v>
       </c>
       <c r="AJ124">
         <v>90818</v>
       </c>
       <c r="AK124">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>423</v>
       </c>
       <c r="E125" t="s">
         <v>424</v>
       </c>
       <c r="F125" t="s">
         <v>425</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I125" t="s">
         <v>388</v>
       </c>
       <c r="J125" t="s">
         <v>168</v>
       </c>
       <c r="AF125">
@@ -6783,51 +6792,51 @@
       <c r="F126" t="s">
         <v>427</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I126" t="s">
         <v>388</v>
       </c>
       <c r="J126" t="s">
         <v>84</v>
       </c>
       <c r="AF126">
         <v>14.0</v>
       </c>
       <c r="AI126" t="s">
         <v>428</v>
       </c>
       <c r="AJ126">
         <v>88073</v>
       </c>
       <c r="AK126">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>429</v>
       </c>
       <c r="E127" t="s">
         <v>51</v>
       </c>
       <c r="F127" t="s">
         <v>430</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I127" t="s">
         <v>388</v>
       </c>
       <c r="J127" t="s">
         <v>431</v>
       </c>
       <c r="AE127">
@@ -7343,53 +7352,50 @@
       </c>
       <c r="G141" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H141" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I141" t="s">
         <v>441</v>
       </c>
       <c r="J141" t="s">
         <v>153</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AF141">
         <v>17.0</v>
       </c>
       <c r="AI141" t="s">
         <v>469</v>
       </c>
       <c r="AJ141">
         <v>86476</v>
       </c>
-      <c r="AK141">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>473</v>
       </c>
       <c r="E142" t="s">
         <v>474</v>
       </c>
       <c r="F142" t="s">
         <v>475</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I142" t="s">
         <v>441</v>
       </c>
       <c r="J142" t="s">
         <v>69</v>
       </c>
       <c r="AE142">
         <v>1</v>
@@ -7464,51 +7470,51 @@
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I144" t="s">
         <v>441</v>
       </c>
       <c r="J144" t="s">
         <v>84</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AF144">
         <v>21.0</v>
       </c>
       <c r="AI144" t="s">
         <v>476</v>
       </c>
       <c r="AJ144">
         <v>88083</v>
       </c>
       <c r="AK144">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>188</v>
       </c>
       <c r="E145" t="s">
         <v>58</v>
       </c>
       <c r="F145" t="s">
         <v>481</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I145" t="s">
         <v>441</v>
       </c>
       <c r="J145" t="s">
         <v>69</v>
       </c>
       <c r="AE145">
@@ -7859,51 +7865,51 @@
       <c r="G154" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I154" t="s">
         <v>441</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AF154">
         <v>21.0</v>
       </c>
       <c r="AG154">
         <v>21.0</v>
       </c>
       <c r="AI154" t="s">
         <v>502</v>
       </c>
       <c r="AJ154">
         <v>90913</v>
       </c>
       <c r="AK154">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
         <v>503</v>
       </c>
       <c r="E155" t="s">
         <v>500</v>
       </c>
       <c r="F155" t="s">
         <v>504</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I155" t="s">
         <v>441</v>
       </c>
       <c r="J155" t="s">
         <v>168</v>
       </c>
       <c r="AE155">