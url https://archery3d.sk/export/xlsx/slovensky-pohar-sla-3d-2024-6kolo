--- v1 (2026-06-26)
+++ v2 (2026-08-17)
@@ -2223,51 +2223,51 @@
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AE3">
         <v>2</v>
       </c>
       <c r="AF3">
         <v>20.0</v>
       </c>
       <c r="AG3">
         <v>20.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>86863</v>
       </c>
       <c r="AK3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
@@ -2416,51 +2416,51 @@
       <c r="H8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>57</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>17.0</v>
       </c>
       <c r="AG8">
         <v>17.0</v>
       </c>
       <c r="AI8" t="s">
         <v>49</v>
       </c>
       <c r="AJ8">
         <v>88167</v>
       </c>
       <c r="AK8">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>54</v>
       </c>
       <c r="E9" t="s">
         <v>58</v>
       </c>
       <c r="F9" t="s">
         <v>59</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>57</v>
       </c>
       <c r="AE9">
@@ -3325,51 +3325,51 @@
       <c r="H32" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>138</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>21.0</v>
       </c>
       <c r="AG32">
         <v>21.0</v>
       </c>
       <c r="AI32" t="s">
         <v>128</v>
       </c>
       <c r="AJ32">
         <v>86002</v>
       </c>
       <c r="AK32">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>139</v>
       </c>
       <c r="E33" t="s">
         <v>140</v>
       </c>
       <c r="F33" t="s">
         <v>141</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>143</v>
       </c>
       <c r="AE33">
@@ -3819,51 +3819,51 @@
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I45" t="s">
         <v>179</v>
       </c>
       <c r="J45" t="s">
         <v>48</v>
       </c>
       <c r="AE45">
         <v>2</v>
       </c>
       <c r="AF45">
         <v>24.0</v>
       </c>
       <c r="AI45" t="s">
         <v>184</v>
       </c>
       <c r="AJ45">
         <v>89287</v>
       </c>
       <c r="AK45">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>188</v>
       </c>
       <c r="E46" t="s">
         <v>108</v>
       </c>
       <c r="F46" t="s">
         <v>189</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I46" t="s">
         <v>179</v>
       </c>
       <c r="J46" t="s">
         <v>69</v>
       </c>
       <c r="AE46">
@@ -4510,50 +4510,53 @@
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I64" t="s">
         <v>227</v>
       </c>
       <c r="J64" t="s">
         <v>220</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>21.0</v>
       </c>
       <c r="AI64" t="s">
         <v>252</v>
       </c>
       <c r="AJ64">
         <v>84488</v>
       </c>
+      <c r="AK64">
+        <v>4</v>
+      </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>253</v>
       </c>
       <c r="E65" t="s">
         <v>254</v>
       </c>
       <c r="F65" t="s">
         <v>255</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I65" t="s">
         <v>227</v>
       </c>
       <c r="J65" t="s">
         <v>256</v>
       </c>
       <c r="AF65">
         <v>14.0</v>
@@ -4654,90 +4657,87 @@
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I68" t="s">
         <v>227</v>
       </c>
       <c r="J68" t="s">
         <v>57</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>21.0</v>
       </c>
       <c r="AI68" t="s">
         <v>252</v>
       </c>
       <c r="AJ68">
         <v>88162</v>
       </c>
       <c r="AK68">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>264</v>
       </c>
       <c r="E69" t="s">
         <v>260</v>
       </c>
       <c r="F69" t="s">
         <v>265</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I69" t="s">
         <v>227</v>
       </c>
       <c r="J69" t="s">
         <v>29</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>21.0</v>
       </c>
       <c r="AI69" t="s">
         <v>252</v>
       </c>
       <c r="AJ69">
         <v>85603</v>
       </c>
-      <c r="AK69">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>266</v>
       </c>
       <c r="E70" t="s">
         <v>223</v>
       </c>
       <c r="F70" t="s">
         <v>267</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I70" t="s">
         <v>227</v>
       </c>
       <c r="J70" t="s">
         <v>57</v>
       </c>
       <c r="AE70">
         <v>1</v>
@@ -4844,51 +4844,51 @@
       <c r="H73" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I73" t="s">
         <v>227</v>
       </c>
       <c r="J73" t="s">
         <v>277</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>21.0</v>
       </c>
       <c r="AG73">
         <v>21.0</v>
       </c>
       <c r="AI73" t="s">
         <v>252</v>
       </c>
       <c r="AJ73">
         <v>87417</v>
       </c>
       <c r="AK73">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>278</v>
       </c>
       <c r="E74" t="s">
         <v>279</v>
       </c>
       <c r="F74" t="s">
         <v>280</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I74" t="s">
         <v>227</v>
       </c>
       <c r="J74" t="s">
         <v>29</v>
       </c>
       <c r="AF74">
@@ -5183,51 +5183,51 @@
       <c r="G82" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I82" t="s">
         <v>227</v>
       </c>
       <c r="J82" t="s">
         <v>277</v>
       </c>
       <c r="AF82">
         <v>14.0</v>
       </c>
       <c r="AG82">
         <v>14.0</v>
       </c>
       <c r="AI82" t="s">
         <v>298</v>
       </c>
       <c r="AJ82">
         <v>89248</v>
       </c>
       <c r="AK82">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>305</v>
       </c>
       <c r="E83" t="s">
         <v>306</v>
       </c>
       <c r="F83" t="s">
         <v>307</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I83" t="s">
         <v>227</v>
       </c>
       <c r="J83" t="s">
         <v>57</v>
       </c>
       <c r="AE83">
@@ -6170,51 +6170,51 @@
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I109" t="s">
         <v>339</v>
       </c>
       <c r="J109" t="s">
         <v>340</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AF109">
         <v>21.0</v>
       </c>
       <c r="AI109" t="s">
         <v>375</v>
       </c>
       <c r="AJ109">
         <v>83808</v>
       </c>
       <c r="AK109">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>379</v>
       </c>
       <c r="E110" t="s">
         <v>151</v>
       </c>
       <c r="F110" t="s">
         <v>380</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I110" t="s">
         <v>339</v>
       </c>
       <c r="J110" t="s">
         <v>35</v>
       </c>
       <c r="AE110">
@@ -6395,51 +6395,51 @@
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I115" t="s">
         <v>388</v>
       </c>
       <c r="J115" t="s">
         <v>153</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AF115">
         <v>21.0</v>
       </c>
       <c r="AI115" t="s">
         <v>393</v>
       </c>
       <c r="AJ115">
         <v>86835</v>
       </c>
       <c r="AK115">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>397</v>
       </c>
       <c r="E116" t="s">
         <v>398</v>
       </c>
       <c r="F116" t="s">
         <v>399</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I116" t="s">
         <v>388</v>
       </c>
       <c r="J116" t="s">
         <v>153</v>
       </c>
       <c r="AE116">
@@ -6506,51 +6506,51 @@
       <c r="F118" t="s">
         <v>404</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I118" t="s">
         <v>388</v>
       </c>
       <c r="J118" t="s">
         <v>153</v>
       </c>
       <c r="AF118">
         <v>14.0</v>
       </c>
       <c r="AI118" t="s">
         <v>393</v>
       </c>
       <c r="AJ118">
         <v>86477</v>
       </c>
       <c r="AK118">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>405</v>
       </c>
       <c r="E119" t="s">
         <v>223</v>
       </c>
       <c r="F119" t="s">
         <v>406</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I119" t="s">
         <v>388</v>
       </c>
       <c r="J119" t="s">
         <v>89</v>
       </c>
       <c r="AF119">
@@ -6830,51 +6830,51 @@
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I127" t="s">
         <v>388</v>
       </c>
       <c r="J127" t="s">
         <v>431</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AF127">
         <v>21.0</v>
       </c>
       <c r="AI127" t="s">
         <v>428</v>
       </c>
       <c r="AJ127">
         <v>91160</v>
       </c>
       <c r="AK127">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>432</v>
       </c>
       <c r="E128" t="s">
         <v>81</v>
       </c>
       <c r="F128" t="s">
         <v>433</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I128" t="s">
         <v>388</v>
       </c>
       <c r="J128" t="s">
         <v>84</v>
       </c>
       <c r="AE128">
@@ -6941,51 +6941,51 @@
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I130" t="s">
         <v>388</v>
       </c>
       <c r="J130" t="s">
         <v>200</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AF130">
         <v>21.0</v>
       </c>
       <c r="AI130" t="s">
         <v>428</v>
       </c>
       <c r="AJ130">
         <v>87431</v>
       </c>
       <c r="AK130">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
         <v>437</v>
       </c>
       <c r="E131" t="s">
         <v>438</v>
       </c>
       <c r="F131" t="s">
         <v>439</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I131" t="s">
         <v>388</v>
       </c>
       <c r="J131" t="s">
         <v>29</v>
       </c>
       <c r="AF131">
@@ -7941,92 +7941,92 @@
       <c r="G156" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I156" t="s">
         <v>441</v>
       </c>
       <c r="J156" t="s">
         <v>507</v>
       </c>
       <c r="AE156">
         <v>2</v>
       </c>
       <c r="AF156">
         <v>28.0</v>
       </c>
       <c r="AI156" t="s">
         <v>502</v>
       </c>
       <c r="AJ156">
         <v>84586</v>
       </c>
       <c r="AK156">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>508</v>
       </c>
       <c r="E157" t="s">
         <v>136</v>
       </c>
       <c r="F157" t="s">
         <v>509</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I157" t="s">
         <v>441</v>
       </c>
       <c r="J157" t="s">
         <v>143</v>
       </c>
       <c r="AE157">
         <v>1</v>
       </c>
       <c r="AF157">
         <v>21.0</v>
       </c>
       <c r="AG157">
         <v>21.0</v>
       </c>
       <c r="AI157" t="s">
         <v>502</v>
       </c>
       <c r="AJ157">
         <v>85361</v>
       </c>
       <c r="AK157">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
         <v>505</v>
       </c>
       <c r="E158" t="s">
         <v>327</v>
       </c>
       <c r="F158" t="s">
         <v>510</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I158" t="s">
         <v>441</v>
       </c>
       <c r="J158" t="s">
         <v>507</v>
       </c>
       <c r="AE158">