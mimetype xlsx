--- v2 (2026-08-17)
+++ v3 (2026-09-24)
@@ -2530,51 +2530,51 @@
       <c r="H11" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>41</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
         <v>17.0</v>
       </c>
       <c r="AG11">
         <v>17.0</v>
       </c>
       <c r="AI11" t="s">
         <v>49</v>
       </c>
       <c r="AJ11">
         <v>87171</v>
       </c>
       <c r="AK11">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>66</v>
       </c>
       <c r="E12" t="s">
         <v>67</v>
       </c>
       <c r="F12" t="s">
         <v>68</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>69</v>
       </c>
       <c r="AE12">
@@ -2901,51 +2901,51 @@
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>21.0</v>
       </c>
       <c r="AG21">
         <v>21.0</v>
       </c>
       <c r="AI21" t="s">
         <v>85</v>
       </c>
       <c r="AJ21">
         <v>83534</v>
       </c>
       <c r="AK21">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>103</v>
       </c>
       <c r="E22" t="s">
         <v>104</v>
       </c>
       <c r="F22" t="s">
         <v>105</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>106</v>
       </c>
       <c r="AE22">
@@ -3214,51 +3214,51 @@
       <c r="H29" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>106</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>21.0</v>
       </c>
       <c r="AG29">
         <v>21.0</v>
       </c>
       <c r="AI29" t="s">
         <v>128</v>
       </c>
       <c r="AJ29">
         <v>88669</v>
       </c>
       <c r="AK29">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>129</v>
       </c>
       <c r="E30" t="s">
         <v>130</v>
       </c>
       <c r="F30" t="s">
         <v>131</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>57</v>
       </c>
       <c r="AE30">
@@ -3714,51 +3714,51 @@
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I42" t="s">
         <v>173</v>
       </c>
       <c r="J42" t="s">
         <v>174</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>21.0</v>
       </c>
       <c r="AI42" t="s">
         <v>175</v>
       </c>
       <c r="AJ42">
         <v>86639</v>
       </c>
       <c r="AK42">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>176</v>
       </c>
       <c r="E43" t="s">
         <v>177</v>
       </c>
       <c r="F43" t="s">
         <v>178</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I43" t="s">
         <v>179</v>
       </c>
       <c r="J43" t="s">
         <v>48</v>
       </c>
       <c r="AD43" t="s">
@@ -3859,53 +3859,50 @@
       </c>
       <c r="H46" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I46" t="s">
         <v>179</v>
       </c>
       <c r="J46" t="s">
         <v>69</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>17.0</v>
       </c>
       <c r="AG46">
         <v>17.0</v>
       </c>
       <c r="AI46" t="s">
         <v>184</v>
       </c>
       <c r="AJ46">
         <v>84214</v>
       </c>
-      <c r="AK46">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>190</v>
       </c>
       <c r="E47" t="s">
         <v>191</v>
       </c>
       <c r="F47" t="s">
         <v>192</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I47" t="s">
         <v>179</v>
       </c>
       <c r="J47" t="s">
         <v>48</v>
       </c>
       <c r="AE47">
         <v>1</v>
@@ -4297,53 +4294,50 @@
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I58" t="s">
         <v>227</v>
       </c>
       <c r="J58" t="s">
         <v>168</v>
       </c>
       <c r="AF58">
         <v>10.0</v>
       </c>
       <c r="AG58">
         <v>10.0</v>
       </c>
       <c r="AI58" t="s">
         <v>233</v>
       </c>
       <c r="AJ58">
         <v>87823</v>
       </c>
-      <c r="AK58">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>234</v>
       </c>
       <c r="E59" t="s">
         <v>235</v>
       </c>
       <c r="F59" t="s">
         <v>236</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I59" t="s">
         <v>227</v>
       </c>
       <c r="J59" t="s">
         <v>69</v>
       </c>
       <c r="AE59">
         <v>1</v>
@@ -5510,51 +5504,51 @@
       <c r="E91" t="s">
         <v>140</v>
       </c>
       <c r="F91" t="s">
         <v>331</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I91" t="s">
         <v>315</v>
       </c>
       <c r="AF91">
         <v>14.0</v>
       </c>
       <c r="AI91" t="s">
         <v>332</v>
       </c>
       <c r="AJ91">
         <v>90915</v>
       </c>
       <c r="AK91">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>333</v>
       </c>
       <c r="E92" t="s">
         <v>81</v>
       </c>
       <c r="F92" t="s">
         <v>334</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I92" t="s">
         <v>315</v>
       </c>
       <c r="AF92">
         <v>14.0</v>
       </c>
       <c r="AI92" t="s">
@@ -5837,51 +5831,51 @@
       <c r="H100" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I100" t="s">
         <v>339</v>
       </c>
       <c r="J100" t="s">
         <v>340</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AF100">
         <v>21.0</v>
       </c>
       <c r="AG100">
         <v>21.0</v>
       </c>
       <c r="AI100" t="s">
         <v>349</v>
       </c>
       <c r="AJ100">
         <v>83606</v>
       </c>
       <c r="AK100">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>360</v>
       </c>
       <c r="E101" t="s">
         <v>64</v>
       </c>
       <c r="F101" t="s">
         <v>361</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I101" t="s">
         <v>339</v>
       </c>
       <c r="J101" t="s">
         <v>84</v>
       </c>
       <c r="AE101">
@@ -5986,51 +5980,51 @@
       <c r="H104" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I104" t="s">
         <v>339</v>
       </c>
       <c r="J104" t="s">
         <v>138</v>
       </c>
       <c r="AE104">
         <v>1</v>
       </c>
       <c r="AF104">
         <v>21.0</v>
       </c>
       <c r="AG104">
         <v>21.0</v>
       </c>
       <c r="AI104" t="s">
         <v>349</v>
       </c>
       <c r="AJ104">
         <v>86001</v>
       </c>
       <c r="AK104">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="D105" t="s">
         <v>343</v>
       </c>
       <c r="E105" t="s">
         <v>133</v>
       </c>
       <c r="F105" t="s">
         <v>369</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I105" t="s">
         <v>339</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AF105">
@@ -7827,51 +7821,51 @@
       <c r="H153" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I153" t="s">
         <v>441</v>
       </c>
       <c r="J153" t="s">
         <v>89</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AF153">
         <v>21.0</v>
       </c>
       <c r="AG153">
         <v>21.0</v>
       </c>
       <c r="AI153" t="s">
         <v>476</v>
       </c>
       <c r="AJ153">
         <v>89541</v>
       </c>
       <c r="AK153">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>499</v>
       </c>
       <c r="E154" t="s">
         <v>500</v>
       </c>
       <c r="F154" t="s">
         <v>501</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I154" t="s">
         <v>441</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AF154">
@@ -7941,51 +7935,51 @@
       <c r="G156" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I156" t="s">
         <v>441</v>
       </c>
       <c r="J156" t="s">
         <v>507</v>
       </c>
       <c r="AE156">
         <v>2</v>
       </c>
       <c r="AF156">
         <v>28.0</v>
       </c>
       <c r="AI156" t="s">
         <v>502</v>
       </c>
       <c r="AJ156">
         <v>84586</v>
       </c>
       <c r="AK156">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>508</v>
       </c>
       <c r="E157" t="s">
         <v>136</v>
       </c>
       <c r="F157" t="s">
         <v>509</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I157" t="s">
         <v>441</v>
       </c>
       <c r="J157" t="s">
         <v>143</v>
       </c>
       <c r="AE157">