--- v3 (2026-09-24)
+++ v4 (2026-10-20)
@@ -3404,51 +3404,51 @@
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
         <v>21.0</v>
       </c>
       <c r="AG34">
         <v>21.0</v>
       </c>
       <c r="AI34" t="s">
         <v>144</v>
       </c>
       <c r="AJ34">
         <v>86026</v>
       </c>
       <c r="AK34">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>60</v>
       </c>
       <c r="E35" t="s">
         <v>51</v>
       </c>
       <c r="F35" t="s">
         <v>147</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>142</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>41</v>
       </c>
       <c r="AE35">
@@ -4539,53 +4539,50 @@
       </c>
       <c r="F65" t="s">
         <v>255</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I65" t="s">
         <v>227</v>
       </c>
       <c r="J65" t="s">
         <v>256</v>
       </c>
       <c r="AF65">
         <v>14.0</v>
       </c>
       <c r="AI65" t="s">
         <v>252</v>
       </c>
       <c r="AJ65">
         <v>87831</v>
       </c>
-      <c r="AK65">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>257</v>
       </c>
       <c r="E66" t="s">
         <v>51</v>
       </c>
       <c r="F66" t="s">
         <v>258</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I66" t="s">
         <v>227</v>
       </c>
       <c r="J66" t="s">
         <v>29</v>
       </c>
       <c r="AE66">
         <v>1</v>
@@ -4651,51 +4648,51 @@
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I68" t="s">
         <v>227</v>
       </c>
       <c r="J68" t="s">
         <v>57</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>21.0</v>
       </c>
       <c r="AI68" t="s">
         <v>252</v>
       </c>
       <c r="AJ68">
         <v>88162</v>
       </c>
       <c r="AK68">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>264</v>
       </c>
       <c r="E69" t="s">
         <v>260</v>
       </c>
       <c r="F69" t="s">
         <v>265</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I69" t="s">
         <v>227</v>
       </c>
       <c r="J69" t="s">
         <v>29</v>
       </c>
       <c r="AE69">
@@ -4838,51 +4835,51 @@
       <c r="H73" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I73" t="s">
         <v>227</v>
       </c>
       <c r="J73" t="s">
         <v>277</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>21.0</v>
       </c>
       <c r="AG73">
         <v>21.0</v>
       </c>
       <c r="AI73" t="s">
         <v>252</v>
       </c>
       <c r="AJ73">
         <v>87417</v>
       </c>
       <c r="AK73">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>278</v>
       </c>
       <c r="E74" t="s">
         <v>279</v>
       </c>
       <c r="F74" t="s">
         <v>280</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I74" t="s">
         <v>227</v>
       </c>
       <c r="J74" t="s">
         <v>29</v>
       </c>
       <c r="AF74">
@@ -6465,51 +6462,51 @@
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I117" t="s">
         <v>388</v>
       </c>
       <c r="J117" t="s">
         <v>277</v>
       </c>
       <c r="AF117">
         <v>14.0</v>
       </c>
       <c r="AG117">
         <v>14.0</v>
       </c>
       <c r="AI117" t="s">
         <v>393</v>
       </c>
       <c r="AJ117">
         <v>87414</v>
       </c>
       <c r="AK117">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>403</v>
       </c>
       <c r="E118" t="s">
         <v>269</v>
       </c>
       <c r="F118" t="s">
         <v>404</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I118" t="s">
         <v>388</v>
       </c>
       <c r="J118" t="s">
         <v>153</v>
       </c>
       <c r="AF118">