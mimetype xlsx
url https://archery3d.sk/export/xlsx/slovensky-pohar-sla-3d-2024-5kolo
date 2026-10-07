--- v3 (2026-09-08)
+++ v4 (2026-10-07)
@@ -3353,93 +3353,90 @@
       </c>
       <c r="H15" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>53</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>17.5</v>
       </c>
       <c r="AG15">
         <v>17.5</v>
       </c>
       <c r="AI15" t="s">
         <v>73</v>
       </c>
       <c r="AJ15">
         <v>90059</v>
       </c>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>83</v>
       </c>
       <c r="E16" t="s">
         <v>84</v>
       </c>
       <c r="F16" t="s">
         <v>85</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>53</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>17.5</v>
       </c>
       <c r="AG16">
         <v>17.5</v>
       </c>
       <c r="AI16" t="s">
         <v>73</v>
       </c>
       <c r="AJ16">
         <v>89576</v>
       </c>
       <c r="AK16">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>86</v>
       </c>
       <c r="E17" t="s">
         <v>87</v>
       </c>
       <c r="F17" t="s">
         <v>88</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>89</v>
       </c>
       <c r="AE17">
@@ -3851,51 +3848,51 @@
       <c r="F28" t="s">
         <v>131</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>132</v>
       </c>
       <c r="AF28">
         <v>14.0</v>
       </c>
       <c r="AI28" t="s">
         <v>111</v>
       </c>
       <c r="AJ28">
         <v>89220</v>
       </c>
       <c r="AK28">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>133</v>
       </c>
       <c r="E29" t="s">
         <v>134</v>
       </c>
       <c r="F29" t="s">
         <v>135</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>118</v>
       </c>
       <c r="AE29">
@@ -4079,51 +4076,51 @@
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
         <v>21.5</v>
       </c>
       <c r="AG34">
         <v>21.5</v>
       </c>
       <c r="AI34" t="s">
         <v>111</v>
       </c>
       <c r="AJ34">
         <v>84416</v>
       </c>
       <c r="AK34">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>151</v>
       </c>
       <c r="E35" t="s">
         <v>152</v>
       </c>
       <c r="F35" t="s">
         <v>153</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>105</v>
       </c>
       <c r="AE35">
@@ -4412,51 +4409,51 @@
       <c r="H43" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>128</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>21.5</v>
       </c>
       <c r="AG43">
         <v>21.5</v>
       </c>
       <c r="AI43" t="s">
         <v>169</v>
       </c>
       <c r="AJ43">
         <v>89218</v>
       </c>
       <c r="AK43">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>178</v>
       </c>
       <c r="E44" t="s">
         <v>179</v>
       </c>
       <c r="F44" t="s">
         <v>180</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>97</v>
       </c>
       <c r="AE44">
@@ -4894,51 +4891,51 @@
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I56" t="s">
         <v>28</v>
       </c>
       <c r="J56" t="s">
         <v>219</v>
       </c>
       <c r="AE56">
         <v>2</v>
       </c>
       <c r="AF56">
         <v>29.0</v>
       </c>
       <c r="AI56" t="s">
         <v>197</v>
       </c>
       <c r="AJ56">
         <v>86984</v>
       </c>
       <c r="AK56">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>220</v>
       </c>
       <c r="E57" t="s">
         <v>221</v>
       </c>
       <c r="F57" t="s">
         <v>222</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I57" t="s">
         <v>28</v>
       </c>
       <c r="J57" t="s">
         <v>223</v>
       </c>
       <c r="AE57">
@@ -5239,51 +5236,51 @@
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I65" t="s">
         <v>250</v>
       </c>
       <c r="J65" t="s">
         <v>251</v>
       </c>
       <c r="AF65">
         <v>14.0</v>
       </c>
       <c r="AG65">
         <v>14.0</v>
       </c>
       <c r="AI65" t="s">
         <v>252</v>
       </c>
       <c r="AJ65">
         <v>85506</v>
       </c>
       <c r="AK65">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>247</v>
       </c>
       <c r="E66" t="s">
         <v>146</v>
       </c>
       <c r="F66" t="s">
         <v>253</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I66" t="s">
         <v>250</v>
       </c>
       <c r="J66" t="s">
         <v>251</v>
       </c>
       <c r="AF66">
@@ -5385,51 +5382,51 @@
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I69" t="s">
         <v>257</v>
       </c>
       <c r="J69" t="s">
         <v>266</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>21.5</v>
       </c>
       <c r="AI69" t="s">
         <v>258</v>
       </c>
       <c r="AJ69">
         <v>86638</v>
       </c>
       <c r="AK69">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>267</v>
       </c>
       <c r="E70" t="s">
         <v>207</v>
       </c>
       <c r="F70" t="s">
         <v>268</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I70" t="s">
         <v>257</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
@@ -5629,53 +5626,50 @@
       </c>
       <c r="F76" t="s">
         <v>286</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I76" t="s">
         <v>272</v>
       </c>
       <c r="J76" t="s">
         <v>89</v>
       </c>
       <c r="AF76">
         <v>10.0</v>
       </c>
       <c r="AI76" t="s">
         <v>277</v>
       </c>
       <c r="AJ76">
         <v>84213</v>
       </c>
-      <c r="AK76">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>287</v>
       </c>
       <c r="E77" t="s">
         <v>288</v>
       </c>
       <c r="F77" t="s">
         <v>289</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I77" t="s">
         <v>272</v>
       </c>
       <c r="J77" t="s">
         <v>105</v>
       </c>
       <c r="AE77">
         <v>1</v>
@@ -6150,89 +6144,89 @@
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I90" t="s">
         <v>272</v>
       </c>
       <c r="J90" t="s">
         <v>328</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AF90">
         <v>21.5</v>
       </c>
       <c r="AI90" t="s">
         <v>298</v>
       </c>
       <c r="AJ90">
         <v>85449</v>
       </c>
       <c r="AK90">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>329</v>
       </c>
       <c r="E91" t="s">
         <v>330</v>
       </c>
       <c r="F91" t="s">
         <v>331</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I91" t="s">
         <v>272</v>
       </c>
       <c r="J91" t="s">
         <v>332</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AF91">
         <v>21.5</v>
       </c>
       <c r="AI91" t="s">
         <v>298</v>
       </c>
       <c r="AJ91">
         <v>89298</v>
       </c>
       <c r="AK91">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>333</v>
       </c>
       <c r="E92" t="s">
         <v>334</v>
       </c>
       <c r="F92" t="s">
         <v>335</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I92" t="s">
         <v>272</v>
       </c>
       <c r="J92" t="s">
         <v>336</v>
       </c>
       <c r="AE92">
@@ -6529,53 +6523,50 @@
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I100" t="s">
         <v>349</v>
       </c>
       <c r="J100" t="s">
         <v>251</v>
       </c>
       <c r="AF100">
         <v>10.0</v>
       </c>
       <c r="AG100">
         <v>10.0</v>
       </c>
       <c r="AI100" t="s">
         <v>361</v>
       </c>
       <c r="AJ100">
         <v>89258</v>
       </c>
-      <c r="AK100">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>365</v>
       </c>
       <c r="E101" t="s">
         <v>366</v>
       </c>
       <c r="F101" t="s">
         <v>367</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H101" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I101" t="s">
         <v>349</v>
       </c>
       <c r="J101" t="s">
         <v>368</v>
       </c>
       <c r="AE101">
         <v>1</v>
@@ -7740,51 +7731,51 @@
       <c r="E132" t="s">
         <v>225</v>
       </c>
       <c r="F132" t="s">
         <v>463</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I132" t="s">
         <v>451</v>
       </c>
       <c r="AF132">
         <v>14.0</v>
       </c>
       <c r="AI132" t="s">
         <v>464</v>
       </c>
       <c r="AJ132">
         <v>85524</v>
       </c>
       <c r="AK132">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>465</v>
       </c>
       <c r="E133" t="s">
         <v>107</v>
       </c>
       <c r="F133" t="s">
         <v>466</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I133" t="s">
         <v>451</v>
       </c>
       <c r="AF133">
         <v>14.0</v>
       </c>
       <c r="AI133" t="s">
@@ -8794,51 +8785,51 @@
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I161" t="s">
         <v>536</v>
       </c>
       <c r="J161" t="s">
         <v>427</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AF161">
         <v>17.5</v>
       </c>
       <c r="AI161" t="s">
         <v>545</v>
       </c>
       <c r="AJ161">
         <v>86941</v>
       </c>
       <c r="AK161">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>539</v>
       </c>
       <c r="E162" t="s">
         <v>546</v>
       </c>
       <c r="F162" t="s">
         <v>547</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H162" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I162" t="s">
         <v>536</v>
       </c>
       <c r="J162" t="s">
         <v>332</v>
       </c>
       <c r="AF162">
@@ -9413,51 +9404,51 @@
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I178" t="s">
         <v>536</v>
       </c>
       <c r="J178" t="s">
         <v>589</v>
       </c>
       <c r="AE178">
         <v>1</v>
       </c>
       <c r="AF178">
         <v>21.5</v>
       </c>
       <c r="AI178" t="s">
         <v>590</v>
       </c>
       <c r="AJ178">
         <v>88582</v>
       </c>
       <c r="AK178">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
         <v>591</v>
       </c>
       <c r="E179" t="s">
         <v>505</v>
       </c>
       <c r="F179" t="s">
         <v>592</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H179" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I179" t="s">
         <v>536</v>
       </c>
       <c r="AE179">
         <v>1</v>
       </c>
       <c r="AF179">
@@ -9802,51 +9793,51 @@
       <c r="H188" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I188" t="s">
         <v>602</v>
       </c>
       <c r="J188" t="s">
         <v>29</v>
       </c>
       <c r="AD188" t="s">
         <v>622</v>
       </c>
       <c r="AE188">
         <v>1</v>
       </c>
       <c r="AF188">
         <v>13.5</v>
       </c>
       <c r="AI188" t="s">
         <v>619</v>
       </c>
       <c r="AJ188">
         <v>86659</v>
       </c>
       <c r="AK188">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
         <v>623</v>
       </c>
       <c r="E189" t="s">
         <v>99</v>
       </c>
       <c r="F189" t="s">
         <v>624</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H189" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I189" t="s">
         <v>602</v>
       </c>
       <c r="J189" t="s">
         <v>132</v>
       </c>
       <c r="AD189" t="s">
@@ -11021,51 +11012,51 @@
       <c r="H220" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I220" t="s">
         <v>602</v>
       </c>
       <c r="J220" t="s">
         <v>118</v>
       </c>
       <c r="AE220">
         <v>1</v>
       </c>
       <c r="AF220">
         <v>21.5</v>
       </c>
       <c r="AG220">
         <v>21.5</v>
       </c>
       <c r="AI220" t="s">
         <v>662</v>
       </c>
       <c r="AJ220">
         <v>89247</v>
       </c>
       <c r="AK220">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="221" spans="1:37">
       <c r="D221" t="s">
         <v>702</v>
       </c>
       <c r="E221" t="s">
         <v>307</v>
       </c>
       <c r="F221" t="s">
         <v>703</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H221" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I221" t="s">
         <v>602</v>
       </c>
       <c r="J221" t="s">
         <v>704</v>
       </c>
       <c r="AF221">
@@ -11284,51 +11275,51 @@
       <c r="G227" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H227" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I227" t="s">
         <v>602</v>
       </c>
       <c r="J227" t="s">
         <v>336</v>
       </c>
       <c r="AF227">
         <v>14.0</v>
       </c>
       <c r="AG227">
         <v>14.0</v>
       </c>
       <c r="AI227" t="s">
         <v>718</v>
       </c>
       <c r="AJ227">
         <v>84585</v>
       </c>
       <c r="AK227">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="228" spans="1:37">
       <c r="D228" t="s">
         <v>722</v>
       </c>
       <c r="E228" t="s">
         <v>429</v>
       </c>
       <c r="F228" t="s">
         <v>723</v>
       </c>
       <c r="G228" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H228" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I228" t="s">
         <v>602</v>
       </c>
       <c r="J228" t="s">
         <v>132</v>
       </c>
       <c r="AE228">