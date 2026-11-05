--- v4 (2026-10-07)
+++ v5 (2026-11-05)
@@ -4222,51 +4222,51 @@
       <c r="H38" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>163</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>21.5</v>
       </c>
       <c r="AG38">
         <v>21.5</v>
       </c>
       <c r="AI38" t="s">
         <v>111</v>
       </c>
       <c r="AJ38">
         <v>84476</v>
       </c>
       <c r="AK38">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>164</v>
       </c>
       <c r="E39" t="s">
         <v>78</v>
       </c>
       <c r="F39" t="s">
         <v>165</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>105</v>
       </c>
       <c r="AE39">
@@ -4666,51 +4666,51 @@
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>21.5</v>
       </c>
       <c r="AG50">
         <v>21.5</v>
       </c>
       <c r="AI50" t="s">
         <v>197</v>
       </c>
       <c r="AJ50">
         <v>86021</v>
       </c>
       <c r="AK50">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>198</v>
       </c>
       <c r="E51" t="s">
         <v>199</v>
       </c>
       <c r="F51" t="s">
         <v>200</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>201</v>
       </c>
       <c r="AE51">
@@ -6699,51 +6699,51 @@
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I105" t="s">
         <v>349</v>
       </c>
       <c r="J105" t="s">
         <v>97</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AF105">
         <v>21.5</v>
       </c>
       <c r="AI105" t="s">
         <v>377</v>
       </c>
       <c r="AJ105">
         <v>86913</v>
       </c>
       <c r="AK105">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>383</v>
       </c>
       <c r="E106" t="s">
         <v>384</v>
       </c>
       <c r="F106" t="s">
         <v>385</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I106" t="s">
         <v>349</v>
       </c>
       <c r="J106" t="s">
         <v>97</v>
       </c>
       <c r="AE106">
@@ -6853,53 +6853,50 @@
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I109" t="s">
         <v>349</v>
       </c>
       <c r="J109" t="s">
         <v>376</v>
       </c>
       <c r="AF109">
         <v>14.0</v>
       </c>
       <c r="AG109">
         <v>14.0</v>
       </c>
       <c r="AI109" t="s">
         <v>377</v>
       </c>
       <c r="AJ109">
         <v>89231</v>
       </c>
-      <c r="AK109">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>397</v>
       </c>
       <c r="E110" t="s">
         <v>107</v>
       </c>
       <c r="F110" t="s">
         <v>398</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I110" t="s">
         <v>349</v>
       </c>
       <c r="J110" t="s">
         <v>89</v>
       </c>
       <c r="AE110">
         <v>1</v>
@@ -7050,51 +7047,51 @@
       <c r="H114" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I114" t="s">
         <v>349</v>
       </c>
       <c r="J114" t="s">
         <v>368</v>
       </c>
       <c r="AE114">
         <v>1</v>
       </c>
       <c r="AF114">
         <v>21.5</v>
       </c>
       <c r="AG114">
         <v>21.5</v>
       </c>
       <c r="AI114" t="s">
         <v>377</v>
       </c>
       <c r="AJ114">
         <v>84668</v>
       </c>
       <c r="AK114">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
         <v>408</v>
       </c>
       <c r="E115" t="s">
         <v>409</v>
       </c>
       <c r="F115" t="s">
         <v>410</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I115" t="s">
         <v>349</v>
       </c>
       <c r="J115" t="s">
         <v>411</v>
       </c>
       <c r="AE115">
@@ -7515,92 +7512,92 @@
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I126" t="s">
         <v>349</v>
       </c>
       <c r="J126" t="s">
         <v>447</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AF126">
         <v>21.5</v>
       </c>
       <c r="AI126" t="s">
         <v>434</v>
       </c>
       <c r="AJ126">
         <v>85368</v>
       </c>
       <c r="AK126">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>448</v>
       </c>
       <c r="E127" t="s">
         <v>228</v>
       </c>
       <c r="F127" t="s">
         <v>449</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I127" t="s">
         <v>349</v>
       </c>
       <c r="J127" t="s">
         <v>40</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AF127">
         <v>21.5</v>
       </c>
       <c r="AG127">
         <v>21.5</v>
       </c>
       <c r="AI127" t="s">
         <v>434</v>
       </c>
       <c r="AJ127">
         <v>84376</v>
       </c>
       <c r="AK127">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>151</v>
       </c>
       <c r="E128" t="s">
         <v>75</v>
       </c>
       <c r="F128" t="s">
         <v>450</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I128" t="s">
         <v>451</v>
       </c>
       <c r="J128" t="s">
         <v>105</v>
       </c>
       <c r="AD128" t="s">
@@ -7731,51 +7728,51 @@
       <c r="E132" t="s">
         <v>225</v>
       </c>
       <c r="F132" t="s">
         <v>463</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I132" t="s">
         <v>451</v>
       </c>
       <c r="AF132">
         <v>14.0</v>
       </c>
       <c r="AI132" t="s">
         <v>464</v>
       </c>
       <c r="AJ132">
         <v>85524</v>
       </c>
       <c r="AK132">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>465</v>
       </c>
       <c r="E133" t="s">
         <v>107</v>
       </c>
       <c r="F133" t="s">
         <v>466</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I133" t="s">
         <v>451</v>
       </c>
       <c r="AF133">
         <v>14.0</v>
       </c>
       <c r="AI133" t="s">
@@ -8017,51 +8014,51 @@
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I140" t="s">
         <v>470</v>
       </c>
       <c r="J140" t="s">
         <v>110</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AF140">
         <v>21.5</v>
       </c>
       <c r="AI140" t="s">
         <v>482</v>
       </c>
       <c r="AJ140">
         <v>89186</v>
       </c>
       <c r="AK140">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>491</v>
       </c>
       <c r="E141" t="s">
         <v>126</v>
       </c>
       <c r="F141" t="s">
         <v>492</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I141" t="s">
         <v>470</v>
       </c>
       <c r="J141" t="s">
         <v>110</v>
       </c>
       <c r="AE141">
@@ -8963,51 +8960,51 @@
       <c r="F166" t="s">
         <v>557</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I166" t="s">
         <v>536</v>
       </c>
       <c r="J166" t="s">
         <v>355</v>
       </c>
       <c r="AF166">
         <v>14.0</v>
       </c>
       <c r="AI166" t="s">
         <v>554</v>
       </c>
       <c r="AJ166">
         <v>89224</v>
       </c>
       <c r="AK166">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>558</v>
       </c>
       <c r="E167" t="s">
         <v>387</v>
       </c>
       <c r="F167" t="s">
         <v>559</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I167" t="s">
         <v>536</v>
       </c>
       <c r="J167" t="s">
         <v>503</v>
       </c>
       <c r="AE167">
@@ -10737,51 +10734,51 @@
       <c r="H213" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I213" t="s">
         <v>602</v>
       </c>
       <c r="J213" t="s">
         <v>332</v>
       </c>
       <c r="AE213">
         <v>1</v>
       </c>
       <c r="AF213">
         <v>21.5</v>
       </c>
       <c r="AG213">
         <v>21.5</v>
       </c>
       <c r="AI213" t="s">
         <v>662</v>
       </c>
       <c r="AJ213">
         <v>86645</v>
       </c>
       <c r="AK213">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="214" spans="1:37">
       <c r="D214" t="s">
         <v>686</v>
       </c>
       <c r="E214" t="s">
         <v>687</v>
       </c>
       <c r="F214" t="s">
         <v>688</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H214" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I214" t="s">
         <v>602</v>
       </c>
       <c r="J214" t="s">
         <v>209</v>
       </c>
       <c r="AE214">
@@ -11465,51 +11462,51 @@
       <c r="H232" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I232" t="s">
         <v>602</v>
       </c>
       <c r="J232" t="s">
         <v>80</v>
       </c>
       <c r="AE232">
         <v>1</v>
       </c>
       <c r="AF232">
         <v>21.5</v>
       </c>
       <c r="AG232">
         <v>21.5</v>
       </c>
       <c r="AI232" t="s">
         <v>732</v>
       </c>
       <c r="AJ232">
         <v>84230</v>
       </c>
       <c r="AK232">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="233" spans="1:37">
       <c r="D233" t="s">
         <v>733</v>
       </c>
       <c r="E233" t="s">
         <v>307</v>
       </c>
       <c r="F233" t="s">
         <v>734</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H233" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I233" t="s">
         <v>602</v>
       </c>
       <c r="AE233">
         <v>1</v>
       </c>
       <c r="AF233">