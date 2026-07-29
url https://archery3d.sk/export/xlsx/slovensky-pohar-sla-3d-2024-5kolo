--- v0 (2026-05-04)
+++ v1 (2026-07-29)
@@ -2974,51 +2974,51 @@
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="AD5" t="s">
         <v>41</v>
       </c>
       <c r="AE5">
         <v>2</v>
       </c>
       <c r="AF5">
         <v>21.0</v>
       </c>
       <c r="AI5" t="s">
         <v>31</v>
       </c>
       <c r="AJ5">
         <v>86842</v>
       </c>
       <c r="AK5">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>43</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="AD6" t="s">
         <v>45</v>
       </c>
       <c r="AE6">
@@ -3169,53 +3169,50 @@
       </c>
       <c r="H10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>29</v>
       </c>
       <c r="AD10" t="s">
         <v>63</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>13.5</v>
       </c>
       <c r="AI10" t="s">
         <v>55</v>
       </c>
       <c r="AJ10">
         <v>89216</v>
       </c>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>64</v>
       </c>
       <c r="E11" t="s">
         <v>65</v>
       </c>
       <c r="F11" t="s">
         <v>66</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>67</v>
       </c>
       <c r="AD11" t="s">
         <v>68</v>
@@ -3438,53 +3435,50 @@
       </c>
       <c r="H17" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>89</v>
       </c>
       <c r="AE17">
         <v>2</v>
       </c>
       <c r="AF17">
         <v>25.0</v>
       </c>
       <c r="AG17">
         <v>25.0</v>
       </c>
       <c r="AI17" t="s">
         <v>73</v>
       </c>
       <c r="AJ17">
         <v>84204</v>
       </c>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>90</v>
       </c>
       <c r="E18" t="s">
         <v>91</v>
       </c>
       <c r="F18" t="s">
         <v>92</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>29</v>
       </c>
       <c r="AE18">
         <v>2</v>
@@ -3705,51 +3699,51 @@
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>118</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>21.5</v>
       </c>
       <c r="AI24" t="s">
         <v>111</v>
       </c>
       <c r="AJ24">
         <v>85286</v>
       </c>
       <c r="AK24">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>119</v>
       </c>
       <c r="E25" t="s">
         <v>120</v>
       </c>
       <c r="F25" t="s">
         <v>121</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>122</v>
       </c>
       <c r="AE25">
@@ -3977,51 +3971,51 @@
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>101</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>21.5</v>
       </c>
       <c r="AI31" t="s">
         <v>111</v>
       </c>
       <c r="AJ31">
         <v>89251</v>
       </c>
       <c r="AK31">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>142</v>
       </c>
       <c r="E32" t="s">
         <v>143</v>
       </c>
       <c r="F32" t="s">
         <v>144</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>89</v>
       </c>
       <c r="AE32">
@@ -4420,50 +4414,53 @@
       </c>
       <c r="H43" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>128</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>21.5</v>
       </c>
       <c r="AG43">
         <v>21.5</v>
       </c>
       <c r="AI43" t="s">
         <v>169</v>
       </c>
       <c r="AJ43">
         <v>89218</v>
       </c>
+      <c r="AK43">
+        <v>5</v>
+      </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>178</v>
       </c>
       <c r="E44" t="s">
         <v>179</v>
       </c>
       <c r="F44" t="s">
         <v>180</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>97</v>
       </c>
       <c r="AE44">
         <v>1</v>
@@ -4491,92 +4488,92 @@
       <c r="G45" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>118</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>21.5</v>
       </c>
       <c r="AI45" t="s">
         <v>169</v>
       </c>
       <c r="AJ45">
         <v>89223</v>
       </c>
       <c r="AK45">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>184</v>
       </c>
       <c r="E46" t="s">
         <v>173</v>
       </c>
       <c r="F46" t="s">
         <v>185</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>132</v>
       </c>
       <c r="AE46">
         <v>2</v>
       </c>
       <c r="AF46">
         <v>29.0</v>
       </c>
       <c r="AG46">
         <v>29.0</v>
       </c>
       <c r="AI46" t="s">
         <v>169</v>
       </c>
       <c r="AJ46">
         <v>88977</v>
       </c>
       <c r="AK46">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>186</v>
       </c>
       <c r="E47" t="s">
         <v>187</v>
       </c>
       <c r="F47" t="s">
         <v>188</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>53</v>
       </c>
       <c r="AE47">
@@ -4715,50 +4712,53 @@
       </c>
       <c r="H51" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>201</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>21.5</v>
       </c>
       <c r="AG51">
         <v>21.5</v>
       </c>
       <c r="AI51" t="s">
         <v>197</v>
       </c>
       <c r="AJ51">
         <v>85555</v>
       </c>
+      <c r="AK51">
+        <v>5</v>
+      </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>202</v>
       </c>
       <c r="E52" t="s">
         <v>203</v>
       </c>
       <c r="F52" t="s">
         <v>204</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
         <v>205</v>
       </c>
       <c r="AF52">
         <v>14.0</v>
@@ -5016,50 +5016,53 @@
       </c>
       <c r="H59" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I59" t="s">
         <v>28</v>
       </c>
       <c r="J59" t="s">
         <v>230</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>21.5</v>
       </c>
       <c r="AG59">
         <v>21.5</v>
       </c>
       <c r="AI59" t="s">
         <v>197</v>
       </c>
       <c r="AJ59">
         <v>84208</v>
       </c>
+      <c r="AK59">
+        <v>5</v>
+      </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>231</v>
       </c>
       <c r="E60" t="s">
         <v>232</v>
       </c>
       <c r="F60" t="s">
         <v>233</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I60" t="s">
         <v>28</v>
       </c>
       <c r="J60" t="s">
         <v>89</v>
       </c>
       <c r="AE60">
         <v>1</v>
@@ -5128,51 +5131,51 @@
       <c r="G62" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I62" t="s">
         <v>28</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AF62">
         <v>21.5</v>
       </c>
       <c r="AG62">
         <v>21.5</v>
       </c>
       <c r="AI62" t="s">
         <v>238</v>
       </c>
       <c r="AJ62">
         <v>86022</v>
       </c>
       <c r="AK62">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>239</v>
       </c>
       <c r="E63" t="s">
         <v>240</v>
       </c>
       <c r="F63" t="s">
         <v>241</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I63" t="s">
         <v>28</v>
       </c>
       <c r="J63" t="s">
         <v>242</v>
       </c>
       <c r="AF63">
@@ -5201,51 +5204,51 @@
       <c r="G64" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I64" t="s">
         <v>28</v>
       </c>
       <c r="J64" t="s">
         <v>246</v>
       </c>
       <c r="AF64">
         <v>14.0</v>
       </c>
       <c r="AG64">
         <v>14.0</v>
       </c>
       <c r="AI64" t="s">
         <v>238</v>
       </c>
       <c r="AJ64">
         <v>85740</v>
       </c>
       <c r="AK64">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>247</v>
       </c>
       <c r="E65" t="s">
         <v>248</v>
       </c>
       <c r="F65" t="s">
         <v>249</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I65" t="s">
         <v>250</v>
       </c>
       <c r="J65" t="s">
         <v>251</v>
       </c>
       <c r="AF65">
@@ -5560,51 +5563,51 @@
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I74" t="s">
         <v>272</v>
       </c>
       <c r="J74" t="s">
         <v>105</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">
         <v>17.5</v>
       </c>
       <c r="AI74" t="s">
         <v>277</v>
       </c>
       <c r="AJ74">
         <v>89279</v>
       </c>
       <c r="AK74">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>283</v>
       </c>
       <c r="E75" t="s">
         <v>146</v>
       </c>
       <c r="F75" t="s">
         <v>284</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I75" t="s">
         <v>272</v>
       </c>
       <c r="J75" t="s">
         <v>105</v>
       </c>
       <c r="AE75">
@@ -6156,89 +6159,89 @@
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I90" t="s">
         <v>272</v>
       </c>
       <c r="J90" t="s">
         <v>328</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AF90">
         <v>21.5</v>
       </c>
       <c r="AI90" t="s">
         <v>298</v>
       </c>
       <c r="AJ90">
         <v>85449</v>
       </c>
       <c r="AK90">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>329</v>
       </c>
       <c r="E91" t="s">
         <v>330</v>
       </c>
       <c r="F91" t="s">
         <v>331</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I91" t="s">
         <v>272</v>
       </c>
       <c r="J91" t="s">
         <v>332</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AF91">
         <v>21.5</v>
       </c>
       <c r="AI91" t="s">
         <v>298</v>
       </c>
       <c r="AJ91">
         <v>89298</v>
       </c>
       <c r="AK91">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>333</v>
       </c>
       <c r="E92" t="s">
         <v>334</v>
       </c>
       <c r="F92" t="s">
         <v>335</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I92" t="s">
         <v>272</v>
       </c>
       <c r="J92" t="s">
         <v>336</v>
       </c>
       <c r="AE92">
@@ -6714,51 +6717,51 @@
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I105" t="s">
         <v>349</v>
       </c>
       <c r="J105" t="s">
         <v>97</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AF105">
         <v>21.5</v>
       </c>
       <c r="AI105" t="s">
         <v>377</v>
       </c>
       <c r="AJ105">
         <v>86913</v>
       </c>
       <c r="AK105">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>383</v>
       </c>
       <c r="E106" t="s">
         <v>384</v>
       </c>
       <c r="F106" t="s">
         <v>385</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I106" t="s">
         <v>349</v>
       </c>
       <c r="J106" t="s">
         <v>97</v>
       </c>
       <c r="AE106">
@@ -6907,51 +6910,51 @@
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I110" t="s">
         <v>349</v>
       </c>
       <c r="J110" t="s">
         <v>89</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
         <v>21.5</v>
       </c>
       <c r="AI110" t="s">
         <v>377</v>
       </c>
       <c r="AJ110">
         <v>84119</v>
       </c>
       <c r="AK110">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>399</v>
       </c>
       <c r="E111" t="s">
         <v>207</v>
       </c>
       <c r="F111" t="s">
         <v>400</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I111" t="s">
         <v>349</v>
       </c>
       <c r="J111" t="s">
         <v>316</v>
       </c>
       <c r="AE111">
@@ -7068,51 +7071,51 @@
       <c r="H114" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I114" t="s">
         <v>349</v>
       </c>
       <c r="J114" t="s">
         <v>368</v>
       </c>
       <c r="AE114">
         <v>1</v>
       </c>
       <c r="AF114">
         <v>21.5</v>
       </c>
       <c r="AG114">
         <v>21.5</v>
       </c>
       <c r="AI114" t="s">
         <v>377</v>
       </c>
       <c r="AJ114">
         <v>84668</v>
       </c>
       <c r="AK114">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
         <v>408</v>
       </c>
       <c r="E115" t="s">
         <v>409</v>
       </c>
       <c r="F115" t="s">
         <v>410</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I115" t="s">
         <v>349</v>
       </c>
       <c r="J115" t="s">
         <v>411</v>
       </c>
       <c r="AE115">
@@ -7378,51 +7381,51 @@
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I122" t="s">
         <v>349</v>
       </c>
       <c r="J122" t="s">
         <v>97</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>21.5</v>
       </c>
       <c r="AI122" t="s">
         <v>434</v>
       </c>
       <c r="AJ122">
         <v>90375</v>
       </c>
       <c r="AK122">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>435</v>
       </c>
       <c r="E123" t="s">
         <v>436</v>
       </c>
       <c r="F123" t="s">
         <v>437</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I123" t="s">
         <v>349</v>
       </c>
       <c r="J123" t="s">
         <v>438</v>
       </c>
       <c r="AE123">
@@ -7457,51 +7460,51 @@
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I124" t="s">
         <v>349</v>
       </c>
       <c r="J124" t="s">
         <v>441</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AF124">
         <v>21.5</v>
       </c>
       <c r="AI124" t="s">
         <v>434</v>
       </c>
       <c r="AJ124">
         <v>85083</v>
       </c>
       <c r="AK124">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>442</v>
       </c>
       <c r="E125" t="s">
         <v>443</v>
       </c>
       <c r="F125" t="s">
         <v>444</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I125" t="s">
         <v>349</v>
       </c>
       <c r="J125" t="s">
         <v>389</v>
       </c>
       <c r="AE125">
@@ -7923,50 +7926,53 @@
       </c>
       <c r="G137" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H137" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I137" t="s">
         <v>470</v>
       </c>
       <c r="J137" t="s">
         <v>105</v>
       </c>
       <c r="AE137">
         <v>1</v>
       </c>
       <c r="AF137">
         <v>21.5</v>
       </c>
       <c r="AI137" t="s">
         <v>482</v>
       </c>
       <c r="AJ137">
         <v>90153</v>
       </c>
+      <c r="AK137">
+        <v>4</v>
+      </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>483</v>
       </c>
       <c r="E138" t="s">
         <v>225</v>
       </c>
       <c r="F138" t="s">
         <v>484</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I138" t="s">
         <v>470</v>
       </c>
       <c r="J138" t="s">
         <v>485</v>
       </c>
       <c r="AF138">
         <v>14.0</v>
@@ -8505,51 +8511,51 @@
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I153" t="s">
         <v>470</v>
       </c>
       <c r="J153" t="s">
         <v>485</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AF153">
         <v>21.5</v>
       </c>
       <c r="AI153" t="s">
         <v>519</v>
       </c>
       <c r="AJ153">
         <v>86628</v>
       </c>
       <c r="AK153">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>522</v>
       </c>
       <c r="E154" t="s">
         <v>207</v>
       </c>
       <c r="F154" t="s">
         <v>523</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I154" t="s">
         <v>470</v>
       </c>
       <c r="J154" t="s">
         <v>29</v>
       </c>
       <c r="AF154">
@@ -8977,50 +8983,53 @@
       </c>
       <c r="F166" t="s">
         <v>557</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I166" t="s">
         <v>536</v>
       </c>
       <c r="J166" t="s">
         <v>355</v>
       </c>
       <c r="AF166">
         <v>14.0</v>
       </c>
       <c r="AI166" t="s">
         <v>554</v>
       </c>
       <c r="AJ166">
         <v>89224</v>
       </c>
+      <c r="AK166">
+        <v>5</v>
+      </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>558</v>
       </c>
       <c r="E167" t="s">
         <v>387</v>
       </c>
       <c r="F167" t="s">
         <v>559</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I167" t="s">
         <v>536</v>
       </c>
       <c r="J167" t="s">
         <v>503</v>
       </c>
       <c r="AE167">
         <v>1</v>
@@ -9048,51 +9057,51 @@
       <c r="F168" t="s">
         <v>562</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H168" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I168" t="s">
         <v>536</v>
       </c>
       <c r="J168" t="s">
         <v>209</v>
       </c>
       <c r="AF168">
         <v>14.0</v>
       </c>
       <c r="AI168" t="s">
         <v>554</v>
       </c>
       <c r="AJ168">
         <v>86473</v>
       </c>
       <c r="AK168">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
         <v>563</v>
       </c>
       <c r="E169" t="s">
         <v>564</v>
       </c>
       <c r="F169" t="s">
         <v>565</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I169" t="s">
         <v>536</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AF169">
@@ -9121,51 +9130,51 @@
       <c r="H170" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I170" t="s">
         <v>536</v>
       </c>
       <c r="J170" t="s">
         <v>40</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AF170">
         <v>21.5</v>
       </c>
       <c r="AG170">
         <v>21.5</v>
       </c>
       <c r="AI170" t="s">
         <v>554</v>
       </c>
       <c r="AJ170">
         <v>90076</v>
       </c>
       <c r="AK170">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>568</v>
       </c>
       <c r="E171" t="s">
         <v>304</v>
       </c>
       <c r="F171" t="s">
         <v>569</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I171" t="s">
         <v>536</v>
       </c>
       <c r="J171" t="s">
         <v>438</v>
       </c>
       <c r="AE171">
@@ -9235,86 +9244,86 @@
       <c r="G173" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I173" t="s">
         <v>536</v>
       </c>
       <c r="J173" t="s">
         <v>389</v>
       </c>
       <c r="AE173">
         <v>1</v>
       </c>
       <c r="AF173">
         <v>21.5</v>
       </c>
       <c r="AI173" t="s">
         <v>574</v>
       </c>
       <c r="AJ173">
         <v>86383</v>
       </c>
       <c r="AK173">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
         <v>575</v>
       </c>
       <c r="E174" t="s">
         <v>576</v>
       </c>
       <c r="F174" t="s">
         <v>577</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I174" t="s">
         <v>536</v>
       </c>
       <c r="J174" t="s">
         <v>110</v>
       </c>
       <c r="AF174">
         <v>14.0</v>
       </c>
       <c r="AI174" t="s">
         <v>574</v>
       </c>
       <c r="AJ174">
         <v>90242</v>
       </c>
       <c r="AK174">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>578</v>
       </c>
       <c r="E175" t="s">
         <v>579</v>
       </c>
       <c r="F175" t="s">
         <v>580</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I175" t="s">
         <v>536</v>
       </c>
       <c r="J175" t="s">
         <v>503</v>
       </c>
       <c r="AF175">
@@ -9416,51 +9425,51 @@
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I178" t="s">
         <v>536</v>
       </c>
       <c r="J178" t="s">
         <v>589</v>
       </c>
       <c r="AE178">
         <v>1</v>
       </c>
       <c r="AF178">
         <v>21.5</v>
       </c>
       <c r="AI178" t="s">
         <v>590</v>
       </c>
       <c r="AJ178">
         <v>88582</v>
       </c>
       <c r="AK178">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
         <v>591</v>
       </c>
       <c r="E179" t="s">
         <v>505</v>
       </c>
       <c r="F179" t="s">
         <v>592</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H179" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I179" t="s">
         <v>536</v>
       </c>
       <c r="AE179">
         <v>1</v>
       </c>
       <c r="AF179">
@@ -10260,53 +10269,50 @@
       </c>
       <c r="G200" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H200" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I200" t="s">
         <v>602</v>
       </c>
       <c r="J200" t="s">
         <v>209</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AF200">
         <v>17.5</v>
       </c>
       <c r="AI200" t="s">
         <v>645</v>
       </c>
       <c r="AJ200">
         <v>86472</v>
       </c>
-      <c r="AK200">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
         <v>660</v>
       </c>
       <c r="E201" t="s">
         <v>120</v>
       </c>
       <c r="F201" t="s">
         <v>661</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I201" t="s">
         <v>602</v>
       </c>
       <c r="J201" t="s">
         <v>368</v>
       </c>
       <c r="AE201">
         <v>1</v>
@@ -10489,51 +10495,51 @@
       <c r="G206" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H206" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I206" t="s">
         <v>602</v>
       </c>
       <c r="J206" t="s">
         <v>503</v>
       </c>
       <c r="AE206">
         <v>1</v>
       </c>
       <c r="AF206">
         <v>21.5</v>
       </c>
       <c r="AI206" t="s">
         <v>662</v>
       </c>
       <c r="AJ206">
         <v>85785</v>
       </c>
       <c r="AK206">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
         <v>674</v>
       </c>
       <c r="E207" t="s">
         <v>78</v>
       </c>
       <c r="F207" t="s">
         <v>675</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I207" t="s">
         <v>602</v>
       </c>
       <c r="J207" t="s">
         <v>427</v>
       </c>
       <c r="AF207">
@@ -10951,51 +10957,51 @@
       <c r="H218" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I218" t="s">
         <v>602</v>
       </c>
       <c r="J218" t="s">
         <v>316</v>
       </c>
       <c r="AE218">
         <v>1</v>
       </c>
       <c r="AF218">
         <v>21.5</v>
       </c>
       <c r="AG218">
         <v>21.5</v>
       </c>
       <c r="AI218" t="s">
         <v>662</v>
       </c>
       <c r="AJ218">
         <v>85399</v>
       </c>
       <c r="AK218">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="219" spans="1:37">
       <c r="D219" t="s">
         <v>224</v>
       </c>
       <c r="E219" t="s">
         <v>697</v>
       </c>
       <c r="F219" t="s">
         <v>698</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H219" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I219" t="s">
         <v>602</v>
       </c>
       <c r="J219" t="s">
         <v>132</v>
       </c>
       <c r="AE219">
@@ -11109,51 +11115,51 @@
       <c r="G222" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H222" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I222" t="s">
         <v>602</v>
       </c>
       <c r="J222" t="s">
         <v>251</v>
       </c>
       <c r="AE222">
         <v>1</v>
       </c>
       <c r="AF222">
         <v>21.5</v>
       </c>
       <c r="AI222" t="s">
         <v>662</v>
       </c>
       <c r="AJ222">
         <v>87003</v>
       </c>
       <c r="AK222">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="223" spans="1:37">
       <c r="D223" t="s">
         <v>706</v>
       </c>
       <c r="E223" t="s">
         <v>134</v>
       </c>
       <c r="F223" t="s">
         <v>707</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H223" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I223" t="s">
         <v>602</v>
       </c>
       <c r="J223" t="s">
         <v>708</v>
       </c>
       <c r="AE223">
@@ -11296,92 +11302,92 @@
       <c r="G227" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H227" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I227" t="s">
         <v>602</v>
       </c>
       <c r="J227" t="s">
         <v>336</v>
       </c>
       <c r="AF227">
         <v>14.0</v>
       </c>
       <c r="AG227">
         <v>14.0</v>
       </c>
       <c r="AI227" t="s">
         <v>718</v>
       </c>
       <c r="AJ227">
         <v>84585</v>
       </c>
       <c r="AK227">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:37">
       <c r="D228" t="s">
         <v>722</v>
       </c>
       <c r="E228" t="s">
         <v>429</v>
       </c>
       <c r="F228" t="s">
         <v>723</v>
       </c>
       <c r="G228" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H228" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I228" t="s">
         <v>602</v>
       </c>
       <c r="J228" t="s">
         <v>132</v>
       </c>
       <c r="AE228">
         <v>1</v>
       </c>
       <c r="AF228">
         <v>21.5</v>
       </c>
       <c r="AG228">
         <v>21.5</v>
       </c>
       <c r="AI228" t="s">
         <v>718</v>
       </c>
       <c r="AJ228">
         <v>85360</v>
       </c>
       <c r="AK228">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:37">
       <c r="D229" t="s">
         <v>724</v>
       </c>
       <c r="E229" t="s">
         <v>725</v>
       </c>
       <c r="F229" t="s">
         <v>726</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H229" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I229" t="s">
         <v>602</v>
       </c>
       <c r="J229" t="s">
         <v>297</v>
       </c>
       <c r="AF229">