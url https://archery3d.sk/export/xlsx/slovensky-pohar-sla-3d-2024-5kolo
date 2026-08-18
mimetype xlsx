--- v1 (2026-07-29)
+++ v2 (2026-08-18)
@@ -3470,53 +3470,50 @@
       </c>
       <c r="G18" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>29</v>
       </c>
       <c r="AE18">
         <v>2</v>
       </c>
       <c r="AF18">
         <v>25.0</v>
       </c>
       <c r="AI18" t="s">
         <v>93</v>
       </c>
       <c r="AJ18">
         <v>86658</v>
       </c>
-      <c r="AK18">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>94</v>
       </c>
       <c r="E19" t="s">
         <v>95</v>
       </c>
       <c r="F19" t="s">
         <v>96</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>97</v>
       </c>
       <c r="AE19">
         <v>1</v>
@@ -5816,53 +5813,50 @@
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I81" t="s">
         <v>272</v>
       </c>
       <c r="J81" t="s">
         <v>89</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>21.5</v>
       </c>
       <c r="AI81" t="s">
         <v>298</v>
       </c>
       <c r="AJ81">
         <v>89217</v>
       </c>
-      <c r="AK81">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>306</v>
       </c>
       <c r="E82" t="s">
         <v>307</v>
       </c>
       <c r="F82" t="s">
         <v>308</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I82" t="s">
         <v>272</v>
       </c>
       <c r="J82" t="s">
         <v>89</v>
       </c>
       <c r="AE82">
         <v>1</v>
@@ -5933,53 +5927,50 @@
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I84" t="s">
         <v>272</v>
       </c>
       <c r="J84" t="s">
         <v>89</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>21.5</v>
       </c>
       <c r="AI84" t="s">
         <v>298</v>
       </c>
       <c r="AJ84">
         <v>89235</v>
       </c>
-      <c r="AK84">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>313</v>
       </c>
       <c r="E85" t="s">
         <v>314</v>
       </c>
       <c r="F85" t="s">
         <v>315</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I85" t="s">
         <v>272</v>
       </c>
       <c r="J85" t="s">
         <v>316</v>
       </c>
       <c r="AE85">
         <v>1</v>
@@ -7029,53 +7020,50 @@
       </c>
       <c r="H113" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I113" t="s">
         <v>349</v>
       </c>
       <c r="J113" t="s">
         <v>40</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AF113">
         <v>21.5</v>
       </c>
       <c r="AG113">
         <v>21.5</v>
       </c>
       <c r="AI113" t="s">
         <v>377</v>
       </c>
       <c r="AJ113">
         <v>84382</v>
       </c>
-      <c r="AK113">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>406</v>
       </c>
       <c r="E114" t="s">
         <v>78</v>
       </c>
       <c r="F114" t="s">
         <v>407</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I114" t="s">
         <v>349</v>
       </c>
       <c r="J114" t="s">
         <v>368</v>
       </c>
       <c r="AE114">
         <v>1</v>
@@ -9857,53 +9845,50 @@
       </c>
       <c r="I189" t="s">
         <v>602</v>
       </c>
       <c r="J189" t="s">
         <v>132</v>
       </c>
       <c r="AD189" t="s">
         <v>625</v>
       </c>
       <c r="AE189">
         <v>1</v>
       </c>
       <c r="AF189">
         <v>13.5</v>
       </c>
       <c r="AG189">
         <v>13.5</v>
       </c>
       <c r="AI189" t="s">
         <v>619</v>
       </c>
       <c r="AJ189">
         <v>89227</v>
       </c>
-      <c r="AK189">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
         <v>626</v>
       </c>
       <c r="E190" t="s">
         <v>534</v>
       </c>
       <c r="F190" t="s">
         <v>627</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H190" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I190" t="s">
         <v>602</v>
       </c>
       <c r="J190" t="s">
         <v>427</v>
       </c>
       <c r="AD190" t="s">
         <v>628</v>
@@ -10151,53 +10136,50 @@
         <v>650</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H197" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I197" t="s">
         <v>602</v>
       </c>
       <c r="J197" t="s">
         <v>368</v>
       </c>
       <c r="AE197">
         <v>1</v>
       </c>
       <c r="AF197">
         <v>17.5</v>
       </c>
       <c r="AI197" t="s">
         <v>645</v>
       </c>
       <c r="AJ197">
         <v>84295</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
         <v>651</v>
       </c>
       <c r="E198" t="s">
         <v>652</v>
       </c>
       <c r="F198" t="s">
         <v>653</v>
       </c>
       <c r="G198" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H198" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I198" t="s">
         <v>602</v>
       </c>
       <c r="J198" t="s">
         <v>503</v>
       </c>
       <c r="AE198">