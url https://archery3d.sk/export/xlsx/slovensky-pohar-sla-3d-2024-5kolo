--- v2 (2026-08-18)
+++ v3 (2026-09-08)
@@ -4371,51 +4371,51 @@
       <c r="H42" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>122</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>21.5</v>
       </c>
       <c r="AG42">
         <v>21.5</v>
       </c>
       <c r="AI42" t="s">
         <v>169</v>
       </c>
       <c r="AJ42">
         <v>84562</v>
       </c>
       <c r="AK42">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>175</v>
       </c>
       <c r="E43" t="s">
         <v>176</v>
       </c>
       <c r="F43" t="s">
         <v>177</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>128</v>
       </c>
       <c r="AE43">
@@ -5239,86 +5239,86 @@
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I65" t="s">
         <v>250</v>
       </c>
       <c r="J65" t="s">
         <v>251</v>
       </c>
       <c r="AF65">
         <v>14.0</v>
       </c>
       <c r="AG65">
         <v>14.0</v>
       </c>
       <c r="AI65" t="s">
         <v>252</v>
       </c>
       <c r="AJ65">
         <v>85506</v>
       </c>
       <c r="AK65">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>247</v>
       </c>
       <c r="E66" t="s">
         <v>146</v>
       </c>
       <c r="F66" t="s">
         <v>253</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I66" t="s">
         <v>250</v>
       </c>
       <c r="J66" t="s">
         <v>251</v>
       </c>
       <c r="AF66">
         <v>14.0</v>
       </c>
       <c r="AI66" t="s">
         <v>252</v>
       </c>
       <c r="AJ66">
         <v>89255</v>
       </c>
       <c r="AK66">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>254</v>
       </c>
       <c r="E67" t="s">
         <v>255</v>
       </c>
       <c r="F67" t="s">
         <v>256</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I67" t="s">
         <v>257</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
@@ -7331,51 +7331,51 @@
       <c r="H121" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I121" t="s">
         <v>349</v>
       </c>
       <c r="J121" t="s">
         <v>368</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AF121">
         <v>21.5</v>
       </c>
       <c r="AG121">
         <v>21.5</v>
       </c>
       <c r="AI121" t="s">
         <v>423</v>
       </c>
       <c r="AJ121">
         <v>84669</v>
       </c>
       <c r="AK121">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>431</v>
       </c>
       <c r="E122" t="s">
         <v>432</v>
       </c>
       <c r="F122" t="s">
         <v>433</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I122" t="s">
         <v>349</v>
       </c>
       <c r="J122" t="s">
         <v>97</v>
       </c>
       <c r="AE122">
@@ -8102,51 +8102,51 @@
       <c r="H142" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I142" t="s">
         <v>470</v>
       </c>
       <c r="J142" t="s">
         <v>485</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AF142">
         <v>21.5</v>
       </c>
       <c r="AG142">
         <v>21.5</v>
       </c>
       <c r="AI142" t="s">
         <v>482</v>
       </c>
       <c r="AJ142">
         <v>84607</v>
       </c>
       <c r="AK142">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
         <v>495</v>
       </c>
       <c r="E143" t="s">
         <v>496</v>
       </c>
       <c r="F143" t="s">
         <v>497</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I143" t="s">
         <v>470</v>
       </c>
       <c r="J143" t="s">
         <v>40</v>
       </c>
       <c r="AE143">
@@ -9413,51 +9413,51 @@
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I178" t="s">
         <v>536</v>
       </c>
       <c r="J178" t="s">
         <v>589</v>
       </c>
       <c r="AE178">
         <v>1</v>
       </c>
       <c r="AF178">
         <v>21.5</v>
       </c>
       <c r="AI178" t="s">
         <v>590</v>
       </c>
       <c r="AJ178">
         <v>88582</v>
       </c>
       <c r="AK178">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
         <v>591</v>
       </c>
       <c r="E179" t="s">
         <v>505</v>
       </c>
       <c r="F179" t="s">
         <v>592</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H179" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I179" t="s">
         <v>536</v>
       </c>
       <c r="AE179">
         <v>1</v>
       </c>
       <c r="AF179">