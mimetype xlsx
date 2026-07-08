--- v0 (2026-05-04)
+++ v1 (2026-07-08)
@@ -3257,53 +3257,50 @@
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>78</v>
       </c>
       <c r="AE15">
         <v>2</v>
       </c>
       <c r="AF15">
         <v>22.0</v>
       </c>
       <c r="AI15" t="s">
         <v>53</v>
       </c>
       <c r="AJ15">
         <v>87716</v>
       </c>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>79</v>
       </c>
       <c r="E16" t="s">
         <v>54</v>
       </c>
       <c r="F16" t="s">
         <v>80</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>81</v>
       </c>
       <c r="AE16">
         <v>1</v>
@@ -3734,51 +3731,51 @@
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>89</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>20.0</v>
       </c>
       <c r="AI28" t="s">
         <v>101</v>
       </c>
       <c r="AJ28">
         <v>87421</v>
       </c>
       <c r="AK28">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>124</v>
       </c>
       <c r="E29" t="s">
         <v>125</v>
       </c>
       <c r="F29" t="s">
         <v>126</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>127</v>
       </c>
       <c r="AE29">
@@ -4161,124 +4158,127 @@
       <c r="H39" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>160</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>20.0</v>
       </c>
       <c r="AG39">
         <v>20.0</v>
       </c>
       <c r="AI39" t="s">
         <v>153</v>
       </c>
       <c r="AJ39">
         <v>87151</v>
       </c>
       <c r="AK39">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>161</v>
       </c>
       <c r="E40" t="s">
         <v>162</v>
       </c>
       <c r="F40" t="s">
         <v>163</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>127</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>20.0</v>
       </c>
       <c r="AG40">
         <v>20.0</v>
       </c>
       <c r="AI40" t="s">
         <v>153</v>
       </c>
       <c r="AJ40">
         <v>88448</v>
       </c>
+      <c r="AK40">
+        <v>5</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>164</v>
       </c>
       <c r="E41" t="s">
         <v>165</v>
       </c>
       <c r="F41" t="s">
         <v>166</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>29</v>
       </c>
       <c r="AF41">
         <v>14.0</v>
       </c>
       <c r="AI41" t="s">
         <v>153</v>
       </c>
       <c r="AJ41">
         <v>88205</v>
       </c>
       <c r="AK41">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>167</v>
       </c>
       <c r="E42" t="s">
         <v>158</v>
       </c>
       <c r="F42" t="s">
         <v>168</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>145</v>
       </c>
       <c r="AE42">
@@ -4356,50 +4356,53 @@
       </c>
       <c r="H44" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>177</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>20.0</v>
       </c>
       <c r="AG44">
         <v>20.0</v>
       </c>
       <c r="AI44" t="s">
         <v>173</v>
       </c>
       <c r="AJ44">
         <v>83237</v>
       </c>
+      <c r="AK44">
+        <v>5</v>
+      </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>178</v>
       </c>
       <c r="E45" t="s">
         <v>179</v>
       </c>
       <c r="F45" t="s">
         <v>180</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>78</v>
       </c>
       <c r="AE45">
         <v>1</v>
@@ -4740,51 +4743,51 @@
       <c r="H54" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="J54" t="s">
         <v>209</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>20.0</v>
       </c>
       <c r="AG54">
         <v>20.0</v>
       </c>
       <c r="AI54" t="s">
         <v>205</v>
       </c>
       <c r="AJ54">
         <v>83927</v>
       </c>
       <c r="AK54">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>210</v>
       </c>
       <c r="E55" t="s">
         <v>54</v>
       </c>
       <c r="F55" t="s">
         <v>211</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I55" t="s">
         <v>212</v>
       </c>
       <c r="J55" t="s">
         <v>213</v>
       </c>
       <c r="AF55">
@@ -5178,51 +5181,51 @@
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I66" t="s">
         <v>242</v>
       </c>
       <c r="J66" t="s">
         <v>59</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>16.0</v>
       </c>
       <c r="AI66" t="s">
         <v>243</v>
       </c>
       <c r="AJ66">
         <v>87287</v>
       </c>
       <c r="AK66">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>251</v>
       </c>
       <c r="E67" t="s">
         <v>252</v>
       </c>
       <c r="F67" t="s">
         <v>253</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H67" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I67" t="s">
         <v>242</v>
       </c>
       <c r="J67" t="s">
         <v>59</v>
       </c>
       <c r="AE67">
@@ -5546,51 +5549,51 @@
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I76" t="s">
         <v>242</v>
       </c>
       <c r="J76" t="s">
         <v>285</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>20.0</v>
       </c>
       <c r="AI76" t="s">
         <v>262</v>
       </c>
       <c r="AJ76">
         <v>85649</v>
       </c>
       <c r="AK76">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>286</v>
       </c>
       <c r="E77" t="s">
         <v>287</v>
       </c>
       <c r="F77" t="s">
         <v>288</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I77" t="s">
         <v>242</v>
       </c>
       <c r="J77" t="s">
         <v>35</v>
       </c>
       <c r="AE77">
@@ -5727,51 +5730,51 @@
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I81" t="s">
         <v>242</v>
       </c>
       <c r="J81" t="s">
         <v>142</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>20.0</v>
       </c>
       <c r="AI81" t="s">
         <v>262</v>
       </c>
       <c r="AJ81">
         <v>83906</v>
       </c>
       <c r="AK81">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>298</v>
       </c>
       <c r="E82" t="s">
         <v>299</v>
       </c>
       <c r="F82" t="s">
         <v>300</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I82" t="s">
         <v>242</v>
       </c>
       <c r="J82" t="s">
         <v>301</v>
       </c>
       <c r="AE82">
@@ -6466,51 +6469,51 @@
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I101" t="s">
         <v>322</v>
       </c>
       <c r="J101" t="s">
         <v>52</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AF101">
         <v>20.0</v>
       </c>
       <c r="AI101" t="s">
         <v>359</v>
       </c>
       <c r="AJ101">
         <v>85000</v>
       </c>
       <c r="AK101">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>346</v>
       </c>
       <c r="E102" t="s">
         <v>311</v>
       </c>
       <c r="F102" t="s">
         <v>363</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I102" t="s">
         <v>322</v>
       </c>
       <c r="J102" t="s">
         <v>52</v>
       </c>
       <c r="AE102">
@@ -6728,50 +6731,53 @@
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I108" t="s">
         <v>322</v>
       </c>
       <c r="J108" t="s">
         <v>329</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AF108">
         <v>20.0</v>
       </c>
       <c r="AI108" t="s">
         <v>359</v>
       </c>
       <c r="AJ108">
         <v>87409</v>
       </c>
+      <c r="AK108">
+        <v>4</v>
+      </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
         <v>384</v>
       </c>
       <c r="E109" t="s">
         <v>385</v>
       </c>
       <c r="F109" t="s">
         <v>386</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I109" t="s">
         <v>322</v>
       </c>
       <c r="J109" t="s">
         <v>35</v>
       </c>
       <c r="AF109">
         <v>14.0</v>
@@ -7099,50 +7105,53 @@
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I118" t="s">
         <v>322</v>
       </c>
       <c r="J118" t="s">
         <v>267</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AF118">
         <v>20.0</v>
       </c>
       <c r="AI118" t="s">
         <v>359</v>
       </c>
       <c r="AJ118">
         <v>84721</v>
       </c>
+      <c r="AK118">
+        <v>5</v>
+      </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>411</v>
       </c>
       <c r="E119" t="s">
         <v>412</v>
       </c>
       <c r="F119" t="s">
         <v>413</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I119" t="s">
         <v>322</v>
       </c>
       <c r="J119" t="s">
         <v>35</v>
       </c>
       <c r="AE119">
         <v>1</v>
@@ -7325,51 +7334,51 @@
       <c r="F124" t="s">
         <v>429</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I124" t="s">
         <v>322</v>
       </c>
       <c r="J124" t="s">
         <v>329</v>
       </c>
       <c r="AF124">
         <v>14.0</v>
       </c>
       <c r="AI124" t="s">
         <v>418</v>
       </c>
       <c r="AJ124">
         <v>89004</v>
       </c>
       <c r="AK124">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>430</v>
       </c>
       <c r="E125" t="s">
         <v>431</v>
       </c>
       <c r="F125" t="s">
         <v>432</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I125" t="s">
         <v>322</v>
       </c>
       <c r="J125" t="s">
         <v>408</v>
       </c>
       <c r="AE125">
@@ -7439,51 +7448,51 @@
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I127" t="s">
         <v>322</v>
       </c>
       <c r="J127" t="s">
         <v>52</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AF127">
         <v>20.0</v>
       </c>
       <c r="AI127" t="s">
         <v>433</v>
       </c>
       <c r="AJ127">
         <v>85941</v>
       </c>
       <c r="AK127">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>439</v>
       </c>
       <c r="E128" t="s">
         <v>175</v>
       </c>
       <c r="F128" t="s">
         <v>440</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I128" t="s">
         <v>322</v>
       </c>
       <c r="AE128">
         <v>1</v>
       </c>
       <c r="AF128">
@@ -8682,51 +8691,51 @@
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I162" t="s">
         <v>531</v>
       </c>
       <c r="J162" t="s">
         <v>81</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AF162">
         <v>20.0</v>
       </c>
       <c r="AI162" t="s">
         <v>539</v>
       </c>
       <c r="AJ162">
         <v>86832</v>
       </c>
       <c r="AK162">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>540</v>
       </c>
       <c r="E163" t="s">
         <v>194</v>
       </c>
       <c r="F163" t="s">
         <v>541</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I163" t="s">
         <v>531</v>
       </c>
       <c r="J163" t="s">
         <v>542</v>
       </c>
       <c r="AE163">
@@ -8834,51 +8843,51 @@
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I166" t="s">
         <v>531</v>
       </c>
       <c r="J166" t="s">
         <v>78</v>
       </c>
       <c r="AF166">
         <v>14.0</v>
       </c>
       <c r="AG166">
         <v>14.0</v>
       </c>
       <c r="AI166" t="s">
         <v>539</v>
       </c>
       <c r="AJ166">
         <v>83634</v>
       </c>
       <c r="AK166">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>549</v>
       </c>
       <c r="E167" t="s">
         <v>375</v>
       </c>
       <c r="F167" t="s">
         <v>550</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I167" t="s">
         <v>531</v>
       </c>
       <c r="J167" t="s">
         <v>81</v>
       </c>
       <c r="AF167">
@@ -9009,51 +9018,51 @@
       <c r="G171" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I171" t="s">
         <v>531</v>
       </c>
       <c r="J171" t="s">
         <v>408</v>
       </c>
       <c r="AE171">
         <v>1</v>
       </c>
       <c r="AF171">
         <v>20.0</v>
       </c>
       <c r="AI171" t="s">
         <v>559</v>
       </c>
       <c r="AJ171">
         <v>83838</v>
       </c>
       <c r="AK171">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
         <v>562</v>
       </c>
       <c r="E172" t="s">
         <v>563</v>
       </c>
       <c r="F172" t="s">
         <v>564</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I172" t="s">
         <v>531</v>
       </c>
       <c r="J172" t="s">
         <v>505</v>
       </c>
       <c r="AF172">
@@ -9079,51 +9088,51 @@
       <c r="F173" t="s">
         <v>567</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I173" t="s">
         <v>531</v>
       </c>
       <c r="J173" t="s">
         <v>139</v>
       </c>
       <c r="AF173">
         <v>14.0</v>
       </c>
       <c r="AI173" t="s">
         <v>559</v>
       </c>
       <c r="AJ173">
         <v>88471</v>
       </c>
       <c r="AK173">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
         <v>568</v>
       </c>
       <c r="E174" t="s">
         <v>569</v>
       </c>
       <c r="F174" t="s">
         <v>570</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I174" t="s">
         <v>531</v>
       </c>
       <c r="J174" t="s">
         <v>213</v>
       </c>
       <c r="AF174">
@@ -9934,53 +9943,50 @@
       </c>
       <c r="G196" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H196" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I196" t="s">
         <v>595</v>
       </c>
       <c r="J196" t="s">
         <v>81</v>
       </c>
       <c r="AE196">
         <v>1</v>
       </c>
       <c r="AF196">
         <v>16.0</v>
       </c>
       <c r="AI196" t="s">
         <v>630</v>
       </c>
       <c r="AJ196">
         <v>86470</v>
       </c>
-      <c r="AK196">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
         <v>637</v>
       </c>
       <c r="E197" t="s">
         <v>638</v>
       </c>
       <c r="F197" t="s">
         <v>639</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H197" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I197" t="s">
         <v>595</v>
       </c>
       <c r="J197" t="s">
         <v>505</v>
       </c>
       <c r="AE197">
         <v>1</v>
@@ -10748,51 +10754,51 @@
       <c r="H217" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I217" t="s">
         <v>595</v>
       </c>
       <c r="J217" t="s">
         <v>139</v>
       </c>
       <c r="AE217">
         <v>1</v>
       </c>
       <c r="AF217">
         <v>20.0</v>
       </c>
       <c r="AG217">
         <v>20.0</v>
       </c>
       <c r="AI217" t="s">
         <v>650</v>
       </c>
       <c r="AJ217">
         <v>85445</v>
       </c>
       <c r="AK217">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="218" spans="1:37">
       <c r="D218" t="s">
         <v>683</v>
       </c>
       <c r="E218" t="s">
         <v>227</v>
       </c>
       <c r="F218" t="s">
         <v>684</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H218" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I218" t="s">
         <v>595</v>
       </c>
       <c r="J218" t="s">
         <v>505</v>
       </c>
       <c r="AE218">
@@ -10900,51 +10906,51 @@
       <c r="F221" t="s">
         <v>689</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H221" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I221" t="s">
         <v>595</v>
       </c>
       <c r="J221" t="s">
         <v>78</v>
       </c>
       <c r="AF221">
         <v>14.0</v>
       </c>
       <c r="AI221" t="s">
         <v>650</v>
       </c>
       <c r="AJ221">
         <v>89039</v>
       </c>
       <c r="AK221">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="222" spans="1:37">
       <c r="D222" t="s">
         <v>690</v>
       </c>
       <c r="E222" t="s">
         <v>109</v>
       </c>
       <c r="F222" t="s">
         <v>691</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H222" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I222" t="s">
         <v>595</v>
       </c>
       <c r="J222" t="s">
         <v>505</v>
       </c>
       <c r="AF222">
@@ -11052,51 +11058,51 @@
       <c r="H225" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I225" t="s">
         <v>595</v>
       </c>
       <c r="J225" t="s">
         <v>160</v>
       </c>
       <c r="AE225">
         <v>1</v>
       </c>
       <c r="AF225">
         <v>20.0</v>
       </c>
       <c r="AG225">
         <v>20.0</v>
       </c>
       <c r="AI225" t="s">
         <v>698</v>
       </c>
       <c r="AJ225">
         <v>83717</v>
       </c>
       <c r="AK225">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:37">
       <c r="D226" t="s">
         <v>699</v>
       </c>
       <c r="E226" t="s">
         <v>700</v>
       </c>
       <c r="F226" t="s">
         <v>701</v>
       </c>
       <c r="G226" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H226" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I226" t="s">
         <v>595</v>
       </c>
       <c r="J226" t="s">
         <v>417</v>
       </c>
       <c r="AF226">