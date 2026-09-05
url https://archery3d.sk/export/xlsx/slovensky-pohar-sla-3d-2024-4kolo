--- v1 (2026-07-08)
+++ v2 (2026-09-05)
@@ -2852,51 +2852,51 @@
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
         <v>36</v>
       </c>
       <c r="AE4">
         <v>2</v>
       </c>
       <c r="AF4">
         <v>18.0</v>
       </c>
       <c r="AI4" t="s">
         <v>31</v>
       </c>
       <c r="AJ4">
         <v>86839</v>
       </c>
       <c r="AK4">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>41</v>
       </c>
       <c r="AD5" t="s">
@@ -3001,51 +3001,51 @@
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>52</v>
       </c>
       <c r="AE8">
         <v>2</v>
       </c>
       <c r="AF8">
         <v>22.0</v>
       </c>
       <c r="AI8" t="s">
         <v>53</v>
       </c>
       <c r="AJ8">
         <v>85007</v>
       </c>
       <c r="AK8">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>57</v>
       </c>
       <c r="F9" t="s">
         <v>58</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>59</v>
       </c>
       <c r="AE9">
@@ -3397,53 +3397,50 @@
       </c>
       <c r="G19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>29</v>
       </c>
       <c r="AE19">
         <v>2</v>
       </c>
       <c r="AF19">
         <v>22.0</v>
       </c>
       <c r="AI19" t="s">
         <v>85</v>
       </c>
       <c r="AJ19">
         <v>86656</v>
       </c>
-      <c r="AK19">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>93</v>
       </c>
       <c r="E20" t="s">
         <v>94</v>
       </c>
       <c r="F20" t="s">
         <v>95</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>59</v>
       </c>
       <c r="AE20">
         <v>1</v>
@@ -4275,51 +4272,51 @@
       <c r="H42" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>145</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>20.0</v>
       </c>
       <c r="AG42">
         <v>20.0</v>
       </c>
       <c r="AI42" t="s">
         <v>153</v>
       </c>
       <c r="AJ42">
         <v>87524</v>
       </c>
       <c r="AK42">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>169</v>
       </c>
       <c r="E43" t="s">
         <v>170</v>
       </c>
       <c r="F43" t="s">
         <v>171</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>160</v>
       </c>
       <c r="AE43">
@@ -4778,86 +4775,86 @@
       <c r="F55" t="s">
         <v>211</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I55" t="s">
         <v>212</v>
       </c>
       <c r="J55" t="s">
         <v>213</v>
       </c>
       <c r="AF55">
         <v>14.0</v>
       </c>
       <c r="AI55" t="s">
         <v>214</v>
       </c>
       <c r="AJ55">
         <v>85505</v>
       </c>
       <c r="AK55">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>210</v>
       </c>
       <c r="E56" t="s">
         <v>106</v>
       </c>
       <c r="F56" t="s">
         <v>215</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I56" t="s">
         <v>212</v>
       </c>
       <c r="J56" t="s">
         <v>213</v>
       </c>
       <c r="AF56">
         <v>14.0</v>
       </c>
       <c r="AI56" t="s">
         <v>214</v>
       </c>
       <c r="AJ56">
         <v>87123</v>
       </c>
       <c r="AK56">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>216</v>
       </c>
       <c r="E57" t="s">
         <v>217</v>
       </c>
       <c r="F57" t="s">
         <v>218</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I57" t="s">
         <v>219</v>
       </c>
       <c r="J57" t="s">
         <v>220</v>
       </c>
       <c r="AE57">
@@ -5181,51 +5178,51 @@
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I66" t="s">
         <v>242</v>
       </c>
       <c r="J66" t="s">
         <v>59</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>16.0</v>
       </c>
       <c r="AI66" t="s">
         <v>243</v>
       </c>
       <c r="AJ66">
         <v>87287</v>
       </c>
       <c r="AK66">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>251</v>
       </c>
       <c r="E67" t="s">
         <v>252</v>
       </c>
       <c r="F67" t="s">
         <v>253</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H67" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I67" t="s">
         <v>242</v>
       </c>
       <c r="J67" t="s">
         <v>59</v>
       </c>
       <c r="AE67">
@@ -6144,53 +6141,50 @@
       </c>
       <c r="I92" t="s">
         <v>322</v>
       </c>
       <c r="J92" t="s">
         <v>78</v>
       </c>
       <c r="AD92" t="s">
         <v>333</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>12.0</v>
       </c>
       <c r="AG92">
         <v>12.0</v>
       </c>
       <c r="AI92" t="s">
         <v>334</v>
       </c>
       <c r="AJ92">
         <v>83014</v>
       </c>
-      <c r="AK92">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>335</v>
       </c>
       <c r="E93" t="s">
         <v>336</v>
       </c>
       <c r="F93" t="s">
         <v>337</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I93" t="s">
         <v>322</v>
       </c>
       <c r="J93" t="s">
         <v>213</v>
       </c>
       <c r="AF93">
         <v>10.0</v>
@@ -6998,51 +6992,51 @@
       <c r="H115" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I115" t="s">
         <v>322</v>
       </c>
       <c r="J115" t="s">
         <v>403</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AF115">
         <v>20.0</v>
       </c>
       <c r="AG115">
         <v>20.0</v>
       </c>
       <c r="AI115" t="s">
         <v>359</v>
       </c>
       <c r="AJ115">
         <v>83625</v>
       </c>
       <c r="AK115">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>404</v>
       </c>
       <c r="E116" t="s">
         <v>361</v>
       </c>
       <c r="F116" t="s">
         <v>405</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I116" t="s">
         <v>322</v>
       </c>
       <c r="J116" t="s">
         <v>367</v>
       </c>
       <c r="AF116">
@@ -7106,51 +7100,51 @@
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I118" t="s">
         <v>322</v>
       </c>
       <c r="J118" t="s">
         <v>267</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AF118">
         <v>20.0</v>
       </c>
       <c r="AI118" t="s">
         <v>359</v>
       </c>
       <c r="AJ118">
         <v>84721</v>
       </c>
       <c r="AK118">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>411</v>
       </c>
       <c r="E119" t="s">
         <v>412</v>
       </c>
       <c r="F119" t="s">
         <v>413</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I119" t="s">
         <v>322</v>
       </c>
       <c r="J119" t="s">
         <v>35</v>
       </c>
       <c r="AE119">
@@ -7299,51 +7293,51 @@
       <c r="H123" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I123" t="s">
         <v>322</v>
       </c>
       <c r="J123" t="s">
         <v>403</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AF123">
         <v>20.0</v>
       </c>
       <c r="AG123">
         <v>20.0</v>
       </c>
       <c r="AI123" t="s">
         <v>418</v>
       </c>
       <c r="AJ123">
         <v>83626</v>
       </c>
       <c r="AK123">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>427</v>
       </c>
       <c r="E124" t="s">
         <v>428</v>
       </c>
       <c r="F124" t="s">
         <v>429</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I124" t="s">
         <v>322</v>
       </c>
       <c r="J124" t="s">
         <v>329</v>
       </c>
       <c r="AF124">
@@ -8043,51 +8037,51 @@
       <c r="H144" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I144" t="s">
         <v>464</v>
       </c>
       <c r="J144" t="s">
         <v>465</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AF144">
         <v>20.0</v>
       </c>
       <c r="AG144">
         <v>20.0</v>
       </c>
       <c r="AI144" t="s">
         <v>479</v>
       </c>
       <c r="AJ144">
         <v>83604</v>
       </c>
       <c r="AK144">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>493</v>
       </c>
       <c r="E145" t="s">
         <v>72</v>
       </c>
       <c r="F145" t="s">
         <v>494</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I145" t="s">
         <v>464</v>
       </c>
       <c r="J145" t="s">
         <v>142</v>
       </c>
       <c r="AE145">
@@ -8691,51 +8685,51 @@
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I162" t="s">
         <v>531</v>
       </c>
       <c r="J162" t="s">
         <v>81</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AF162">
         <v>20.0</v>
       </c>
       <c r="AI162" t="s">
         <v>539</v>
       </c>
       <c r="AJ162">
         <v>86832</v>
       </c>
       <c r="AK162">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>540</v>
       </c>
       <c r="E163" t="s">
         <v>194</v>
       </c>
       <c r="F163" t="s">
         <v>541</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I163" t="s">
         <v>531</v>
       </c>
       <c r="J163" t="s">
         <v>542</v>
       </c>
       <c r="AE163">
@@ -8805,51 +8799,51 @@
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I165" t="s">
         <v>531</v>
       </c>
       <c r="J165" t="s">
         <v>35</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AF165">
         <v>20.0</v>
       </c>
       <c r="AI165" t="s">
         <v>539</v>
       </c>
       <c r="AJ165">
         <v>87188</v>
       </c>
       <c r="AK165">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>344</v>
       </c>
       <c r="E166" t="s">
         <v>49</v>
       </c>
       <c r="F166" t="s">
         <v>548</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I166" t="s">
         <v>531</v>
       </c>
       <c r="J166" t="s">
         <v>78</v>
       </c>
       <c r="AF166">
@@ -8878,51 +8872,51 @@
       <c r="F167" t="s">
         <v>550</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I167" t="s">
         <v>531</v>
       </c>
       <c r="J167" t="s">
         <v>81</v>
       </c>
       <c r="AF167">
         <v>14.0</v>
       </c>
       <c r="AI167" t="s">
         <v>539</v>
       </c>
       <c r="AJ167">
         <v>86471</v>
       </c>
       <c r="AK167">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
         <v>551</v>
       </c>
       <c r="E168" t="s">
         <v>392</v>
       </c>
       <c r="F168" t="s">
         <v>552</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H168" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I168" t="s">
         <v>531</v>
       </c>
       <c r="J168" t="s">
         <v>505</v>
       </c>
       <c r="AF168">
@@ -8948,51 +8942,51 @@
       <c r="F169" t="s">
         <v>554</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I169" t="s">
         <v>531</v>
       </c>
       <c r="J169" t="s">
         <v>555</v>
       </c>
       <c r="AF169">
         <v>14.0</v>
       </c>
       <c r="AI169" t="s">
         <v>539</v>
       </c>
       <c r="AJ169">
         <v>87267</v>
       </c>
       <c r="AK169">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>556</v>
       </c>
       <c r="E170" t="s">
         <v>557</v>
       </c>
       <c r="F170" t="s">
         <v>558</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I170" t="s">
         <v>531</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AF170">
@@ -9192,53 +9186,50 @@
       </c>
       <c r="F176" t="s">
         <v>577</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I176" t="s">
         <v>531</v>
       </c>
       <c r="J176" t="s">
         <v>35</v>
       </c>
       <c r="AF176">
         <v>14.0</v>
       </c>
       <c r="AI176" t="s">
         <v>559</v>
       </c>
       <c r="AJ176">
         <v>86775</v>
       </c>
-      <c r="AK176">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>578</v>
       </c>
       <c r="E177" t="s">
         <v>579</v>
       </c>
       <c r="F177" t="s">
         <v>580</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I177" t="s">
         <v>531</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AF177">
         <v>20.0</v>
@@ -9304,51 +9295,51 @@
       <c r="G179" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H179" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I179" t="s">
         <v>531</v>
       </c>
       <c r="J179" t="s">
         <v>275</v>
       </c>
       <c r="AE179">
         <v>1</v>
       </c>
       <c r="AF179">
         <v>20.0</v>
       </c>
       <c r="AI179" t="s">
         <v>581</v>
       </c>
       <c r="AJ179">
         <v>87425</v>
       </c>
       <c r="AK179">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
         <v>585</v>
       </c>
       <c r="E180" t="s">
         <v>586</v>
       </c>
       <c r="F180" t="s">
         <v>587</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H180" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I180" t="s">
         <v>531</v>
       </c>
       <c r="J180" t="s">
         <v>35</v>
       </c>
       <c r="AF180">
@@ -9377,51 +9368,51 @@
       <c r="G181" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H181" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I181" t="s">
         <v>531</v>
       </c>
       <c r="J181" t="s">
         <v>590</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AF181">
         <v>20.0</v>
       </c>
       <c r="AI181" t="s">
         <v>581</v>
       </c>
       <c r="AJ181">
         <v>87227</v>
       </c>
       <c r="AK181">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
         <v>591</v>
       </c>
       <c r="E182" t="s">
         <v>281</v>
       </c>
       <c r="F182" t="s">
         <v>592</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I182" t="s">
         <v>531</v>
       </c>
       <c r="J182" t="s">
         <v>555</v>
       </c>
       <c r="AE182">
@@ -10048,53 +10039,50 @@
       </c>
       <c r="G199" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H199" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I199" t="s">
         <v>595</v>
       </c>
       <c r="J199" t="s">
         <v>403</v>
       </c>
       <c r="AE199">
         <v>1</v>
       </c>
       <c r="AF199">
         <v>16.0</v>
       </c>
       <c r="AI199" t="s">
         <v>630</v>
       </c>
       <c r="AJ199">
         <v>83937</v>
       </c>
-      <c r="AK199">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>645</v>
       </c>
       <c r="E200" t="s">
         <v>646</v>
       </c>
       <c r="F200" t="s">
         <v>647</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H200" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I200" t="s">
         <v>595</v>
       </c>
       <c r="J200" t="s">
         <v>177</v>
       </c>
       <c r="AE200">
         <v>1</v>
@@ -10631,51 +10619,51 @@
       <c r="H214" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I214" t="s">
         <v>595</v>
       </c>
       <c r="J214" t="s">
         <v>279</v>
       </c>
       <c r="AE214">
         <v>1</v>
       </c>
       <c r="AF214">
         <v>20.0</v>
       </c>
       <c r="AG214">
         <v>20.0</v>
       </c>
       <c r="AI214" t="s">
         <v>650</v>
       </c>
       <c r="AJ214">
         <v>85395</v>
       </c>
       <c r="AK214">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="215" spans="1:37">
       <c r="D215" t="s">
         <v>677</v>
       </c>
       <c r="E215" t="s">
         <v>489</v>
       </c>
       <c r="F215" t="s">
         <v>678</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H215" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I215" t="s">
         <v>595</v>
       </c>
       <c r="J215" t="s">
         <v>142</v>
       </c>
       <c r="AE215">
@@ -10941,51 +10929,51 @@
       <c r="F222" t="s">
         <v>691</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H222" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I222" t="s">
         <v>595</v>
       </c>
       <c r="J222" t="s">
         <v>505</v>
       </c>
       <c r="AF222">
         <v>14.0</v>
       </c>
       <c r="AI222" t="s">
         <v>650</v>
       </c>
       <c r="AJ222">
         <v>83673</v>
       </c>
       <c r="AK222">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="223" spans="1:37">
       <c r="D223" t="s">
         <v>692</v>
       </c>
       <c r="E223" t="s">
         <v>118</v>
       </c>
       <c r="F223" t="s">
         <v>693</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H223" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I223" t="s">
         <v>595</v>
       </c>
       <c r="J223" t="s">
         <v>229</v>
       </c>
       <c r="AE223">