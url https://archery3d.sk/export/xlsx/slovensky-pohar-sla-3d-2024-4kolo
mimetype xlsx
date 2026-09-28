--- v2 (2026-09-05)
+++ v3 (2026-09-28)
@@ -3111,53 +3111,50 @@
       </c>
       <c r="H11" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>41</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
         <v>16.0</v>
       </c>
       <c r="AG11">
         <v>16.0</v>
       </c>
       <c r="AI11" t="s">
         <v>53</v>
       </c>
       <c r="AJ11">
         <v>85335</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>65</v>
       </c>
       <c r="E12" t="s">
         <v>66</v>
       </c>
       <c r="F12" t="s">
         <v>67</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>41</v>
       </c>
       <c r="AE12">
         <v>1</v>
@@ -3185,51 +3182,51 @@
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>41</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>16.0</v>
       </c>
       <c r="AI13" t="s">
         <v>53</v>
       </c>
       <c r="AJ13">
         <v>87169</v>
       </c>
       <c r="AK13">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>71</v>
       </c>
       <c r="E14" t="s">
         <v>72</v>
       </c>
       <c r="F14" t="s">
         <v>73</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>74</v>
       </c>
       <c r="AE14">
@@ -3506,51 +3503,51 @@
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>20.0</v>
       </c>
       <c r="AG22">
         <v>20.0</v>
       </c>
       <c r="AI22" t="s">
         <v>101</v>
       </c>
       <c r="AJ22">
         <v>83211</v>
       </c>
       <c r="AK22">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>105</v>
       </c>
       <c r="E23" t="s">
         <v>106</v>
       </c>
       <c r="F23" t="s">
         <v>107</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>74</v>
       </c>
       <c r="AE23">
@@ -4196,51 +4193,51 @@
       <c r="H40" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>127</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>20.0</v>
       </c>
       <c r="AG40">
         <v>20.0</v>
       </c>
       <c r="AI40" t="s">
         <v>153</v>
       </c>
       <c r="AJ40">
         <v>88448</v>
       </c>
       <c r="AK40">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>164</v>
       </c>
       <c r="E41" t="s">
         <v>165</v>
       </c>
       <c r="F41" t="s">
         <v>166</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>29</v>
       </c>
       <c r="AF41">
@@ -4664,51 +4661,51 @@
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
         <v>200</v>
       </c>
       <c r="AE52">
         <v>2</v>
       </c>
       <c r="AF52">
         <v>26.0</v>
       </c>
       <c r="AI52" t="s">
         <v>173</v>
       </c>
       <c r="AJ52">
         <v>86982</v>
       </c>
       <c r="AK52">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>201</v>
       </c>
       <c r="E53" t="s">
         <v>202</v>
       </c>
       <c r="F53" t="s">
         <v>203</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="J53" t="s">
         <v>204</v>
       </c>
       <c r="AF53">
@@ -4775,51 +4772,51 @@
       <c r="F55" t="s">
         <v>211</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I55" t="s">
         <v>212</v>
       </c>
       <c r="J55" t="s">
         <v>213</v>
       </c>
       <c r="AF55">
         <v>14.0</v>
       </c>
       <c r="AI55" t="s">
         <v>214</v>
       </c>
       <c r="AJ55">
         <v>85505</v>
       </c>
       <c r="AK55">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>210</v>
       </c>
       <c r="E56" t="s">
         <v>106</v>
       </c>
       <c r="F56" t="s">
         <v>215</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I56" t="s">
         <v>212</v>
       </c>
       <c r="J56" t="s">
         <v>213</v>
       </c>
       <c r="AF56">
@@ -4886,51 +4883,51 @@
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I58" t="s">
         <v>219</v>
       </c>
       <c r="J58" t="s">
         <v>225</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">
         <v>20.0</v>
       </c>
       <c r="AI58" t="s">
         <v>221</v>
       </c>
       <c r="AJ58">
         <v>86637</v>
       </c>
       <c r="AK58">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>226</v>
       </c>
       <c r="E59" t="s">
         <v>227</v>
       </c>
       <c r="F59" t="s">
         <v>228</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I59" t="s">
         <v>219</v>
       </c>
       <c r="J59" t="s">
         <v>229</v>
       </c>
       <c r="AE59">
@@ -5139,53 +5136,50 @@
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I65" t="s">
         <v>242</v>
       </c>
       <c r="J65" t="s">
         <v>78</v>
       </c>
       <c r="AF65">
         <v>10.0</v>
       </c>
       <c r="AG65">
         <v>10.0</v>
       </c>
       <c r="AI65" t="s">
         <v>243</v>
       </c>
       <c r="AJ65">
         <v>84212</v>
       </c>
-      <c r="AK65">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>248</v>
       </c>
       <c r="E66" t="s">
         <v>249</v>
       </c>
       <c r="F66" t="s">
         <v>250</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I66" t="s">
         <v>242</v>
       </c>
       <c r="J66" t="s">
         <v>59</v>
       </c>
       <c r="AE66">
         <v>1</v>
@@ -5546,51 +5540,51 @@
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I76" t="s">
         <v>242</v>
       </c>
       <c r="J76" t="s">
         <v>285</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>20.0</v>
       </c>
       <c r="AI76" t="s">
         <v>262</v>
       </c>
       <c r="AJ76">
         <v>85649</v>
       </c>
       <c r="AK76">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>286</v>
       </c>
       <c r="E77" t="s">
         <v>287</v>
       </c>
       <c r="F77" t="s">
         <v>288</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I77" t="s">
         <v>242</v>
       </c>
       <c r="J77" t="s">
         <v>35</v>
       </c>
       <c r="AE77">
@@ -5727,51 +5721,51 @@
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I81" t="s">
         <v>242</v>
       </c>
       <c r="J81" t="s">
         <v>142</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>20.0</v>
       </c>
       <c r="AI81" t="s">
         <v>262</v>
       </c>
       <c r="AJ81">
         <v>83906</v>
       </c>
       <c r="AK81">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>298</v>
       </c>
       <c r="E82" t="s">
         <v>299</v>
       </c>
       <c r="F82" t="s">
         <v>300</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I82" t="s">
         <v>242</v>
       </c>
       <c r="J82" t="s">
         <v>301</v>
       </c>
       <c r="AE82">
@@ -6176,53 +6170,50 @@
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I93" t="s">
         <v>322</v>
       </c>
       <c r="J93" t="s">
         <v>213</v>
       </c>
       <c r="AF93">
         <v>10.0</v>
       </c>
       <c r="AG93">
         <v>10.0</v>
       </c>
       <c r="AI93" t="s">
         <v>338</v>
       </c>
       <c r="AJ93">
         <v>87822</v>
       </c>
-      <c r="AK93">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>339</v>
       </c>
       <c r="E94" t="s">
         <v>115</v>
       </c>
       <c r="F94" t="s">
         <v>340</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I94" t="s">
         <v>322</v>
       </c>
       <c r="J94" t="s">
         <v>341</v>
       </c>
       <c r="AE94">
         <v>3</v>
@@ -7684,51 +7675,51 @@
       <c r="E134" t="s">
         <v>170</v>
       </c>
       <c r="F134" t="s">
         <v>458</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I134" t="s">
         <v>442</v>
       </c>
       <c r="AF134">
         <v>14.0</v>
       </c>
       <c r="AI134" t="s">
         <v>459</v>
       </c>
       <c r="AJ134">
         <v>87255</v>
       </c>
       <c r="AK134">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>460</v>
       </c>
       <c r="E135" t="s">
         <v>137</v>
       </c>
       <c r="F135" t="s">
         <v>461</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I135" t="s">
         <v>442</v>
       </c>
       <c r="AF135">
         <v>14.0</v>
       </c>
       <c r="AI135" t="s">
@@ -9295,51 +9286,51 @@
       <c r="G179" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H179" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I179" t="s">
         <v>531</v>
       </c>
       <c r="J179" t="s">
         <v>275</v>
       </c>
       <c r="AE179">
         <v>1</v>
       </c>
       <c r="AF179">
         <v>20.0</v>
       </c>
       <c r="AI179" t="s">
         <v>581</v>
       </c>
       <c r="AJ179">
         <v>87425</v>
       </c>
       <c r="AK179">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
         <v>585</v>
       </c>
       <c r="E180" t="s">
         <v>586</v>
       </c>
       <c r="F180" t="s">
         <v>587</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H180" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I180" t="s">
         <v>531</v>
       </c>
       <c r="J180" t="s">
         <v>35</v>
       </c>
       <c r="AF180">
@@ -10970,51 +10961,51 @@
       <c r="H223" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I223" t="s">
         <v>595</v>
       </c>
       <c r="J223" t="s">
         <v>229</v>
       </c>
       <c r="AE223">
         <v>1</v>
       </c>
       <c r="AF223">
         <v>20.0</v>
       </c>
       <c r="AG223">
         <v>20.0</v>
       </c>
       <c r="AI223" t="s">
         <v>650</v>
       </c>
       <c r="AJ223">
         <v>83420</v>
       </c>
       <c r="AK223">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="224" spans="1:37">
       <c r="D224" t="s">
         <v>694</v>
       </c>
       <c r="E224" t="s">
         <v>49</v>
       </c>
       <c r="F224" t="s">
         <v>695</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I224" t="s">
         <v>595</v>
       </c>
       <c r="J224" t="s">
         <v>403</v>
       </c>
       <c r="AE224">