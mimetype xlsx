--- v3 (2026-09-28)
+++ v4 (2026-10-19)
@@ -4582,51 +4582,51 @@
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>20.0</v>
       </c>
       <c r="AG50">
         <v>20.0</v>
       </c>
       <c r="AI50" t="s">
         <v>173</v>
       </c>
       <c r="AJ50">
         <v>87212</v>
       </c>
       <c r="AK50">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>193</v>
       </c>
       <c r="E51" t="s">
         <v>194</v>
       </c>
       <c r="F51" t="s">
         <v>195</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>196</v>
       </c>
       <c r="AE51">
@@ -5540,51 +5540,51 @@
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I76" t="s">
         <v>242</v>
       </c>
       <c r="J76" t="s">
         <v>285</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>20.0</v>
       </c>
       <c r="AI76" t="s">
         <v>262</v>
       </c>
       <c r="AJ76">
         <v>85649</v>
       </c>
       <c r="AK76">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>286</v>
       </c>
       <c r="E77" t="s">
         <v>287</v>
       </c>
       <c r="F77" t="s">
         <v>288</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I77" t="s">
         <v>242</v>
       </c>
       <c r="J77" t="s">
         <v>35</v>
       </c>
       <c r="AE77">
@@ -6454,51 +6454,51 @@
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I101" t="s">
         <v>322</v>
       </c>
       <c r="J101" t="s">
         <v>52</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AF101">
         <v>20.0</v>
       </c>
       <c r="AI101" t="s">
         <v>359</v>
       </c>
       <c r="AJ101">
         <v>85000</v>
       </c>
       <c r="AK101">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>346</v>
       </c>
       <c r="E102" t="s">
         <v>311</v>
       </c>
       <c r="F102" t="s">
         <v>363</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I102" t="s">
         <v>322</v>
       </c>
       <c r="J102" t="s">
         <v>52</v>
       </c>
       <c r="AE102">
@@ -6529,53 +6529,50 @@
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I103" t="s">
         <v>322</v>
       </c>
       <c r="J103" t="s">
         <v>367</v>
       </c>
       <c r="AF103">
         <v>14.0</v>
       </c>
       <c r="AG103">
         <v>14.0</v>
       </c>
       <c r="AI103" t="s">
         <v>359</v>
       </c>
       <c r="AJ103">
         <v>87830</v>
       </c>
-      <c r="AK103">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>368</v>
       </c>
       <c r="E104" t="s">
         <v>369</v>
       </c>
       <c r="F104" t="s">
         <v>370</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I104" t="s">
         <v>322</v>
       </c>
       <c r="J104" t="s">
         <v>371</v>
       </c>
       <c r="AF104">
         <v>14.0</v>
@@ -6717,51 +6714,51 @@
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I108" t="s">
         <v>322</v>
       </c>
       <c r="J108" t="s">
         <v>329</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AF108">
         <v>20.0</v>
       </c>
       <c r="AI108" t="s">
         <v>359</v>
       </c>
       <c r="AJ108">
         <v>87409</v>
       </c>
       <c r="AK108">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
         <v>384</v>
       </c>
       <c r="E109" t="s">
         <v>385</v>
       </c>
       <c r="F109" t="s">
         <v>386</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I109" t="s">
         <v>322</v>
       </c>
       <c r="J109" t="s">
         <v>35</v>
       </c>
       <c r="AF109">
@@ -9596,51 +9593,51 @@
       <c r="H187" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I187" t="s">
         <v>595</v>
       </c>
       <c r="J187" t="s">
         <v>29</v>
       </c>
       <c r="AD187" t="s">
         <v>611</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AF187">
         <v>12.0</v>
       </c>
       <c r="AI187" t="s">
         <v>608</v>
       </c>
       <c r="AJ187">
         <v>86657</v>
       </c>
       <c r="AK187">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>612</v>
       </c>
       <c r="E188" t="s">
         <v>256</v>
       </c>
       <c r="F188" t="s">
         <v>613</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H188" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I188" t="s">
         <v>595</v>
       </c>
       <c r="J188" t="s">
         <v>142</v>
       </c>
       <c r="AD188" t="s">
@@ -11303,51 +11300,51 @@
       <c r="G232" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H232" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I232" t="s">
         <v>595</v>
       </c>
       <c r="J232" t="s">
         <v>74</v>
       </c>
       <c r="AE232">
         <v>1</v>
       </c>
       <c r="AF232">
         <v>20.0</v>
       </c>
       <c r="AI232" t="s">
         <v>714</v>
       </c>
       <c r="AJ232">
         <v>83868</v>
       </c>
       <c r="AK232">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="233" spans="1:37">
       <c r="D233" t="s">
         <v>717</v>
       </c>
       <c r="E233" t="s">
         <v>311</v>
       </c>
       <c r="F233" t="s">
         <v>718</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H233" s="6" t="s">
         <v>172</v>
       </c>
       <c r="I233" t="s">
         <v>595</v>
       </c>
       <c r="J233" t="s">
         <v>465</v>
       </c>
       <c r="AE233">