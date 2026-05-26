--- v0 (2026-04-30)
+++ v1 (2026-05-26)
@@ -3760,51 +3760,51 @@
       <c r="H26" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>117</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>20.5</v>
       </c>
       <c r="AG26">
         <v>20.5</v>
       </c>
       <c r="AI26" t="s">
         <v>107</v>
       </c>
       <c r="AJ26">
         <v>85284</v>
       </c>
       <c r="AK26">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>118</v>
       </c>
       <c r="E27" t="s">
         <v>63</v>
       </c>
       <c r="F27" t="s">
         <v>119</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>120</v>
       </c>
       <c r="AE27">
@@ -4400,51 +4400,51 @@
       <c r="F43" t="s">
         <v>170</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>34</v>
       </c>
       <c r="AF43">
         <v>14.0</v>
       </c>
       <c r="AI43" t="s">
         <v>155</v>
       </c>
       <c r="AJ43">
         <v>84846</v>
       </c>
       <c r="AK43">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>171</v>
       </c>
       <c r="E44" t="s">
         <v>172</v>
       </c>
       <c r="F44" t="s">
         <v>173</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>50</v>
       </c>
       <c r="AE44">
@@ -4482,92 +4482,92 @@
       <c r="H45" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>117</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>20.5</v>
       </c>
       <c r="AG45">
         <v>20.5</v>
       </c>
       <c r="AI45" t="s">
         <v>155</v>
       </c>
       <c r="AJ45">
         <v>87755</v>
       </c>
       <c r="AK45">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>177</v>
       </c>
       <c r="E46" t="s">
         <v>164</v>
       </c>
       <c r="F46" t="s">
         <v>178</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>151</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>20.5</v>
       </c>
       <c r="AG46">
         <v>20.5</v>
       </c>
       <c r="AI46" t="s">
         <v>155</v>
       </c>
       <c r="AJ46">
         <v>85756</v>
       </c>
       <c r="AK46">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>179</v>
       </c>
       <c r="E47" t="s">
         <v>180</v>
       </c>
       <c r="F47" t="s">
         <v>181</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>159</v>
       </c>
       <c r="AF47">
@@ -4973,51 +4973,51 @@
       <c r="H58" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I58" t="s">
         <v>28</v>
       </c>
       <c r="J58" t="s">
         <v>220</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">
         <v>20.5</v>
       </c>
       <c r="AG58">
         <v>20.5</v>
       </c>
       <c r="AI58" t="s">
         <v>213</v>
       </c>
       <c r="AJ58">
         <v>83925</v>
       </c>
       <c r="AK58">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>221</v>
       </c>
       <c r="E59" t="s">
         <v>66</v>
       </c>
       <c r="F59" t="s">
         <v>222</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I59" t="s">
         <v>223</v>
       </c>
       <c r="J59" t="s">
         <v>224</v>
       </c>
       <c r="AF59">
@@ -5695,51 +5695,51 @@
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I77" t="s">
         <v>238</v>
       </c>
       <c r="J77" t="s">
         <v>266</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>20.5</v>
       </c>
       <c r="AI77" t="s">
         <v>254</v>
       </c>
       <c r="AJ77">
         <v>83319</v>
       </c>
       <c r="AK77">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>281</v>
       </c>
       <c r="E78" t="s">
         <v>282</v>
       </c>
       <c r="F78" t="s">
         <v>283</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I78" t="s">
         <v>238</v>
       </c>
       <c r="J78" t="s">
         <v>284</v>
       </c>
       <c r="AE78">
@@ -5850,51 +5850,51 @@
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I81" t="s">
         <v>238</v>
       </c>
       <c r="J81" t="s">
         <v>113</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>20.5</v>
       </c>
       <c r="AI81" t="s">
         <v>254</v>
       </c>
       <c r="AJ81">
         <v>83904</v>
       </c>
       <c r="AK81">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>294</v>
       </c>
       <c r="E82" t="s">
         <v>63</v>
       </c>
       <c r="F82" t="s">
         <v>295</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I82" t="s">
         <v>238</v>
       </c>
       <c r="J82" t="s">
         <v>296</v>
       </c>
       <c r="AE82">
@@ -6788,51 +6788,51 @@
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I106" t="s">
         <v>316</v>
       </c>
       <c r="J106" t="s">
         <v>71</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AF106">
         <v>20.5</v>
       </c>
       <c r="AI106" t="s">
         <v>356</v>
       </c>
       <c r="AJ106">
         <v>83286</v>
       </c>
       <c r="AK106">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>370</v>
       </c>
       <c r="E107" t="s">
         <v>371</v>
       </c>
       <c r="F107" t="s">
         <v>372</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I107" t="s">
         <v>316</v>
       </c>
       <c r="J107" t="s">
         <v>39</v>
       </c>
       <c r="AE107">
@@ -7171,51 +7171,51 @@
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I116" t="s">
         <v>316</v>
       </c>
       <c r="J116" t="s">
         <v>39</v>
       </c>
       <c r="AF116">
         <v>14.0</v>
       </c>
       <c r="AG116">
         <v>14.0</v>
       </c>
       <c r="AI116" t="s">
         <v>356</v>
       </c>
       <c r="AJ116">
         <v>87489</v>
       </c>
       <c r="AK116">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>397</v>
       </c>
       <c r="E117" t="s">
         <v>398</v>
       </c>
       <c r="F117" t="s">
         <v>399</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I117" t="s">
         <v>316</v>
       </c>
       <c r="J117" t="s">
         <v>400</v>
       </c>
       <c r="AF117">
@@ -7463,89 +7463,89 @@
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I124" t="s">
         <v>316</v>
       </c>
       <c r="J124" t="s">
         <v>65</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AF124">
         <v>20.5</v>
       </c>
       <c r="AI124" t="s">
         <v>420</v>
       </c>
       <c r="AJ124">
         <v>83202</v>
       </c>
       <c r="AK124">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>421</v>
       </c>
       <c r="E125" t="s">
         <v>207</v>
       </c>
       <c r="F125" t="s">
         <v>422</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I125" t="s">
         <v>316</v>
       </c>
       <c r="J125" t="s">
         <v>423</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AF125">
         <v>20.5</v>
       </c>
       <c r="AI125" t="s">
         <v>420</v>
       </c>
       <c r="AJ125">
         <v>83473</v>
       </c>
       <c r="AK125">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>424</v>
       </c>
       <c r="E126" t="s">
         <v>425</v>
       </c>
       <c r="F126" t="s">
         <v>426</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I126" t="s">
         <v>316</v>
       </c>
       <c r="J126" t="s">
         <v>427</v>
       </c>
       <c r="AE126">
@@ -8817,50 +8817,53 @@
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I161" t="s">
         <v>455</v>
       </c>
       <c r="J161" t="s">
         <v>126</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AF161">
         <v>20.5</v>
       </c>
       <c r="AI161" t="s">
         <v>512</v>
       </c>
       <c r="AJ161">
         <v>83387</v>
       </c>
+      <c r="AK161">
+        <v>5</v>
+      </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>513</v>
       </c>
       <c r="E162" t="s">
         <v>124</v>
       </c>
       <c r="F162" t="s">
         <v>522</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I162" t="s">
         <v>455</v>
       </c>
       <c r="J162" t="s">
         <v>456</v>
       </c>
       <c r="AE162">
         <v>1</v>
@@ -8966,53 +8969,50 @@
       </c>
       <c r="G165" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H165" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I165" t="s">
         <v>528</v>
       </c>
       <c r="J165" t="s">
         <v>113</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AF165">
         <v>16.5</v>
       </c>
       <c r="AI165" t="s">
         <v>533</v>
       </c>
       <c r="AJ165">
         <v>85543</v>
       </c>
-      <c r="AK165">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>534</v>
       </c>
       <c r="E166" t="s">
         <v>167</v>
       </c>
       <c r="F166" t="s">
         <v>535</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H166" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I166" t="s">
         <v>528</v>
       </c>
       <c r="J166" t="s">
         <v>159</v>
       </c>
       <c r="AE166">
         <v>3</v>
@@ -9273,50 +9273,53 @@
       </c>
       <c r="F173" t="s">
         <v>554</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I173" t="s">
         <v>528</v>
       </c>
       <c r="J173" t="s">
         <v>325</v>
       </c>
       <c r="AF173">
         <v>14.0</v>
       </c>
       <c r="AI173" t="s">
         <v>538</v>
       </c>
       <c r="AJ173">
         <v>85987</v>
       </c>
+      <c r="AK173">
+        <v>5</v>
+      </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
         <v>555</v>
       </c>
       <c r="E174" t="s">
         <v>556</v>
       </c>
       <c r="F174" t="s">
         <v>557</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I174" t="s">
         <v>528</v>
       </c>
       <c r="J174" t="s">
         <v>126</v>
       </c>
       <c r="AF174">
         <v>14.0</v>
@@ -9677,51 +9680,51 @@
       <c r="F184" t="s">
         <v>585</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H184" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I184" t="s">
         <v>528</v>
       </c>
       <c r="J184" t="s">
         <v>126</v>
       </c>
       <c r="AF184">
         <v>14.0</v>
       </c>
       <c r="AI184" t="s">
         <v>579</v>
       </c>
       <c r="AJ184">
         <v>85637</v>
       </c>
       <c r="AK184">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>586</v>
       </c>
       <c r="E185" t="s">
         <v>84</v>
       </c>
       <c r="F185" t="s">
         <v>587</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H185" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I185" t="s">
         <v>528</v>
       </c>
       <c r="J185" t="s">
         <v>588</v>
       </c>
       <c r="AE185">
@@ -10937,51 +10940,51 @@
       <c r="H217" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I217" t="s">
         <v>600</v>
       </c>
       <c r="J217" t="s">
         <v>126</v>
       </c>
       <c r="AE217">
         <v>1</v>
       </c>
       <c r="AF217">
         <v>20.5</v>
       </c>
       <c r="AG217">
         <v>20.5</v>
       </c>
       <c r="AI217" t="s">
         <v>664</v>
       </c>
       <c r="AJ217">
         <v>83355</v>
       </c>
       <c r="AK217">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="218" spans="1:37">
       <c r="D218" t="s">
         <v>678</v>
       </c>
       <c r="E218" t="s">
         <v>180</v>
       </c>
       <c r="F218" t="s">
         <v>679</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H218" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I218" t="s">
         <v>600</v>
       </c>
       <c r="J218" t="s">
         <v>680</v>
       </c>
       <c r="AE218">
@@ -11455,51 +11458,51 @@
       <c r="H230" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I230" t="s">
         <v>600</v>
       </c>
       <c r="J230" t="s">
         <v>224</v>
       </c>
       <c r="AE230">
         <v>1</v>
       </c>
       <c r="AF230">
         <v>20.5</v>
       </c>
       <c r="AG230">
         <v>20.5</v>
       </c>
       <c r="AI230" t="s">
         <v>664</v>
       </c>
       <c r="AJ230">
         <v>84991</v>
       </c>
       <c r="AK230">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="231" spans="1:37">
       <c r="D231" t="s">
         <v>706</v>
       </c>
       <c r="E231" t="s">
         <v>707</v>
       </c>
       <c r="F231" t="s">
         <v>708</v>
       </c>
       <c r="G231" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H231" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I231" t="s">
         <v>600</v>
       </c>
       <c r="J231" t="s">
         <v>39</v>
       </c>
       <c r="AF231">
@@ -11967,50 +11970,53 @@
         <v>742</v>
       </c>
       <c r="E244" t="s">
         <v>189</v>
       </c>
       <c r="F244" t="s">
         <v>743</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H244" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I244" t="s">
         <v>600</v>
       </c>
       <c r="AF244">
         <v>14.0</v>
       </c>
       <c r="AI244" t="s">
         <v>734</v>
       </c>
       <c r="AJ244">
         <v>85913</v>
+      </c>
+      <c r="AK244">
+        <v>5</v>
       </c>
     </row>
     <row r="245" spans="1:37">
       <c r="D245" t="s">
         <v>744</v>
       </c>
       <c r="E245" t="s">
         <v>306</v>
       </c>
       <c r="F245" t="s">
         <v>745</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H245" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I245" t="s">
         <v>600</v>
       </c>
       <c r="J245" t="s">
         <v>113</v>
       </c>
       <c r="AE245">