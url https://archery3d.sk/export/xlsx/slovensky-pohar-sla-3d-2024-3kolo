--- v1 (2026-05-26)
+++ v2 (2026-06-21)
@@ -3230,53 +3230,50 @@
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>71</v>
       </c>
       <c r="AE12">
         <v>2</v>
       </c>
       <c r="AF12">
         <v>23.0</v>
       </c>
       <c r="AI12" t="s">
         <v>61</v>
       </c>
       <c r="AJ12">
         <v>82970</v>
       </c>
-      <c r="AK12">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>72</v>
       </c>
       <c r="E13" t="s">
         <v>73</v>
       </c>
       <c r="F13" t="s">
         <v>74</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>39</v>
       </c>
       <c r="AE13">
         <v>1</v>
@@ -4627,88 +4624,94 @@
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>191</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>20.5</v>
       </c>
       <c r="AI49" t="s">
         <v>183</v>
       </c>
       <c r="AJ49">
         <v>83236</v>
       </c>
+      <c r="AK49">
+        <v>5</v>
+      </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>192</v>
       </c>
       <c r="E50" t="s">
         <v>193</v>
       </c>
       <c r="F50" t="s">
         <v>194</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50" t="s">
         <v>195</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>20.5</v>
       </c>
       <c r="AG50">
         <v>20.5</v>
       </c>
       <c r="AI50" t="s">
         <v>183</v>
       </c>
       <c r="AJ50">
         <v>85550</v>
       </c>
+      <c r="AK50">
+        <v>5</v>
+      </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>80</v>
       </c>
       <c r="E51" t="s">
         <v>84</v>
       </c>
       <c r="F51" t="s">
         <v>196</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>50</v>
       </c>
       <c r="AE51">
         <v>1</v>
@@ -4932,51 +4935,51 @@
       <c r="G57" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I57" t="s">
         <v>28</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>20.5</v>
       </c>
       <c r="AG57">
         <v>20.5</v>
       </c>
       <c r="AI57" t="s">
         <v>213</v>
       </c>
       <c r="AJ57">
         <v>83371</v>
       </c>
       <c r="AK57">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>217</v>
       </c>
       <c r="E58" t="s">
         <v>218</v>
       </c>
       <c r="F58" t="s">
         <v>219</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I58" t="s">
         <v>28</v>
       </c>
       <c r="J58" t="s">
         <v>220</v>
       </c>
       <c r="AE58">
@@ -9160,51 +9163,51 @@
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I170" t="s">
         <v>528</v>
       </c>
       <c r="J170" t="s">
         <v>71</v>
       </c>
       <c r="AF170">
         <v>14.0</v>
       </c>
       <c r="AG170">
         <v>14.0</v>
       </c>
       <c r="AI170" t="s">
         <v>538</v>
       </c>
       <c r="AJ170">
         <v>83632</v>
       </c>
       <c r="AK170">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>547</v>
       </c>
       <c r="E171" t="s">
         <v>548</v>
       </c>
       <c r="F171" t="s">
         <v>549</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I171" t="s">
         <v>528</v>
       </c>
       <c r="J171" t="s">
         <v>39</v>
       </c>
       <c r="AF171">
@@ -10555,53 +10558,50 @@
         <v>655</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H207" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I207" t="s">
         <v>600</v>
       </c>
       <c r="J207" t="s">
         <v>622</v>
       </c>
       <c r="AE207">
         <v>1</v>
       </c>
       <c r="AF207">
         <v>16.5</v>
       </c>
       <c r="AI207" t="s">
         <v>648</v>
       </c>
       <c r="AJ207">
         <v>86969</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
         <v>656</v>
       </c>
       <c r="E208" t="s">
         <v>657</v>
       </c>
       <c r="F208" t="s">
         <v>658</v>
       </c>
       <c r="G208" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H208" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I208" t="s">
         <v>600</v>
       </c>
       <c r="J208" t="s">
         <v>496</v>
       </c>
       <c r="AE208">