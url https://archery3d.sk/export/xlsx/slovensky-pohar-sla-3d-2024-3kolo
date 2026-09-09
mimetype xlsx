--- v2 (2026-06-21)
+++ v3 (2026-09-09)
@@ -2971,51 +2971,51 @@
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>39</v>
       </c>
       <c r="AD5" t="s">
         <v>40</v>
       </c>
       <c r="AE5">
         <v>3</v>
       </c>
       <c r="AF5">
         <v>25.5</v>
       </c>
       <c r="AG5">
         <v>25.5</v>
       </c>
       <c r="AI5" t="s">
         <v>30</v>
       </c>
       <c r="AJ5">
         <v>87451</v>
       </c>
       <c r="AK5">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>41</v>
       </c>
       <c r="E6" t="s">
         <v>42</v>
       </c>
       <c r="F6" t="s">
         <v>43</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>34</v>
       </c>
       <c r="AD6" t="s">
@@ -3193,51 +3193,51 @@
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>65</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
         <v>16.5</v>
       </c>
       <c r="AI11" t="s">
         <v>61</v>
       </c>
       <c r="AJ11">
         <v>84996</v>
       </c>
       <c r="AK11">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>68</v>
       </c>
       <c r="E12" t="s">
         <v>69</v>
       </c>
       <c r="F12" t="s">
         <v>70</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>71</v>
       </c>
       <c r="AE12">
@@ -3595,53 +3595,50 @@
       </c>
       <c r="G22" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>34</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>16.5</v>
       </c>
       <c r="AI22" t="s">
         <v>93</v>
       </c>
       <c r="AJ22">
         <v>84160</v>
       </c>
-      <c r="AK22">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>103</v>
       </c>
       <c r="E23" t="s">
         <v>104</v>
       </c>
       <c r="F23" t="s">
         <v>105</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>20.5</v>
@@ -4251,51 +4248,51 @@
       <c r="G39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>159</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>20.5</v>
       </c>
       <c r="AI39" t="s">
         <v>155</v>
       </c>
       <c r="AJ39">
         <v>83261</v>
       </c>
       <c r="AK39">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>160</v>
       </c>
       <c r="E40" t="s">
         <v>161</v>
       </c>
       <c r="F40" t="s">
         <v>162</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>50</v>
       </c>
       <c r="AF40">
@@ -4327,51 +4324,51 @@
       <c r="H41" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>120</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>20.5</v>
       </c>
       <c r="AG41">
         <v>20.5</v>
       </c>
       <c r="AI41" t="s">
         <v>155</v>
       </c>
       <c r="AJ41">
         <v>84556</v>
       </c>
       <c r="AK41">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>166</v>
       </c>
       <c r="E42" t="s">
         <v>167</v>
       </c>
       <c r="F42" t="s">
         <v>168</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>86</v>
       </c>
       <c r="AF42">
@@ -5014,89 +5011,89 @@
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I59" t="s">
         <v>223</v>
       </c>
       <c r="J59" t="s">
         <v>224</v>
       </c>
       <c r="AF59">
         <v>14.0</v>
       </c>
       <c r="AG59">
         <v>14.0</v>
       </c>
       <c r="AI59" t="s">
         <v>225</v>
       </c>
       <c r="AJ59">
         <v>83474</v>
       </c>
       <c r="AK59">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>221</v>
       </c>
       <c r="E60" t="s">
         <v>128</v>
       </c>
       <c r="F60" t="s">
         <v>226</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I60" t="s">
         <v>223</v>
       </c>
       <c r="J60" t="s">
         <v>224</v>
       </c>
       <c r="AF60">
         <v>14.0</v>
       </c>
       <c r="AG60">
         <v>14.0</v>
       </c>
       <c r="AI60" t="s">
         <v>225</v>
       </c>
       <c r="AJ60">
         <v>85344</v>
       </c>
       <c r="AK60">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>227</v>
       </c>
       <c r="E61" t="s">
         <v>228</v>
       </c>
       <c r="F61" t="s">
         <v>229</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I61" t="s">
         <v>230</v>
       </c>
       <c r="J61" t="s">
         <v>231</v>
       </c>
       <c r="AE61">
@@ -5349,53 +5346,50 @@
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I68" t="s">
         <v>238</v>
       </c>
       <c r="J68" t="s">
         <v>71</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>20.5</v>
       </c>
       <c r="AI68" t="s">
         <v>254</v>
       </c>
       <c r="AJ68">
         <v>87580</v>
       </c>
-      <c r="AK68">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>257</v>
       </c>
       <c r="E69" t="s">
         <v>258</v>
       </c>
       <c r="F69" t="s">
         <v>259</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I69" t="s">
         <v>238</v>
       </c>
       <c r="J69" t="s">
         <v>39</v>
       </c>
       <c r="AE69">
         <v>2</v>
@@ -6273,53 +6267,50 @@
       </c>
       <c r="H92" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I92" t="s">
         <v>316</v>
       </c>
       <c r="J92" t="s">
         <v>71</v>
       </c>
       <c r="AD92" t="s">
         <v>330</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>12.5</v>
       </c>
       <c r="AI92" t="s">
         <v>331</v>
       </c>
       <c r="AJ92">
         <v>83012</v>
       </c>
-      <c r="AK92">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>332</v>
       </c>
       <c r="E93" t="s">
         <v>128</v>
       </c>
       <c r="F93" t="s">
         <v>333</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I93" t="s">
         <v>316</v>
       </c>
       <c r="J93" t="s">
         <v>224</v>
       </c>
       <c r="AE93">
         <v>1</v>
@@ -6828,53 +6819,50 @@
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I107" t="s">
         <v>316</v>
       </c>
       <c r="J107" t="s">
         <v>39</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AF107">
         <v>20.5</v>
       </c>
       <c r="AI107" t="s">
         <v>356</v>
       </c>
       <c r="AJ107">
         <v>85601</v>
       </c>
-      <c r="AK107">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>373</v>
       </c>
       <c r="E108" t="s">
         <v>374</v>
       </c>
       <c r="F108" t="s">
         <v>375</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I108" t="s">
         <v>316</v>
       </c>
       <c r="J108" t="s">
         <v>39</v>
       </c>
       <c r="AE108">
         <v>1</v>
@@ -7059,50 +7047,53 @@
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I113" t="s">
         <v>316</v>
       </c>
       <c r="J113" t="s">
         <v>296</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AF113">
         <v>20.5</v>
       </c>
       <c r="AI113" t="s">
         <v>356</v>
       </c>
       <c r="AJ113">
         <v>84627</v>
       </c>
+      <c r="AK113">
+        <v>4</v>
+      </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>390</v>
       </c>
       <c r="E114" t="s">
         <v>391</v>
       </c>
       <c r="F114" t="s">
         <v>392</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I114" t="s">
         <v>316</v>
       </c>
       <c r="J114" t="s">
         <v>284</v>
       </c>
       <c r="AE114">
         <v>1</v>
@@ -7136,51 +7127,51 @@
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I115" t="s">
         <v>316</v>
       </c>
       <c r="J115" t="s">
         <v>345</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AF115">
         <v>20.5</v>
       </c>
       <c r="AI115" t="s">
         <v>356</v>
       </c>
       <c r="AJ115">
         <v>83623</v>
       </c>
       <c r="AK115">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>395</v>
       </c>
       <c r="E116" t="s">
         <v>84</v>
       </c>
       <c r="F116" t="s">
         <v>396</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I116" t="s">
         <v>316</v>
       </c>
       <c r="J116" t="s">
         <v>39</v>
       </c>
       <c r="AF116">
@@ -7278,50 +7269,53 @@
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I119" t="s">
         <v>316</v>
       </c>
       <c r="J119" t="s">
         <v>325</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AF119">
         <v>20.5</v>
       </c>
       <c r="AI119" t="s">
         <v>356</v>
       </c>
       <c r="AJ119">
         <v>85990</v>
       </c>
+      <c r="AK119">
+        <v>4</v>
+      </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>406</v>
       </c>
       <c r="E120" t="s">
         <v>407</v>
       </c>
       <c r="F120" t="s">
         <v>408</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I120" t="s">
         <v>316</v>
       </c>
       <c r="J120" t="s">
         <v>159</v>
       </c>
       <c r="AE120">
         <v>1</v>
@@ -7393,51 +7387,51 @@
       <c r="G122" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I122" t="s">
         <v>316</v>
       </c>
       <c r="J122" t="s">
         <v>345</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>20.5</v>
       </c>
       <c r="AI122" t="s">
         <v>409</v>
       </c>
       <c r="AJ122">
         <v>83624</v>
       </c>
       <c r="AK122">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>414</v>
       </c>
       <c r="E123" t="s">
         <v>415</v>
       </c>
       <c r="F123" t="s">
         <v>416</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I123" t="s">
         <v>316</v>
       </c>
       <c r="J123" t="s">
         <v>325</v>
       </c>
       <c r="AF123">
@@ -8281,51 +8275,51 @@
       <c r="H146" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I146" t="s">
         <v>455</v>
       </c>
       <c r="J146" t="s">
         <v>456</v>
       </c>
       <c r="AE146">
         <v>1</v>
       </c>
       <c r="AF146">
         <v>20.5</v>
       </c>
       <c r="AG146">
         <v>20.5</v>
       </c>
       <c r="AI146" t="s">
         <v>468</v>
       </c>
       <c r="AJ146">
         <v>83603</v>
       </c>
       <c r="AK146">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
         <v>484</v>
       </c>
       <c r="E147" t="s">
         <v>485</v>
       </c>
       <c r="F147" t="s">
         <v>486</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I147" t="s">
         <v>455</v>
       </c>
       <c r="J147" t="s">
         <v>487</v>
       </c>
       <c r="AE147">
@@ -8859,51 +8853,51 @@
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I162" t="s">
         <v>455</v>
       </c>
       <c r="J162" t="s">
         <v>456</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AF162">
         <v>20.5</v>
       </c>
       <c r="AI162" t="s">
         <v>512</v>
       </c>
       <c r="AJ162">
         <v>83181</v>
       </c>
       <c r="AK162">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>523</v>
       </c>
       <c r="E163" t="s">
         <v>391</v>
       </c>
       <c r="F163" t="s">
         <v>524</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I163" t="s">
         <v>455</v>
       </c>
       <c r="J163" t="s">
         <v>34</v>
       </c>
       <c r="AE163">
@@ -9312,51 +9306,51 @@
       <c r="F174" t="s">
         <v>557</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I174" t="s">
         <v>528</v>
       </c>
       <c r="J174" t="s">
         <v>126</v>
       </c>
       <c r="AF174">
         <v>14.0</v>
       </c>
       <c r="AI174" t="s">
         <v>558</v>
       </c>
       <c r="AJ174">
         <v>87559</v>
       </c>
       <c r="AK174">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>559</v>
       </c>
       <c r="E175" t="s">
         <v>560</v>
       </c>
       <c r="F175" t="s">
         <v>561</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I175" t="s">
         <v>528</v>
       </c>
       <c r="J175" t="s">
         <v>224</v>
       </c>
       <c r="AF175">
@@ -9388,51 +9382,51 @@
       <c r="G176" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I176" t="s">
         <v>528</v>
       </c>
       <c r="J176" t="s">
         <v>427</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AF176">
         <v>20.5</v>
       </c>
       <c r="AI176" t="s">
         <v>558</v>
       </c>
       <c r="AJ176">
         <v>83836</v>
       </c>
       <c r="AK176">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>564</v>
       </c>
       <c r="E177" t="s">
         <v>565</v>
       </c>
       <c r="F177" t="s">
         <v>566</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H177" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I177" t="s">
         <v>528</v>
       </c>
       <c r="J177" t="s">
         <v>545</v>
       </c>
       <c r="AE177">
@@ -9501,53 +9495,50 @@
       </c>
       <c r="G179" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I179" t="s">
         <v>528</v>
       </c>
       <c r="J179" t="s">
         <v>39</v>
       </c>
       <c r="AF179">
         <v>14.0</v>
       </c>
       <c r="AG179">
         <v>14.0</v>
       </c>
       <c r="AI179" t="s">
         <v>558</v>
       </c>
       <c r="AJ179">
         <v>87234</v>
       </c>
-      <c r="AK179">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
         <v>573</v>
       </c>
       <c r="E180" t="s">
         <v>574</v>
       </c>
       <c r="F180" t="s">
         <v>575</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H180" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I180" t="s">
         <v>528</v>
       </c>
       <c r="J180" t="s">
         <v>576</v>
       </c>
       <c r="AE180">
         <v>1</v>
@@ -9610,51 +9601,51 @@
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I182" t="s">
         <v>528</v>
       </c>
       <c r="J182" t="s">
         <v>263</v>
       </c>
       <c r="AE182">
         <v>1</v>
       </c>
       <c r="AF182">
         <v>20.5</v>
       </c>
       <c r="AI182" t="s">
         <v>579</v>
       </c>
       <c r="AJ182">
         <v>83790</v>
       </c>
       <c r="AK182">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
         <v>581</v>
       </c>
       <c r="E183" t="s">
         <v>582</v>
       </c>
       <c r="F183" t="s">
         <v>583</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H183" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I183" t="s">
         <v>528</v>
       </c>
       <c r="J183" t="s">
         <v>39</v>
       </c>
       <c r="AF183">
@@ -9721,51 +9712,51 @@
       <c r="G185" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H185" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I185" t="s">
         <v>528</v>
       </c>
       <c r="J185" t="s">
         <v>588</v>
       </c>
       <c r="AE185">
         <v>1</v>
       </c>
       <c r="AF185">
         <v>20.5</v>
       </c>
       <c r="AI185" t="s">
         <v>579</v>
       </c>
       <c r="AJ185">
         <v>87473</v>
       </c>
       <c r="AK185">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="D186" t="s">
         <v>589</v>
       </c>
       <c r="E186" t="s">
         <v>590</v>
       </c>
       <c r="F186" t="s">
         <v>591</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H186" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I186" t="s">
         <v>528</v>
       </c>
       <c r="J186" t="s">
         <v>202</v>
       </c>
       <c r="AF186">
@@ -9955,51 +9946,51 @@
       <c r="I191" t="s">
         <v>600</v>
       </c>
       <c r="J191" t="s">
         <v>545</v>
       </c>
       <c r="AD191" t="s">
         <v>606</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AF191">
         <v>12.5</v>
       </c>
       <c r="AG191">
         <v>12.5</v>
       </c>
       <c r="AI191" t="s">
         <v>602</v>
       </c>
       <c r="AJ191">
         <v>84859</v>
       </c>
       <c r="AK191">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>542</v>
       </c>
       <c r="E192" t="s">
         <v>607</v>
       </c>
       <c r="F192" t="s">
         <v>608</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H192" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I192" t="s">
         <v>600</v>
       </c>
       <c r="J192" t="s">
         <v>545</v>
       </c>
       <c r="AD192" t="s">
@@ -10451,53 +10442,50 @@
       </c>
       <c r="G204" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H204" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I204" t="s">
         <v>600</v>
       </c>
       <c r="J204" t="s">
         <v>345</v>
       </c>
       <c r="AE204">
         <v>2</v>
       </c>
       <c r="AF204">
         <v>23.0</v>
       </c>
       <c r="AI204" t="s">
         <v>648</v>
       </c>
       <c r="AJ204">
         <v>83993</v>
       </c>
-      <c r="AK204">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="205" spans="1:37">
       <c r="D205" t="s">
         <v>649</v>
       </c>
       <c r="E205" t="s">
         <v>244</v>
       </c>
       <c r="F205" t="s">
         <v>650</v>
       </c>
       <c r="G205" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H205" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I205" t="s">
         <v>600</v>
       </c>
       <c r="AE205">
         <v>1</v>
       </c>
       <c r="AF205">
         <v>16.5</v>
@@ -11022,51 +11010,51 @@
       <c r="H219" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I219" t="s">
         <v>600</v>
       </c>
       <c r="J219" t="s">
         <v>284</v>
       </c>
       <c r="AE219">
         <v>1</v>
       </c>
       <c r="AF219">
         <v>20.5</v>
       </c>
       <c r="AG219">
         <v>20.5</v>
       </c>
       <c r="AI219" t="s">
         <v>664</v>
       </c>
       <c r="AJ219">
         <v>84392</v>
       </c>
       <c r="AK219">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="D220" t="s">
         <v>206</v>
       </c>
       <c r="E220" t="s">
         <v>684</v>
       </c>
       <c r="F220" t="s">
         <v>685</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H220" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I220" t="s">
         <v>600</v>
       </c>
       <c r="J220" t="s">
         <v>151</v>
       </c>
       <c r="AE220">
@@ -11177,51 +11165,51 @@
       <c r="G223" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H223" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I223" t="s">
         <v>600</v>
       </c>
       <c r="J223" t="s">
         <v>496</v>
       </c>
       <c r="AE223">
         <v>1</v>
       </c>
       <c r="AF223">
         <v>20.5</v>
       </c>
       <c r="AI223" t="s">
         <v>664</v>
       </c>
       <c r="AJ223">
         <v>83670</v>
       </c>
       <c r="AK223">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="224" spans="1:37">
       <c r="D224" t="s">
         <v>693</v>
       </c>
       <c r="E224" t="s">
         <v>694</v>
       </c>
       <c r="F224" t="s">
         <v>695</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I224" t="s">
         <v>600</v>
       </c>
       <c r="J224" t="s">
         <v>117</v>
       </c>
       <c r="AE224">
@@ -11531,51 +11519,51 @@
       <c r="H232" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I232" t="s">
         <v>600</v>
       </c>
       <c r="J232" t="s">
         <v>151</v>
       </c>
       <c r="AE232">
         <v>1</v>
       </c>
       <c r="AF232">
         <v>20.5</v>
       </c>
       <c r="AG232">
         <v>20.5</v>
       </c>
       <c r="AI232" t="s">
         <v>709</v>
       </c>
       <c r="AJ232">
         <v>83526</v>
       </c>
       <c r="AK232">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:37">
       <c r="D233" t="s">
         <v>712</v>
       </c>
       <c r="E233" t="s">
         <v>565</v>
       </c>
       <c r="F233" t="s">
         <v>713</v>
       </c>
       <c r="G233" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H233" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I233" t="s">
         <v>600</v>
       </c>
       <c r="J233" t="s">
         <v>126</v>
       </c>
       <c r="AE233">
@@ -11610,51 +11598,51 @@
       <c r="G234" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I234" t="s">
         <v>600</v>
       </c>
       <c r="J234" t="s">
         <v>270</v>
       </c>
       <c r="AF234">
         <v>14.0</v>
       </c>
       <c r="AG234">
         <v>14.0</v>
       </c>
       <c r="AI234" t="s">
         <v>709</v>
       </c>
       <c r="AJ234">
         <v>83040</v>
       </c>
       <c r="AK234">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:37">
       <c r="D235" t="s">
         <v>717</v>
       </c>
       <c r="E235" t="s">
         <v>501</v>
       </c>
       <c r="F235" t="s">
         <v>718</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H235" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I235" t="s">
         <v>600</v>
       </c>
       <c r="AE235">
         <v>1</v>
       </c>
       <c r="AF235">
@@ -11718,51 +11706,51 @@
       <c r="G237" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H237" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I237" t="s">
         <v>600</v>
       </c>
       <c r="J237" t="s">
         <v>71</v>
       </c>
       <c r="AE237">
         <v>1</v>
       </c>
       <c r="AF237">
         <v>20.5</v>
       </c>
       <c r="AI237" t="s">
         <v>709</v>
       </c>
       <c r="AJ237">
         <v>83882</v>
       </c>
       <c r="AK237">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="238" spans="1:37">
       <c r="D238" t="s">
         <v>725</v>
       </c>
       <c r="E238" t="s">
         <v>715</v>
       </c>
       <c r="F238" t="s">
         <v>726</v>
       </c>
       <c r="G238" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H238" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I238" t="s">
         <v>600</v>
       </c>
       <c r="J238" t="s">
         <v>224</v>
       </c>
       <c r="AE238">
@@ -11972,51 +11960,51 @@
       <c r="E244" t="s">
         <v>189</v>
       </c>
       <c r="F244" t="s">
         <v>743</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H244" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I244" t="s">
         <v>600</v>
       </c>
       <c r="AF244">
         <v>14.0</v>
       </c>
       <c r="AI244" t="s">
         <v>734</v>
       </c>
       <c r="AJ244">
         <v>85913</v>
       </c>
       <c r="AK244">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="245" spans="1:37">
       <c r="D245" t="s">
         <v>744</v>
       </c>
       <c r="E245" t="s">
         <v>306</v>
       </c>
       <c r="F245" t="s">
         <v>745</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H245" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I245" t="s">
         <v>600</v>
       </c>
       <c r="J245" t="s">
         <v>113</v>
       </c>
       <c r="AE245">