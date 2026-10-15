--- v3 (2026-09-09)
+++ v4 (2026-10-15)
@@ -3303,93 +3303,90 @@
       </c>
       <c r="H14" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>50</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>16.5</v>
       </c>
       <c r="AG14">
         <v>16.5</v>
       </c>
       <c r="AI14" t="s">
         <v>61</v>
       </c>
       <c r="AJ14">
         <v>84576</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>77</v>
       </c>
       <c r="E15" t="s">
         <v>78</v>
       </c>
       <c r="F15" t="s">
         <v>79</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>50</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>16.5</v>
       </c>
       <c r="AG15">
         <v>16.5</v>
       </c>
       <c r="AI15" t="s">
         <v>61</v>
       </c>
       <c r="AJ15">
         <v>85610</v>
       </c>
       <c r="AK15">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>80</v>
       </c>
       <c r="E16" t="s">
         <v>81</v>
       </c>
       <c r="F16" t="s">
         <v>82</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>50</v>
       </c>
       <c r="AE16">
@@ -3631,51 +3628,51 @@
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>20.5</v>
       </c>
       <c r="AG23">
         <v>20.5</v>
       </c>
       <c r="AI23" t="s">
         <v>107</v>
       </c>
       <c r="AJ23">
         <v>83210</v>
       </c>
       <c r="AK23">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>108</v>
       </c>
       <c r="E24" t="s">
         <v>109</v>
       </c>
       <c r="F24" t="s">
         <v>110</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>39</v>
       </c>
       <c r="AE24">
@@ -4175,51 +4172,51 @@
       <c r="F37" t="s">
         <v>150</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>151</v>
       </c>
       <c r="AF37">
         <v>14.0</v>
       </c>
       <c r="AI37" t="s">
         <v>107</v>
       </c>
       <c r="AJ37">
         <v>85757</v>
       </c>
       <c r="AK37">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>152</v>
       </c>
       <c r="E38" t="s">
         <v>153</v>
       </c>
       <c r="F38" t="s">
         <v>154</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>65</v>
       </c>
       <c r="AE38">
@@ -4739,51 +4736,51 @@
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>20.5</v>
       </c>
       <c r="AG52">
         <v>20.5</v>
       </c>
       <c r="AI52" t="s">
         <v>183</v>
       </c>
       <c r="AJ52">
         <v>83370</v>
       </c>
       <c r="AK52">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>199</v>
       </c>
       <c r="E53" t="s">
         <v>200</v>
       </c>
       <c r="F53" t="s">
         <v>201</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="J53" t="s">
         <v>202</v>
       </c>
       <c r="AE53">
@@ -5011,51 +5008,51 @@
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I59" t="s">
         <v>223</v>
       </c>
       <c r="J59" t="s">
         <v>224</v>
       </c>
       <c r="AF59">
         <v>14.0</v>
       </c>
       <c r="AG59">
         <v>14.0</v>
       </c>
       <c r="AI59" t="s">
         <v>225</v>
       </c>
       <c r="AJ59">
         <v>83474</v>
       </c>
       <c r="AK59">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>221</v>
       </c>
       <c r="E60" t="s">
         <v>128</v>
       </c>
       <c r="F60" t="s">
         <v>226</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I60" t="s">
         <v>223</v>
       </c>
       <c r="J60" t="s">
         <v>224</v>
       </c>
       <c r="AF60">
@@ -5087,51 +5084,51 @@
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I61" t="s">
         <v>230</v>
       </c>
       <c r="J61" t="s">
         <v>231</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>20.5</v>
       </c>
       <c r="AI61" t="s">
         <v>232</v>
       </c>
       <c r="AJ61">
         <v>85319</v>
       </c>
       <c r="AK61">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>233</v>
       </c>
       <c r="E62" t="s">
         <v>234</v>
       </c>
       <c r="F62" t="s">
         <v>235</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I62" t="s">
         <v>230</v>
       </c>
       <c r="J62" t="s">
         <v>117</v>
       </c>
       <c r="AE62">
@@ -5197,53 +5194,50 @@
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I64" t="s">
         <v>238</v>
       </c>
       <c r="J64" t="s">
         <v>71</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>16.5</v>
       </c>
       <c r="AI64" t="s">
         <v>239</v>
       </c>
       <c r="AJ64">
         <v>87501</v>
       </c>
-      <c r="AK64">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>243</v>
       </c>
       <c r="E65" t="s">
         <v>244</v>
       </c>
       <c r="F65" t="s">
         <v>245</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I65" t="s">
         <v>238</v>
       </c>
       <c r="J65" t="s">
         <v>60</v>
       </c>
       <c r="AE65">
         <v>4</v>
@@ -5847,51 +5841,51 @@
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I81" t="s">
         <v>238</v>
       </c>
       <c r="J81" t="s">
         <v>113</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>20.5</v>
       </c>
       <c r="AI81" t="s">
         <v>254</v>
       </c>
       <c r="AJ81">
         <v>83904</v>
       </c>
       <c r="AK81">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>294</v>
       </c>
       <c r="E82" t="s">
         <v>63</v>
       </c>
       <c r="F82" t="s">
         <v>295</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I82" t="s">
         <v>238</v>
       </c>
       <c r="J82" t="s">
         <v>296</v>
       </c>
       <c r="AE82">
@@ -6378,53 +6372,50 @@
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I95" t="s">
         <v>316</v>
       </c>
       <c r="J95" t="s">
         <v>224</v>
       </c>
       <c r="AF95">
         <v>10.0</v>
       </c>
       <c r="AG95">
         <v>10.0</v>
       </c>
       <c r="AI95" t="s">
         <v>334</v>
       </c>
       <c r="AJ95">
         <v>85801</v>
       </c>
-      <c r="AK95">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>340</v>
       </c>
       <c r="E96" t="s">
         <v>128</v>
       </c>
       <c r="F96" t="s">
         <v>341</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I96" t="s">
         <v>316</v>
       </c>
       <c r="J96" t="s">
         <v>71</v>
       </c>
       <c r="AE96">
         <v>1</v>
@@ -6934,51 +6925,51 @@
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I110" t="s">
         <v>316</v>
       </c>
       <c r="J110" t="s">
         <v>159</v>
       </c>
       <c r="AF110">
         <v>14.0</v>
       </c>
       <c r="AG110">
         <v>14.0</v>
       </c>
       <c r="AI110" t="s">
         <v>356</v>
       </c>
       <c r="AJ110">
         <v>83078</v>
       </c>
       <c r="AK110">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>381</v>
       </c>
       <c r="E111" t="s">
         <v>382</v>
       </c>
       <c r="F111" t="s">
         <v>383</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I111" t="s">
         <v>316</v>
       </c>
       <c r="J111" t="s">
         <v>384</v>
       </c>
       <c r="AE111">
@@ -7270,51 +7261,51 @@
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I119" t="s">
         <v>316</v>
       </c>
       <c r="J119" t="s">
         <v>325</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AF119">
         <v>20.5</v>
       </c>
       <c r="AI119" t="s">
         <v>356</v>
       </c>
       <c r="AJ119">
         <v>85990</v>
       </c>
       <c r="AK119">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>406</v>
       </c>
       <c r="E120" t="s">
         <v>407</v>
       </c>
       <c r="F120" t="s">
         <v>408</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I120" t="s">
         <v>316</v>
       </c>
       <c r="J120" t="s">
         <v>159</v>
       </c>
       <c r="AE120">
@@ -8091,51 +8082,51 @@
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I141" t="s">
         <v>455</v>
       </c>
       <c r="J141" t="s">
         <v>159</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AF141">
         <v>20.5</v>
       </c>
       <c r="AI141" t="s">
         <v>468</v>
       </c>
       <c r="AJ141">
         <v>83260</v>
       </c>
       <c r="AK141">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>473</v>
       </c>
       <c r="E142" t="s">
         <v>474</v>
       </c>
       <c r="F142" t="s">
         <v>475</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I142" t="s">
         <v>455</v>
       </c>
       <c r="J142" t="s">
         <v>50</v>
       </c>
       <c r="AF142">
@@ -8234,51 +8225,51 @@
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I145" t="s">
         <v>455</v>
       </c>
       <c r="J145" t="s">
         <v>126</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AF145">
         <v>20.5</v>
       </c>
       <c r="AI145" t="s">
         <v>468</v>
       </c>
       <c r="AJ145">
         <v>87404</v>
       </c>
       <c r="AK145">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>482</v>
       </c>
       <c r="E146" t="s">
         <v>37</v>
       </c>
       <c r="F146" t="s">
         <v>483</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I146" t="s">
         <v>455</v>
       </c>
       <c r="J146" t="s">
         <v>456</v>
       </c>
       <c r="AE146">
@@ -9271,51 +9262,51 @@
       <c r="F173" t="s">
         <v>554</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I173" t="s">
         <v>528</v>
       </c>
       <c r="J173" t="s">
         <v>325</v>
       </c>
       <c r="AF173">
         <v>14.0</v>
       </c>
       <c r="AI173" t="s">
         <v>538</v>
       </c>
       <c r="AJ173">
         <v>85987</v>
       </c>
       <c r="AK173">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
         <v>555</v>
       </c>
       <c r="E174" t="s">
         <v>556</v>
       </c>
       <c r="F174" t="s">
         <v>557</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I174" t="s">
         <v>528</v>
       </c>
       <c r="J174" t="s">
         <v>126</v>
       </c>
       <c r="AF174">
@@ -9601,51 +9592,51 @@
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I182" t="s">
         <v>528</v>
       </c>
       <c r="J182" t="s">
         <v>263</v>
       </c>
       <c r="AE182">
         <v>1</v>
       </c>
       <c r="AF182">
         <v>20.5</v>
       </c>
       <c r="AI182" t="s">
         <v>579</v>
       </c>
       <c r="AJ182">
         <v>83790</v>
       </c>
       <c r="AK182">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
         <v>581</v>
       </c>
       <c r="E183" t="s">
         <v>582</v>
       </c>
       <c r="F183" t="s">
         <v>583</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H183" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I183" t="s">
         <v>528</v>
       </c>
       <c r="J183" t="s">
         <v>39</v>
       </c>
       <c r="AF183">
@@ -10224,51 +10215,51 @@
       <c r="H198" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I198" t="s">
         <v>600</v>
       </c>
       <c r="J198" t="s">
         <v>34</v>
       </c>
       <c r="AD198" t="s">
         <v>633</v>
       </c>
       <c r="AE198">
         <v>2</v>
       </c>
       <c r="AF198">
         <v>19.0</v>
       </c>
       <c r="AI198" t="s">
         <v>615</v>
       </c>
       <c r="AJ198">
         <v>84161</v>
       </c>
       <c r="AK198">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="199" spans="1:37">
       <c r="D199" t="s">
         <v>634</v>
       </c>
       <c r="E199" t="s">
         <v>244</v>
       </c>
       <c r="F199" t="s">
         <v>635</v>
       </c>
       <c r="G199" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H199" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I199" t="s">
         <v>600</v>
       </c>
       <c r="J199" t="s">
         <v>113</v>
       </c>
       <c r="AD199" t="s">
@@ -11206,51 +11197,51 @@
       <c r="H224" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I224" t="s">
         <v>600</v>
       </c>
       <c r="J224" t="s">
         <v>117</v>
       </c>
       <c r="AE224">
         <v>1</v>
       </c>
       <c r="AF224">
         <v>20.5</v>
       </c>
       <c r="AG224">
         <v>20.5</v>
       </c>
       <c r="AI224" t="s">
         <v>664</v>
       </c>
       <c r="AJ224">
         <v>83416</v>
       </c>
       <c r="AK224">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="225" spans="1:37">
       <c r="D225" t="s">
         <v>156</v>
       </c>
       <c r="E225" t="s">
         <v>84</v>
       </c>
       <c r="F225" t="s">
         <v>696</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H225" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I225" t="s">
         <v>600</v>
       </c>
       <c r="J225" t="s">
         <v>159</v>
       </c>
       <c r="AF225">
@@ -11598,51 +11589,51 @@
       <c r="G234" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I234" t="s">
         <v>600</v>
       </c>
       <c r="J234" t="s">
         <v>270</v>
       </c>
       <c r="AF234">
         <v>14.0</v>
       </c>
       <c r="AG234">
         <v>14.0</v>
       </c>
       <c r="AI234" t="s">
         <v>709</v>
       </c>
       <c r="AJ234">
         <v>83040</v>
       </c>
       <c r="AK234">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="235" spans="1:37">
       <c r="D235" t="s">
         <v>717</v>
       </c>
       <c r="E235" t="s">
         <v>501</v>
       </c>
       <c r="F235" t="s">
         <v>718</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H235" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I235" t="s">
         <v>600</v>
       </c>
       <c r="AE235">
         <v>1</v>
       </c>
       <c r="AF235">
@@ -12103,51 +12094,51 @@
       <c r="G248" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H248" s="6" t="s">
         <v>182</v>
       </c>
       <c r="I248" t="s">
         <v>600</v>
       </c>
       <c r="J248" t="s">
         <v>86</v>
       </c>
       <c r="AE248">
         <v>1</v>
       </c>
       <c r="AF248">
         <v>20.5</v>
       </c>
       <c r="AI248" t="s">
         <v>734</v>
       </c>
       <c r="AJ248">
         <v>83430</v>
       </c>
       <c r="AK248">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>