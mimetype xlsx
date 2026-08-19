--- v0 (2026-04-30)
+++ v1 (2026-08-19)
@@ -2973,51 +2973,51 @@
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>44</v>
       </c>
       <c r="AD6" t="s">
         <v>45</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>14.5</v>
       </c>
       <c r="AG6">
         <v>14.5</v>
       </c>
       <c r="AI6" t="s">
         <v>31</v>
       </c>
       <c r="AJ6">
         <v>84373</v>
       </c>
       <c r="AK6">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>47</v>
       </c>
       <c r="F7" t="s">
         <v>48</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="AD7" t="s">
@@ -3165,53 +3165,50 @@
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>68</v>
       </c>
       <c r="AE11">
         <v>2</v>
       </c>
       <c r="AF11">
         <v>23.0</v>
       </c>
       <c r="AI11" t="s">
         <v>69</v>
       </c>
       <c r="AJ11">
         <v>82963</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>71</v>
       </c>
       <c r="F12" t="s">
         <v>72</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>39</v>
       </c>
       <c r="AE12">
         <v>1</v>
@@ -3283,51 +3280,51 @@
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="AE14">
         <v>2</v>
       </c>
       <c r="AF14">
         <v>23.0</v>
       </c>
       <c r="AG14">
         <v>23.0</v>
       </c>
       <c r="AI14" t="s">
         <v>69</v>
       </c>
       <c r="AJ14">
         <v>84056</v>
       </c>
       <c r="AK14">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>77</v>
       </c>
       <c r="E15" t="s">
         <v>80</v>
       </c>
       <c r="F15" t="s">
         <v>81</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
@@ -3539,53 +3536,50 @@
       </c>
       <c r="G21" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>52</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>16.5</v>
       </c>
       <c r="AI21" t="s">
         <v>99</v>
       </c>
       <c r="AJ21">
         <v>84158</v>
       </c>
-      <c r="AK21">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>103</v>
       </c>
       <c r="E22" t="s">
         <v>104</v>
       </c>
       <c r="F22" t="s">
         <v>105</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>29</v>
       </c>
       <c r="AF22">
         <v>10.0</v>
@@ -4014,51 +4008,51 @@
       <c r="H33" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>114</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>20.5</v>
       </c>
       <c r="AG33">
         <v>20.5</v>
       </c>
       <c r="AI33" t="s">
         <v>110</v>
       </c>
       <c r="AJ33">
         <v>84415</v>
       </c>
       <c r="AK33">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>144</v>
       </c>
       <c r="E34" t="s">
         <v>78</v>
       </c>
       <c r="F34" t="s">
         <v>145</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>76</v>
       </c>
       <c r="AE34">
@@ -4093,51 +4087,51 @@
       <c r="H35" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>29</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>20.5</v>
       </c>
       <c r="AG35">
         <v>20.5</v>
       </c>
       <c r="AI35" t="s">
         <v>110</v>
       </c>
       <c r="AJ35">
         <v>84200</v>
       </c>
       <c r="AK35">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>149</v>
       </c>
       <c r="E36" t="s">
         <v>150</v>
       </c>
       <c r="F36" t="s">
         <v>151</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>152</v>
       </c>
       <c r="AE36">
@@ -4210,51 +4204,51 @@
       <c r="F38" t="s">
         <v>159</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>52</v>
       </c>
       <c r="AF38">
         <v>14.0</v>
       </c>
       <c r="AI38" t="s">
         <v>156</v>
       </c>
       <c r="AJ38">
         <v>86061</v>
       </c>
       <c r="AK38">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>160</v>
       </c>
       <c r="E39" t="s">
         <v>161</v>
       </c>
       <c r="F39" t="s">
         <v>162</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>98</v>
       </c>
       <c r="AE39">
@@ -4327,92 +4321,92 @@
       <c r="H41" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>76</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>20.5</v>
       </c>
       <c r="AG41">
         <v>20.5</v>
       </c>
       <c r="AI41" t="s">
         <v>156</v>
       </c>
       <c r="AJ41">
         <v>82917</v>
       </c>
       <c r="AK41">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>168</v>
       </c>
       <c r="E42" t="s">
         <v>169</v>
       </c>
       <c r="F42" t="s">
         <v>170</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>152</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>20.5</v>
       </c>
       <c r="AG42">
         <v>20.5</v>
       </c>
       <c r="AI42" t="s">
         <v>156</v>
       </c>
       <c r="AJ42">
         <v>82684</v>
       </c>
       <c r="AK42">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>171</v>
       </c>
       <c r="E43" t="s">
         <v>172</v>
       </c>
       <c r="F43" t="s">
         <v>173</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>68</v>
       </c>
       <c r="AE43">
@@ -4446,50 +4440,53 @@
       </c>
       <c r="H44" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>179</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>20.5</v>
       </c>
       <c r="AG44">
         <v>20.5</v>
       </c>
       <c r="AI44" t="s">
         <v>175</v>
       </c>
       <c r="AJ44">
         <v>83235</v>
       </c>
+      <c r="AK44">
+        <v>5</v>
+      </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>153</v>
       </c>
       <c r="E45" t="s">
         <v>180</v>
       </c>
       <c r="F45" t="s">
         <v>181</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>85</v>
       </c>
       <c r="AE45">
         <v>1</v>
@@ -4563,50 +4560,53 @@
       </c>
       <c r="H47" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>29</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>20.5</v>
       </c>
       <c r="AG47">
         <v>20.5</v>
       </c>
       <c r="AI47" t="s">
         <v>175</v>
       </c>
       <c r="AJ47">
         <v>83077</v>
       </c>
+      <c r="AK47">
+        <v>5</v>
+      </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>186</v>
       </c>
       <c r="E48" t="s">
         <v>42</v>
       </c>
       <c r="F48" t="s">
         <v>187</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>44</v>
       </c>
       <c r="AE48">
         <v>1</v>
@@ -4833,89 +4833,89 @@
       <c r="H54" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="J54" t="s">
         <v>207</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>20.5</v>
       </c>
       <c r="AG54">
         <v>20.5</v>
       </c>
       <c r="AI54" t="s">
         <v>208</v>
       </c>
       <c r="AJ54">
         <v>83091</v>
       </c>
       <c r="AK54">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>209</v>
       </c>
       <c r="E55" t="s">
         <v>210</v>
       </c>
       <c r="F55" t="s">
         <v>211</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I55" t="s">
         <v>28</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
         <v>20.5</v>
       </c>
       <c r="AG55">
         <v>20.5</v>
       </c>
       <c r="AI55" t="s">
         <v>208</v>
       </c>
       <c r="AJ55">
         <v>83367</v>
       </c>
       <c r="AK55">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>212</v>
       </c>
       <c r="E56" t="s">
         <v>78</v>
       </c>
       <c r="F56" t="s">
         <v>213</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I56" t="s">
         <v>214</v>
       </c>
       <c r="J56" t="s">
         <v>215</v>
       </c>
       <c r="AF56">
@@ -5242,51 +5242,51 @@
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I65" t="s">
         <v>232</v>
       </c>
       <c r="J65" t="s">
         <v>245</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>20.5</v>
       </c>
       <c r="AI65" t="s">
         <v>240</v>
       </c>
       <c r="AJ65">
         <v>83318</v>
       </c>
       <c r="AK65">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>246</v>
       </c>
       <c r="E66" t="s">
         <v>247</v>
       </c>
       <c r="F66" t="s">
         <v>248</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I66" t="s">
         <v>232</v>
       </c>
       <c r="J66" t="s">
         <v>114</v>
       </c>
       <c r="AE66">
@@ -6268,51 +6268,51 @@
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I92" t="s">
         <v>282</v>
       </c>
       <c r="J92" t="s">
         <v>98</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>20.5</v>
       </c>
       <c r="AI92" t="s">
         <v>315</v>
       </c>
       <c r="AJ92">
         <v>84058</v>
       </c>
       <c r="AK92">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>302</v>
       </c>
       <c r="E93" t="s">
         <v>332</v>
       </c>
       <c r="F93" t="s">
         <v>333</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I93" t="s">
         <v>282</v>
       </c>
       <c r="J93" t="s">
         <v>98</v>
       </c>
       <c r="AE93">
@@ -6347,51 +6347,51 @@
       <c r="H94" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I94" t="s">
         <v>282</v>
       </c>
       <c r="J94" t="s">
         <v>336</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
         <v>20.5</v>
       </c>
       <c r="AG94">
         <v>20.5</v>
       </c>
       <c r="AI94" t="s">
         <v>315</v>
       </c>
       <c r="AJ94">
         <v>86140</v>
       </c>
       <c r="AK94">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>337</v>
       </c>
       <c r="E95" t="s">
         <v>247</v>
       </c>
       <c r="F95" t="s">
         <v>338</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I95" t="s">
         <v>282</v>
       </c>
       <c r="J95" t="s">
         <v>339</v>
       </c>
       <c r="AE95">
@@ -6461,51 +6461,51 @@
       <c r="H97" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I97" t="s">
         <v>282</v>
       </c>
       <c r="J97" t="s">
         <v>44</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AF97">
         <v>20.5</v>
       </c>
       <c r="AG97">
         <v>20.5</v>
       </c>
       <c r="AI97" t="s">
         <v>315</v>
       </c>
       <c r="AJ97">
         <v>84375</v>
       </c>
       <c r="AK97">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>345</v>
       </c>
       <c r="E98" t="s">
         <v>346</v>
       </c>
       <c r="F98" t="s">
         <v>347</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I98" t="s">
         <v>282</v>
       </c>
       <c r="J98" t="s">
         <v>262</v>
       </c>
       <c r="AE98">
@@ -6616,51 +6616,51 @@
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I101" t="s">
         <v>282</v>
       </c>
       <c r="J101" t="s">
         <v>68</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AF101">
         <v>20.5</v>
       </c>
       <c r="AI101" t="s">
         <v>315</v>
       </c>
       <c r="AJ101">
         <v>83128</v>
       </c>
       <c r="AK101">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>355</v>
       </c>
       <c r="E102" t="s">
         <v>172</v>
       </c>
       <c r="F102" t="s">
         <v>356</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I102" t="s">
         <v>282</v>
       </c>
       <c r="J102" t="s">
         <v>68</v>
       </c>
       <c r="AF102">
@@ -8080,51 +8080,51 @@
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I140" t="s">
         <v>395</v>
       </c>
       <c r="J140" t="s">
         <v>396</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AF140">
         <v>20.5</v>
       </c>
       <c r="AI140" t="s">
         <v>451</v>
       </c>
       <c r="AJ140">
         <v>83180</v>
       </c>
       <c r="AK140">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>237</v>
       </c>
       <c r="E141" t="s">
         <v>458</v>
       </c>
       <c r="F141" t="s">
         <v>459</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I141" t="s">
         <v>395</v>
       </c>
       <c r="J141" t="s">
         <v>44</v>
       </c>
       <c r="AE141">
@@ -8389,53 +8389,50 @@
       </c>
       <c r="F148" t="s">
         <v>484</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H148" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I148" t="s">
         <v>464</v>
       </c>
       <c r="J148" t="s">
         <v>131</v>
       </c>
       <c r="AF148">
         <v>10.0</v>
       </c>
       <c r="AI148" t="s">
         <v>479</v>
       </c>
       <c r="AJ148">
         <v>84434</v>
       </c>
-      <c r="AK148">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>431</v>
       </c>
       <c r="E149" t="s">
         <v>485</v>
       </c>
       <c r="F149" t="s">
         <v>486</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H149" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I149" t="s">
         <v>464</v>
       </c>
       <c r="J149" t="s">
         <v>434</v>
       </c>
       <c r="AE149">
         <v>1</v>
@@ -8469,89 +8466,89 @@
       <c r="H150" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I150" t="s">
         <v>464</v>
       </c>
       <c r="J150" t="s">
         <v>68</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AF150">
         <v>20.5</v>
       </c>
       <c r="AG150">
         <v>20.5</v>
       </c>
       <c r="AI150" t="s">
         <v>488</v>
       </c>
       <c r="AJ150">
         <v>82785</v>
       </c>
       <c r="AK150">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
         <v>489</v>
       </c>
       <c r="E151" t="s">
         <v>346</v>
       </c>
       <c r="F151" t="s">
         <v>490</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H151" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I151" t="s">
         <v>464</v>
       </c>
       <c r="J151" t="s">
         <v>491</v>
       </c>
       <c r="AE151">
         <v>1</v>
       </c>
       <c r="AF151">
         <v>20.5</v>
       </c>
       <c r="AI151" t="s">
         <v>488</v>
       </c>
       <c r="AJ151">
         <v>86371</v>
       </c>
       <c r="AK151">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
         <v>492</v>
       </c>
       <c r="E152" t="s">
         <v>493</v>
       </c>
       <c r="F152" t="s">
         <v>494</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I152" t="s">
         <v>464</v>
       </c>
       <c r="J152" t="s">
         <v>44</v>
       </c>
       <c r="AE152">
@@ -8589,51 +8586,51 @@
       <c r="H153" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I153" t="s">
         <v>464</v>
       </c>
       <c r="J153" t="s">
         <v>498</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AF153">
         <v>20.5</v>
       </c>
       <c r="AG153">
         <v>20.5</v>
       </c>
       <c r="AI153" t="s">
         <v>488</v>
       </c>
       <c r="AJ153">
         <v>82829</v>
       </c>
       <c r="AK153">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>36</v>
       </c>
       <c r="E154" t="s">
         <v>325</v>
       </c>
       <c r="F154" t="s">
         <v>499</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I154" t="s">
         <v>464</v>
       </c>
       <c r="J154" t="s">
         <v>39</v>
       </c>
       <c r="AE154">
@@ -8668,51 +8665,51 @@
       <c r="H155" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I155" t="s">
         <v>464</v>
       </c>
       <c r="J155" t="s">
         <v>44</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AF155">
         <v>20.5</v>
       </c>
       <c r="AG155">
         <v>20.5</v>
       </c>
       <c r="AI155" t="s">
         <v>488</v>
       </c>
       <c r="AJ155">
         <v>84370</v>
       </c>
       <c r="AK155">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>503</v>
       </c>
       <c r="E156" t="s">
         <v>332</v>
       </c>
       <c r="F156" t="s">
         <v>504</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I156" t="s">
         <v>464</v>
       </c>
       <c r="J156" t="s">
         <v>114</v>
       </c>
       <c r="AF156">
@@ -8969,51 +8966,51 @@
       <c r="H163" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I163" t="s">
         <v>464</v>
       </c>
       <c r="J163" t="s">
         <v>518</v>
       </c>
       <c r="AE163">
         <v>1</v>
       </c>
       <c r="AF163">
         <v>20.5</v>
       </c>
       <c r="AG163">
         <v>20.5</v>
       </c>
       <c r="AI163" t="s">
         <v>488</v>
       </c>
       <c r="AJ163">
         <v>86008</v>
       </c>
       <c r="AK163">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="D164" t="s">
         <v>521</v>
       </c>
       <c r="E164" t="s">
         <v>522</v>
       </c>
       <c r="F164" t="s">
         <v>523</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I164" t="s">
         <v>464</v>
       </c>
       <c r="AF164">
         <v>14.0</v>
       </c>
       <c r="AG164">
@@ -9038,90 +9035,87 @@
       </c>
       <c r="G165" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I165" t="s">
         <v>464</v>
       </c>
       <c r="J165" t="s">
         <v>44</v>
       </c>
       <c r="AF165">
         <v>14.0</v>
       </c>
       <c r="AG165">
         <v>14.0</v>
       </c>
       <c r="AI165" t="s">
         <v>524</v>
       </c>
       <c r="AJ165">
         <v>83305</v>
       </c>
-      <c r="AK165">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>528</v>
       </c>
       <c r="E166" t="s">
         <v>439</v>
       </c>
       <c r="F166" t="s">
         <v>529</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I166" t="s">
         <v>464</v>
       </c>
       <c r="J166" t="s">
         <v>352</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AF166">
         <v>20.5</v>
       </c>
       <c r="AI166" t="s">
         <v>524</v>
       </c>
       <c r="AJ166">
         <v>83834</v>
       </c>
       <c r="AK166">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>530</v>
       </c>
       <c r="E167" t="s">
         <v>531</v>
       </c>
       <c r="F167" t="s">
         <v>532</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I167" t="s">
         <v>464</v>
       </c>
       <c r="J167" t="s">
         <v>491</v>
       </c>
       <c r="AE167">
@@ -9287,51 +9281,51 @@
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I172" t="s">
         <v>464</v>
       </c>
       <c r="J172" t="s">
         <v>239</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AF172">
         <v>20.5</v>
       </c>
       <c r="AI172" t="s">
         <v>542</v>
       </c>
       <c r="AJ172">
         <v>83786</v>
       </c>
       <c r="AK172">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
         <v>544</v>
       </c>
       <c r="E173" t="s">
         <v>366</v>
       </c>
       <c r="F173" t="s">
         <v>545</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I173" t="s">
         <v>464</v>
       </c>
       <c r="AE173">
         <v>2</v>
       </c>
       <c r="AF173">
@@ -9436,51 +9430,51 @@
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I176" t="s">
         <v>464</v>
       </c>
       <c r="J176" t="s">
         <v>125</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AF176">
         <v>20.5</v>
       </c>
       <c r="AI176" t="s">
         <v>542</v>
       </c>
       <c r="AJ176">
         <v>85640</v>
       </c>
       <c r="AK176">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>553</v>
       </c>
       <c r="E177" t="s">
         <v>180</v>
       </c>
       <c r="F177" t="s">
         <v>554</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I177" t="s">
         <v>464</v>
       </c>
       <c r="J177" t="s">
         <v>555</v>
       </c>
       <c r="AF177">
@@ -10281,51 +10275,51 @@
       <c r="H198" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I198" t="s">
         <v>558</v>
       </c>
       <c r="J198" t="s">
         <v>125</v>
       </c>
       <c r="AE198">
         <v>1</v>
       </c>
       <c r="AF198">
         <v>20.5</v>
       </c>
       <c r="AG198">
         <v>20.5</v>
       </c>
       <c r="AI198" t="s">
         <v>613</v>
       </c>
       <c r="AJ198">
         <v>82702</v>
       </c>
       <c r="AK198">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="199" spans="1:37">
       <c r="D199" t="s">
         <v>618</v>
       </c>
       <c r="E199" t="s">
         <v>150</v>
       </c>
       <c r="F199" t="s">
         <v>619</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I199" t="s">
         <v>558</v>
       </c>
       <c r="J199" t="s">
         <v>131</v>
       </c>
       <c r="AE199">
@@ -10632,51 +10626,51 @@
       <c r="H207" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I207" t="s">
         <v>558</v>
       </c>
       <c r="J207" t="s">
         <v>434</v>
       </c>
       <c r="AE207">
         <v>1</v>
       </c>
       <c r="AF207">
         <v>20.5</v>
       </c>
       <c r="AG207">
         <v>20.5</v>
       </c>
       <c r="AI207" t="s">
         <v>613</v>
       </c>
       <c r="AJ207">
         <v>82737</v>
       </c>
       <c r="AK207">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
         <v>377</v>
       </c>
       <c r="E208" t="s">
         <v>325</v>
       </c>
       <c r="F208" t="s">
         <v>635</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H208" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I208" t="s">
         <v>558</v>
       </c>
       <c r="J208" t="s">
         <v>215</v>
       </c>
       <c r="AE208">
@@ -10875,51 +10869,51 @@
       <c r="H213" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I213" t="s">
         <v>558</v>
       </c>
       <c r="J213" t="s">
         <v>215</v>
       </c>
       <c r="AE213">
         <v>1</v>
       </c>
       <c r="AF213">
         <v>20.5</v>
       </c>
       <c r="AG213">
         <v>20.5</v>
       </c>
       <c r="AI213" t="s">
         <v>613</v>
       </c>
       <c r="AJ213">
         <v>82827</v>
       </c>
       <c r="AK213">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="214" spans="1:37">
       <c r="D214" t="s">
         <v>647</v>
       </c>
       <c r="E214" t="s">
         <v>639</v>
       </c>
       <c r="F214" t="s">
         <v>648</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H214" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I214" t="s">
         <v>558</v>
       </c>
       <c r="J214" t="s">
         <v>498</v>
       </c>
       <c r="AE214">
@@ -10957,51 +10951,51 @@
       <c r="H215" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I215" t="s">
         <v>558</v>
       </c>
       <c r="J215" t="s">
         <v>262</v>
       </c>
       <c r="AE215">
         <v>1</v>
       </c>
       <c r="AF215">
         <v>20.5</v>
       </c>
       <c r="AG215">
         <v>20.5</v>
       </c>
       <c r="AI215" t="s">
         <v>613</v>
       </c>
       <c r="AJ215">
         <v>82845</v>
       </c>
       <c r="AK215">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="D216" t="s">
         <v>652</v>
       </c>
       <c r="E216" t="s">
         <v>199</v>
       </c>
       <c r="F216" t="s">
         <v>653</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H216" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I216" t="s">
         <v>558</v>
       </c>
       <c r="J216" t="s">
         <v>654</v>
       </c>
       <c r="AE216">
@@ -11454,51 +11448,51 @@
       <c r="H228" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I228" t="s">
         <v>558</v>
       </c>
       <c r="J228" t="s">
         <v>266</v>
       </c>
       <c r="AE228">
         <v>1</v>
       </c>
       <c r="AF228">
         <v>20.5</v>
       </c>
       <c r="AG228">
         <v>20.5</v>
       </c>
       <c r="AI228" t="s">
         <v>678</v>
       </c>
       <c r="AJ228">
         <v>82760</v>
       </c>
       <c r="AK228">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:37">
       <c r="D229" t="s">
         <v>679</v>
       </c>
       <c r="E229" t="s">
         <v>682</v>
       </c>
       <c r="F229" t="s">
         <v>683</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H229" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I229" t="s">
         <v>558</v>
       </c>
       <c r="J229" t="s">
         <v>266</v>
       </c>
       <c r="AE229">
@@ -11649,50 +11643,53 @@
       </c>
       <c r="H233" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I233" t="s">
         <v>558</v>
       </c>
       <c r="J233" t="s">
         <v>76</v>
       </c>
       <c r="AE233">
         <v>1</v>
       </c>
       <c r="AF233">
         <v>20.5</v>
       </c>
       <c r="AG233">
         <v>20.5</v>
       </c>
       <c r="AI233" t="s">
         <v>678</v>
       </c>
       <c r="AJ233">
         <v>84366</v>
       </c>
+      <c r="AK233">
+        <v>5</v>
+      </c>
     </row>
     <row r="234" spans="1:37">
       <c r="D234" t="s">
         <v>694</v>
       </c>
       <c r="E234" t="s">
         <v>695</v>
       </c>
       <c r="F234" t="s">
         <v>696</v>
       </c>
       <c r="G234" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I234" t="s">
         <v>558</v>
       </c>
       <c r="J234" t="s">
         <v>85</v>
       </c>
       <c r="AE234">
         <v>1</v>
@@ -11726,51 +11723,51 @@
       <c r="G235" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H235" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I235" t="s">
         <v>558</v>
       </c>
       <c r="J235" t="s">
         <v>68</v>
       </c>
       <c r="AE235">
         <v>1</v>
       </c>
       <c r="AF235">
         <v>20.5</v>
       </c>
       <c r="AI235" t="s">
         <v>678</v>
       </c>
       <c r="AJ235">
         <v>83881</v>
       </c>
       <c r="AK235">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="236" spans="1:37">
       <c r="D236" t="s">
         <v>700</v>
       </c>
       <c r="E236" t="s">
         <v>701</v>
       </c>
       <c r="F236" t="s">
         <v>702</v>
       </c>
       <c r="G236" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H236" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I236" t="s">
         <v>558</v>
       </c>
       <c r="AF236">
         <v>14.0</v>
       </c>
       <c r="AI236" t="s">
@@ -11951,51 +11948,51 @@
       <c r="H241" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I241" t="s">
         <v>558</v>
       </c>
       <c r="J241" t="s">
         <v>152</v>
       </c>
       <c r="AE241">
         <v>1</v>
       </c>
       <c r="AF241">
         <v>20.5</v>
       </c>
       <c r="AG241">
         <v>20.5</v>
       </c>
       <c r="AI241" t="s">
         <v>678</v>
       </c>
       <c r="AJ241">
         <v>82660</v>
       </c>
       <c r="AK241">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:37">
       <c r="D242" t="s">
         <v>714</v>
       </c>
       <c r="E242" t="s">
         <v>158</v>
       </c>
       <c r="F242" t="s">
         <v>715</v>
       </c>
       <c r="G242" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H242" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I242" t="s">
         <v>558</v>
       </c>
       <c r="J242" t="s">
         <v>76</v>
       </c>
       <c r="AE242">
@@ -12139,50 +12136,53 @@
         <v>177</v>
       </c>
       <c r="F246" t="s">
         <v>727</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H246" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I246" t="s">
         <v>558</v>
       </c>
       <c r="AF246">
         <v>14.0</v>
       </c>
       <c r="AG246">
         <v>14.0</v>
       </c>
       <c r="AI246" t="s">
         <v>718</v>
       </c>
       <c r="AJ246">
         <v>83346</v>
+      </c>
+      <c r="AK246">
+        <v>4</v>
       </c>
     </row>
     <row r="247" spans="1:37">
       <c r="D247" t="s">
         <v>728</v>
       </c>
       <c r="E247" t="s">
         <v>332</v>
       </c>
       <c r="F247" t="s">
         <v>729</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H247" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I247" t="s">
         <v>558</v>
       </c>
       <c r="J247" t="s">
         <v>131</v>
       </c>
       <c r="AE247">