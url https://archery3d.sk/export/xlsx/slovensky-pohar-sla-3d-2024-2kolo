--- v1 (2026-08-19)
+++ v2 (2026-09-08)
@@ -4909,89 +4909,89 @@
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I56" t="s">
         <v>214</v>
       </c>
       <c r="J56" t="s">
         <v>215</v>
       </c>
       <c r="AF56">
         <v>14.0</v>
       </c>
       <c r="AG56">
         <v>14.0</v>
       </c>
       <c r="AI56" t="s">
         <v>216</v>
       </c>
       <c r="AJ56">
         <v>83125</v>
       </c>
       <c r="AK56">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>212</v>
       </c>
       <c r="E57" t="s">
         <v>74</v>
       </c>
       <c r="F57" t="s">
         <v>217</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I57" t="s">
         <v>214</v>
       </c>
       <c r="J57" t="s">
         <v>215</v>
       </c>
       <c r="AF57">
         <v>14.0</v>
       </c>
       <c r="AG57">
         <v>14.0</v>
       </c>
       <c r="AI57" t="s">
         <v>216</v>
       </c>
       <c r="AJ57">
         <v>83660</v>
       </c>
       <c r="AK57">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>218</v>
       </c>
       <c r="E58" t="s">
         <v>219</v>
       </c>
       <c r="F58" t="s">
         <v>220</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I58" t="s">
         <v>221</v>
       </c>
       <c r="J58" t="s">
         <v>52</v>
       </c>
       <c r="AE58">
@@ -5747,53 +5747,50 @@
       </c>
       <c r="H78" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I78" t="s">
         <v>282</v>
       </c>
       <c r="J78" t="s">
         <v>68</v>
       </c>
       <c r="AD78" t="s">
         <v>288</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>14.5</v>
       </c>
       <c r="AI78" t="s">
         <v>289</v>
       </c>
       <c r="AJ78">
         <v>82665</v>
       </c>
-      <c r="AK78">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>290</v>
       </c>
       <c r="E79" t="s">
         <v>291</v>
       </c>
       <c r="F79" t="s">
         <v>292</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I79" t="s">
         <v>282</v>
       </c>
       <c r="J79" t="s">
         <v>215</v>
       </c>
       <c r="AF79">
         <v>10.0</v>
@@ -6692,51 +6689,51 @@
       <c r="H103" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I103" t="s">
         <v>282</v>
       </c>
       <c r="J103" t="s">
         <v>336</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AF103">
         <v>20.5</v>
       </c>
       <c r="AG103">
         <v>20.5</v>
       </c>
       <c r="AI103" t="s">
         <v>359</v>
       </c>
       <c r="AJ103">
         <v>86154</v>
       </c>
       <c r="AK103">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>360</v>
       </c>
       <c r="E104" t="s">
         <v>158</v>
       </c>
       <c r="F104" t="s">
         <v>361</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I104" t="s">
         <v>282</v>
       </c>
       <c r="J104" t="s">
         <v>336</v>
       </c>
       <c r="AE104">
@@ -7566,51 +7563,51 @@
       <c r="H126" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I126" t="s">
         <v>395</v>
       </c>
       <c r="J126" t="s">
         <v>396</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AF126">
         <v>20.5</v>
       </c>
       <c r="AG126">
         <v>20.5</v>
       </c>
       <c r="AI126" t="s">
         <v>409</v>
       </c>
       <c r="AJ126">
         <v>82635</v>
       </c>
       <c r="AK126">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>426</v>
       </c>
       <c r="E127" t="s">
         <v>92</v>
       </c>
       <c r="F127" t="s">
         <v>427</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I127" t="s">
         <v>395</v>
       </c>
       <c r="J127" t="s">
         <v>131</v>
       </c>
       <c r="AE127">
@@ -9281,51 +9278,51 @@
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I172" t="s">
         <v>464</v>
       </c>
       <c r="J172" t="s">
         <v>239</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AF172">
         <v>20.5</v>
       </c>
       <c r="AI172" t="s">
         <v>542</v>
       </c>
       <c r="AJ172">
         <v>83786</v>
       </c>
       <c r="AK172">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
         <v>544</v>
       </c>
       <c r="E173" t="s">
         <v>366</v>
       </c>
       <c r="F173" t="s">
         <v>545</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I173" t="s">
         <v>464</v>
       </c>
       <c r="AE173">
         <v>2</v>
       </c>
       <c r="AF173">