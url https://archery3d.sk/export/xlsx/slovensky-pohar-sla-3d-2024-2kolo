--- v2 (2026-09-08)
+++ v3 (2026-09-29)
@@ -3429,51 +3429,51 @@
       <c r="H18" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>85</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>16.5</v>
       </c>
       <c r="AG18">
         <v>16.5</v>
       </c>
       <c r="AI18" t="s">
         <v>69</v>
       </c>
       <c r="AJ18">
         <v>84363</v>
       </c>
       <c r="AK18">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>91</v>
       </c>
       <c r="E19" t="s">
         <v>92</v>
       </c>
       <c r="F19" t="s">
         <v>93</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>94</v>
       </c>
       <c r="AE19">
@@ -3607,51 +3607,51 @@
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>20.5</v>
       </c>
       <c r="AG23">
         <v>20.5</v>
       </c>
       <c r="AI23" t="s">
         <v>110</v>
       </c>
       <c r="AJ23">
         <v>83208</v>
       </c>
       <c r="AK23">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>111</v>
       </c>
       <c r="E24" t="s">
         <v>112</v>
       </c>
       <c r="F24" t="s">
         <v>113</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>114</v>
       </c>
       <c r="AE24">
@@ -4909,51 +4909,51 @@
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I56" t="s">
         <v>214</v>
       </c>
       <c r="J56" t="s">
         <v>215</v>
       </c>
       <c r="AF56">
         <v>14.0</v>
       </c>
       <c r="AG56">
         <v>14.0</v>
       </c>
       <c r="AI56" t="s">
         <v>216</v>
       </c>
       <c r="AJ56">
         <v>83125</v>
       </c>
       <c r="AK56">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>212</v>
       </c>
       <c r="E57" t="s">
         <v>74</v>
       </c>
       <c r="F57" t="s">
         <v>217</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I57" t="s">
         <v>214</v>
       </c>
       <c r="J57" t="s">
         <v>215</v>
       </c>
       <c r="AF57">
@@ -5098,53 +5098,50 @@
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I61" t="s">
         <v>232</v>
       </c>
       <c r="J61" t="s">
         <v>68</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>16.5</v>
       </c>
       <c r="AI61" t="s">
         <v>233</v>
       </c>
       <c r="AJ61">
         <v>82730</v>
       </c>
-      <c r="AK61">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>234</v>
       </c>
       <c r="E62" t="s">
         <v>78</v>
       </c>
       <c r="F62" t="s">
         <v>235</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I62" t="s">
         <v>232</v>
       </c>
       <c r="AF62">
         <v>10.0</v>
       </c>
       <c r="AI62" t="s">
         <v>233</v>
@@ -5242,51 +5239,51 @@
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I65" t="s">
         <v>232</v>
       </c>
       <c r="J65" t="s">
         <v>245</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>20.5</v>
       </c>
       <c r="AI65" t="s">
         <v>240</v>
       </c>
       <c r="AJ65">
         <v>83318</v>
       </c>
       <c r="AK65">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>246</v>
       </c>
       <c r="E66" t="s">
         <v>247</v>
       </c>
       <c r="F66" t="s">
         <v>248</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I66" t="s">
         <v>232</v>
       </c>
       <c r="J66" t="s">
         <v>114</v>
       </c>
       <c r="AE66">
@@ -5782,53 +5779,50 @@
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I79" t="s">
         <v>282</v>
       </c>
       <c r="J79" t="s">
         <v>215</v>
       </c>
       <c r="AF79">
         <v>10.0</v>
       </c>
       <c r="AG79">
         <v>10.0</v>
       </c>
       <c r="AI79" t="s">
         <v>293</v>
       </c>
       <c r="AJ79">
         <v>83739</v>
       </c>
-      <c r="AK79">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>294</v>
       </c>
       <c r="E80" t="s">
         <v>74</v>
       </c>
       <c r="F80" t="s">
         <v>295</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I80" t="s">
         <v>282</v>
       </c>
       <c r="J80" t="s">
         <v>215</v>
       </c>
       <c r="AE80">
         <v>1</v>
@@ -6119,51 +6113,51 @@
       <c r="H88" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I88" t="s">
         <v>282</v>
       </c>
       <c r="J88" t="s">
         <v>76</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AF88">
         <v>20.5</v>
       </c>
       <c r="AG88">
         <v>20.5</v>
       </c>
       <c r="AI88" t="s">
         <v>315</v>
       </c>
       <c r="AJ88">
         <v>82696</v>
       </c>
       <c r="AK88">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>321</v>
       </c>
       <c r="E89" t="s">
         <v>322</v>
       </c>
       <c r="F89" t="s">
         <v>323</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I89" t="s">
         <v>282</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AF89">
@@ -7642,51 +7636,51 @@
       <c r="H128" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I128" t="s">
         <v>395</v>
       </c>
       <c r="J128" t="s">
         <v>76</v>
       </c>
       <c r="AE128">
         <v>1</v>
       </c>
       <c r="AF128">
         <v>20.5</v>
       </c>
       <c r="AG128">
         <v>20.5</v>
       </c>
       <c r="AI128" t="s">
         <v>409</v>
       </c>
       <c r="AJ128">
         <v>82910</v>
       </c>
       <c r="AK128">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>429</v>
       </c>
       <c r="E129" t="s">
         <v>71</v>
       </c>
       <c r="F129" t="s">
         <v>430</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I129" t="s">
         <v>395</v>
       </c>
       <c r="J129" t="s">
         <v>125</v>
       </c>
       <c r="AE129">
@@ -8238,51 +8232,51 @@
       <c r="H144" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I144" t="s">
         <v>464</v>
       </c>
       <c r="J144" t="s">
         <v>76</v>
       </c>
       <c r="AE144">
         <v>2</v>
       </c>
       <c r="AF144">
         <v>23.0</v>
       </c>
       <c r="AG144">
         <v>23.0</v>
       </c>
       <c r="AI144" t="s">
         <v>473</v>
       </c>
       <c r="AJ144">
         <v>82628</v>
       </c>
       <c r="AK144">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>474</v>
       </c>
       <c r="E145" t="s">
         <v>291</v>
       </c>
       <c r="F145" t="s">
         <v>475</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I145" t="s">
         <v>464</v>
       </c>
       <c r="J145" t="s">
         <v>76</v>
       </c>
       <c r="AE145">
@@ -9278,51 +9272,51 @@
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I172" t="s">
         <v>464</v>
       </c>
       <c r="J172" t="s">
         <v>239</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AF172">
         <v>20.5</v>
       </c>
       <c r="AI172" t="s">
         <v>542</v>
       </c>
       <c r="AJ172">
         <v>83786</v>
       </c>
       <c r="AK172">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
         <v>544</v>
       </c>
       <c r="E173" t="s">
         <v>366</v>
       </c>
       <c r="F173" t="s">
         <v>545</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I173" t="s">
         <v>464</v>
       </c>
       <c r="AE173">
         <v>2</v>
       </c>
       <c r="AF173">
@@ -10231,51 +10225,51 @@
       <c r="H197" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I197" t="s">
         <v>558</v>
       </c>
       <c r="J197" t="s">
         <v>114</v>
       </c>
       <c r="AE197">
         <v>1</v>
       </c>
       <c r="AF197">
         <v>20.5</v>
       </c>
       <c r="AG197">
         <v>20.5</v>
       </c>
       <c r="AI197" t="s">
         <v>613</v>
       </c>
       <c r="AJ197">
         <v>82699</v>
       </c>
       <c r="AK197">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
         <v>565</v>
       </c>
       <c r="E198" t="s">
         <v>325</v>
       </c>
       <c r="F198" t="s">
         <v>617</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H198" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I198" t="s">
         <v>558</v>
       </c>
       <c r="J198" t="s">
         <v>125</v>
       </c>
       <c r="AE198">
@@ -11331,51 +11325,51 @@
       <c r="F225" t="s">
         <v>672</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H225" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I225" t="s">
         <v>558</v>
       </c>
       <c r="AE225">
         <v>1</v>
       </c>
       <c r="AF225">
         <v>20.5</v>
       </c>
       <c r="AI225" t="s">
         <v>613</v>
       </c>
       <c r="AJ225">
         <v>82940</v>
       </c>
       <c r="AK225">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="226" spans="1:37">
       <c r="D226" t="s">
         <v>673</v>
       </c>
       <c r="E226" t="s">
         <v>407</v>
       </c>
       <c r="F226" t="s">
         <v>674</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H226" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I226" t="s">
         <v>558</v>
       </c>
       <c r="J226" t="s">
         <v>68</v>
       </c>
       <c r="AE226">
@@ -11445,51 +11439,51 @@
       <c r="H228" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I228" t="s">
         <v>558</v>
       </c>
       <c r="J228" t="s">
         <v>266</v>
       </c>
       <c r="AE228">
         <v>1</v>
       </c>
       <c r="AF228">
         <v>20.5</v>
       </c>
       <c r="AG228">
         <v>20.5</v>
       </c>
       <c r="AI228" t="s">
         <v>678</v>
       </c>
       <c r="AJ228">
         <v>82760</v>
       </c>
       <c r="AK228">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="229" spans="1:37">
       <c r="D229" t="s">
         <v>679</v>
       </c>
       <c r="E229" t="s">
         <v>682</v>
       </c>
       <c r="F229" t="s">
         <v>683</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H229" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I229" t="s">
         <v>558</v>
       </c>
       <c r="J229" t="s">
         <v>266</v>
       </c>
       <c r="AE229">
@@ -11682,51 +11676,51 @@
       <c r="H234" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I234" t="s">
         <v>558</v>
       </c>
       <c r="J234" t="s">
         <v>85</v>
       </c>
       <c r="AE234">
         <v>1</v>
       </c>
       <c r="AF234">
         <v>20.5</v>
       </c>
       <c r="AG234">
         <v>20.5</v>
       </c>
       <c r="AI234" t="s">
         <v>678</v>
       </c>
       <c r="AJ234">
         <v>83360</v>
       </c>
       <c r="AK234">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="235" spans="1:37">
       <c r="D235" t="s">
         <v>697</v>
       </c>
       <c r="E235" t="s">
         <v>698</v>
       </c>
       <c r="F235" t="s">
         <v>699</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H235" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I235" t="s">
         <v>558</v>
       </c>
       <c r="J235" t="s">
         <v>68</v>
       </c>
       <c r="AE235">