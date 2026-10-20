--- v3 (2026-09-29)
+++ v4 (2026-10-20)
@@ -4128,51 +4128,51 @@
       <c r="H36" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>152</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>20.5</v>
       </c>
       <c r="AG36">
         <v>20.5</v>
       </c>
       <c r="AI36" t="s">
         <v>110</v>
       </c>
       <c r="AJ36">
         <v>82682</v>
       </c>
       <c r="AK36">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>153</v>
       </c>
       <c r="E37" t="s">
         <v>154</v>
       </c>
       <c r="F37" t="s">
         <v>155</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>85</v>
       </c>
       <c r="AE37">
@@ -4640,51 +4640,51 @@
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>20.5</v>
       </c>
       <c r="AG49">
         <v>20.5</v>
       </c>
       <c r="AI49" t="s">
         <v>175</v>
       </c>
       <c r="AJ49">
         <v>83366</v>
       </c>
       <c r="AK49">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>190</v>
       </c>
       <c r="E50" t="s">
         <v>191</v>
       </c>
       <c r="F50" t="s">
         <v>192</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50" t="s">
         <v>193</v>
       </c>
       <c r="AF50">
@@ -5239,51 +5239,51 @@
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I65" t="s">
         <v>232</v>
       </c>
       <c r="J65" t="s">
         <v>245</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>20.5</v>
       </c>
       <c r="AI65" t="s">
         <v>240</v>
       </c>
       <c r="AJ65">
         <v>83318</v>
       </c>
       <c r="AK65">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>246</v>
       </c>
       <c r="E66" t="s">
         <v>247</v>
       </c>
       <c r="F66" t="s">
         <v>248</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I66" t="s">
         <v>232</v>
       </c>
       <c r="J66" t="s">
         <v>114</v>
       </c>
       <c r="AE66">
@@ -6259,51 +6259,51 @@
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I92" t="s">
         <v>282</v>
       </c>
       <c r="J92" t="s">
         <v>98</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>20.5</v>
       </c>
       <c r="AI92" t="s">
         <v>315</v>
       </c>
       <c r="AJ92">
         <v>84058</v>
       </c>
       <c r="AK92">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>302</v>
       </c>
       <c r="E93" t="s">
         <v>332</v>
       </c>
       <c r="F93" t="s">
         <v>333</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I93" t="s">
         <v>282</v>
       </c>
       <c r="J93" t="s">
         <v>98</v>
       </c>
       <c r="AE93">
@@ -7253,51 +7253,51 @@
       <c r="H118" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I118" t="s">
         <v>395</v>
       </c>
       <c r="J118" t="s">
         <v>125</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AF118">
         <v>20.5</v>
       </c>
       <c r="AG118">
         <v>20.5</v>
       </c>
       <c r="AI118" t="s">
         <v>409</v>
       </c>
       <c r="AJ118">
         <v>83712</v>
       </c>
       <c r="AK118">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>406</v>
       </c>
       <c r="E119" t="s">
         <v>325</v>
       </c>
       <c r="F119" t="s">
         <v>410</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I119" t="s">
         <v>395</v>
       </c>
       <c r="J119" t="s">
         <v>125</v>
       </c>
       <c r="AE119">
@@ -9772,51 +9772,51 @@
       <c r="H185" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I185" t="s">
         <v>558</v>
       </c>
       <c r="J185" t="s">
         <v>52</v>
       </c>
       <c r="AD185" t="s">
         <v>580</v>
       </c>
       <c r="AE185">
         <v>2</v>
       </c>
       <c r="AF185">
         <v>21.0</v>
       </c>
       <c r="AI185" t="s">
         <v>571</v>
       </c>
       <c r="AJ185">
         <v>84159</v>
       </c>
       <c r="AK185">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="D186" t="s">
         <v>581</v>
       </c>
       <c r="E186" t="s">
         <v>468</v>
       </c>
       <c r="F186" t="s">
         <v>582</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H186" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I186" t="s">
         <v>558</v>
       </c>
       <c r="J186" t="s">
         <v>76</v>
       </c>
       <c r="AD186" t="s">
@@ -12281,51 +12281,51 @@
       <c r="H250" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I250" t="s">
         <v>558</v>
       </c>
       <c r="J250" t="s">
         <v>94</v>
       </c>
       <c r="AE250">
         <v>2</v>
       </c>
       <c r="AF250">
         <v>27.0</v>
       </c>
       <c r="AG250">
         <v>27.0</v>
       </c>
       <c r="AI250" t="s">
         <v>718</v>
       </c>
       <c r="AJ250">
         <v>83429</v>
       </c>
       <c r="AK250">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="251" spans="1:37">
       <c r="D251" t="s">
         <v>738</v>
       </c>
       <c r="E251" t="s">
         <v>199</v>
       </c>
       <c r="F251" t="s">
         <v>739</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H251" s="6" t="s">
         <v>174</v>
       </c>
       <c r="I251" t="s">
         <v>558</v>
       </c>
       <c r="AE251">
         <v>1</v>
       </c>
       <c r="AF251">