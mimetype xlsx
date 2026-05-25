--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -3497,51 +3497,51 @@
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>100</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>22.0</v>
       </c>
       <c r="AI19" t="s">
         <v>101</v>
       </c>
       <c r="AJ19">
         <v>82952</v>
       </c>
       <c r="AK19">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>102</v>
       </c>
       <c r="E20" t="s">
         <v>103</v>
       </c>
       <c r="F20" t="s">
         <v>104</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
@@ -4177,50 +4177,53 @@
       </c>
       <c r="F37" t="s">
         <v>160</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>100</v>
       </c>
       <c r="AF37">
         <v>14.0</v>
       </c>
       <c r="AI37" t="s">
         <v>157</v>
       </c>
       <c r="AJ37">
         <v>84496</v>
       </c>
+      <c r="AK37">
+        <v>5</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>161</v>
       </c>
       <c r="E38" t="s">
         <v>162</v>
       </c>
       <c r="F38" t="s">
         <v>163</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>111</v>
       </c>
       <c r="AE38">
         <v>1</v>
@@ -4321,92 +4324,92 @@
       <c r="F41" t="s">
         <v>172</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>54</v>
       </c>
       <c r="AF41">
         <v>14.0</v>
       </c>
       <c r="AI41" t="s">
         <v>157</v>
       </c>
       <c r="AJ41">
         <v>83570</v>
       </c>
       <c r="AK41">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>173</v>
       </c>
       <c r="E42" t="s">
         <v>162</v>
       </c>
       <c r="F42" t="s">
         <v>174</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>154</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>22.0</v>
       </c>
       <c r="AG42">
         <v>22.0</v>
       </c>
       <c r="AI42" t="s">
         <v>157</v>
       </c>
       <c r="AJ42">
         <v>83188</v>
       </c>
       <c r="AK42">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>175</v>
       </c>
       <c r="E43" t="s">
         <v>176</v>
       </c>
       <c r="F43" t="s">
         <v>177</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>54</v>
       </c>
       <c r="AE43">
@@ -5043,51 +5046,51 @@
       <c r="H60" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I60" t="s">
         <v>28</v>
       </c>
       <c r="J60" t="s">
         <v>231</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>22.0</v>
       </c>
       <c r="AG60">
         <v>22.0</v>
       </c>
       <c r="AI60" t="s">
         <v>225</v>
       </c>
       <c r="AJ60">
         <v>83089</v>
       </c>
       <c r="AK60">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>232</v>
       </c>
       <c r="E61" t="s">
         <v>233</v>
       </c>
       <c r="F61" t="s">
         <v>234</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I61" t="s">
         <v>235</v>
       </c>
       <c r="J61" t="s">
         <v>236</v>
       </c>
       <c r="AF61">
@@ -5258,50 +5261,53 @@
       </c>
       <c r="E66" t="s">
         <v>233</v>
       </c>
       <c r="F66" t="s">
         <v>252</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I66" t="s">
         <v>247</v>
       </c>
       <c r="AF66">
         <v>10.0</v>
       </c>
       <c r="AI66" t="s">
         <v>248</v>
       </c>
       <c r="AJ66">
         <v>83638</v>
       </c>
+      <c r="AK66">
+        <v>5</v>
+      </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>253</v>
       </c>
       <c r="E67" t="s">
         <v>254</v>
       </c>
       <c r="F67" t="s">
         <v>255</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H67" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I67" t="s">
         <v>247</v>
       </c>
       <c r="J67" t="s">
         <v>115</v>
       </c>
       <c r="AE67">
         <v>1</v>
@@ -5437,51 +5443,51 @@
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I71" t="s">
         <v>247</v>
       </c>
       <c r="J71" t="s">
         <v>270</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>22.0</v>
       </c>
       <c r="AI71" t="s">
         <v>264</v>
       </c>
       <c r="AJ71">
         <v>82991</v>
       </c>
       <c r="AK71">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>271</v>
       </c>
       <c r="E72" t="s">
         <v>272</v>
       </c>
       <c r="F72" t="s">
         <v>273</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I72" t="s">
         <v>247</v>
       </c>
       <c r="AF72">
         <v>14.0</v>
       </c>
       <c r="AI72" t="s">
@@ -5650,51 +5656,51 @@
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I77" t="s">
         <v>247</v>
       </c>
       <c r="J77" t="s">
         <v>287</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>22.0</v>
       </c>
       <c r="AI77" t="s">
         <v>264</v>
       </c>
       <c r="AJ77">
         <v>83316</v>
       </c>
       <c r="AK77">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>288</v>
       </c>
       <c r="E78" t="s">
         <v>210</v>
       </c>
       <c r="F78" t="s">
         <v>289</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I78" t="s">
         <v>247</v>
       </c>
       <c r="J78" t="s">
         <v>74</v>
       </c>
       <c r="AE78">
@@ -6970,51 +6976,51 @@
       <c r="H113" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I113" t="s">
         <v>320</v>
       </c>
       <c r="J113" t="s">
         <v>48</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AF113">
         <v>22.0</v>
       </c>
       <c r="AG113">
         <v>22.0</v>
       </c>
       <c r="AI113" t="s">
         <v>349</v>
       </c>
       <c r="AJ113">
         <v>83615</v>
       </c>
       <c r="AK113">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>392</v>
       </c>
       <c r="E114" t="s">
         <v>393</v>
       </c>
       <c r="F114" t="s">
         <v>394</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I114" t="s">
         <v>320</v>
       </c>
       <c r="J114" t="s">
         <v>48</v>
       </c>
       <c r="AE114">
@@ -7046,51 +7052,51 @@
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I115" t="s">
         <v>320</v>
       </c>
       <c r="J115" t="s">
         <v>74</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AF115">
         <v>22.0</v>
       </c>
       <c r="AI115" t="s">
         <v>349</v>
       </c>
       <c r="AJ115">
         <v>83127</v>
       </c>
       <c r="AK115">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>397</v>
       </c>
       <c r="E116" t="s">
         <v>369</v>
       </c>
       <c r="F116" t="s">
         <v>398</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I116" t="s">
         <v>320</v>
       </c>
       <c r="J116" t="s">
         <v>399</v>
       </c>
       <c r="AE116">
@@ -7277,51 +7283,51 @@
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I121" t="s">
         <v>320</v>
       </c>
       <c r="J121" t="s">
         <v>412</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AF121">
         <v>22.0</v>
       </c>
       <c r="AI121" t="s">
         <v>413</v>
       </c>
       <c r="AJ121">
         <v>83205</v>
       </c>
       <c r="AK121">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>414</v>
       </c>
       <c r="E122" t="s">
         <v>415</v>
       </c>
       <c r="F122" t="s">
         <v>416</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I122" t="s">
         <v>320</v>
       </c>
       <c r="J122" t="s">
         <v>417</v>
       </c>
       <c r="AE122">
@@ -9545,51 +9551,51 @@
       <c r="G184" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H184" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I184" t="s">
         <v>507</v>
       </c>
       <c r="J184" t="s">
         <v>125</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AF184">
         <v>22.0</v>
       </c>
       <c r="AI184" t="s">
         <v>582</v>
       </c>
       <c r="AJ184">
         <v>83496</v>
       </c>
       <c r="AK184">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>583</v>
       </c>
       <c r="E185" t="s">
         <v>197</v>
       </c>
       <c r="F185" t="s">
         <v>584</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H185" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I185" t="s">
         <v>507</v>
       </c>
       <c r="AE185">
         <v>1</v>
       </c>
       <c r="AF185">
@@ -10620,51 +10626,51 @@
       <c r="H213" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I213" t="s">
         <v>597</v>
       </c>
       <c r="J213" t="s">
         <v>125</v>
       </c>
       <c r="AE213">
         <v>1</v>
       </c>
       <c r="AF213">
         <v>22.0</v>
       </c>
       <c r="AG213">
         <v>22.0</v>
       </c>
       <c r="AI213" t="s">
         <v>657</v>
       </c>
       <c r="AJ213">
         <v>82958</v>
       </c>
       <c r="AK213">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="214" spans="1:37">
       <c r="D214" t="s">
         <v>659</v>
       </c>
       <c r="E214" t="s">
         <v>152</v>
       </c>
       <c r="F214" t="s">
         <v>660</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H214" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I214" t="s">
         <v>597</v>
       </c>
       <c r="J214" t="s">
         <v>270</v>
       </c>
       <c r="AE214">
@@ -10851,51 +10857,51 @@
       <c r="H219" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I219" t="s">
         <v>597</v>
       </c>
       <c r="J219" t="s">
         <v>236</v>
       </c>
       <c r="AE219">
         <v>1</v>
       </c>
       <c r="AF219">
         <v>22.0</v>
       </c>
       <c r="AG219">
         <v>22.0</v>
       </c>
       <c r="AI219" t="s">
         <v>657</v>
       </c>
       <c r="AJ219">
         <v>82999</v>
       </c>
       <c r="AK219">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="D220" t="s">
         <v>667</v>
       </c>
       <c r="E220" t="s">
         <v>347</v>
       </c>
       <c r="F220" t="s">
         <v>668</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H220" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I220" t="s">
         <v>597</v>
       </c>
       <c r="J220" t="s">
         <v>154</v>
       </c>
       <c r="AE220">
@@ -12047,50 +12053,53 @@
         <v>187</v>
       </c>
       <c r="F251" t="s">
         <v>741</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H251" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I251" t="s">
         <v>597</v>
       </c>
       <c r="AF251">
         <v>14.0</v>
       </c>
       <c r="AG251">
         <v>14.0</v>
       </c>
       <c r="AI251" t="s">
         <v>733</v>
       </c>
       <c r="AJ251">
         <v>83575</v>
+      </c>
+      <c r="AK251">
+        <v>5</v>
       </c>
     </row>
     <row r="252" spans="1:37">
       <c r="D252" t="s">
         <v>742</v>
       </c>
       <c r="E252" t="s">
         <v>743</v>
       </c>
       <c r="F252" t="s">
         <v>744</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H252" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I252" t="s">
         <v>597</v>
       </c>
       <c r="J252" t="s">
         <v>745</v>
       </c>
       <c r="AE252">