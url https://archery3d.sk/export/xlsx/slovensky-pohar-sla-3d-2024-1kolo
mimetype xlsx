--- v1 (2026-05-25)
+++ v2 (2026-07-29)
@@ -3044,51 +3044,51 @@
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>48</v>
       </c>
       <c r="AD7" t="s">
         <v>49</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">
         <v>16.0</v>
       </c>
       <c r="AG7">
         <v>16.0</v>
       </c>
       <c r="AI7" t="s">
         <v>31</v>
       </c>
       <c r="AJ7">
         <v>83617</v>
       </c>
       <c r="AK7">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
         <v>52</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>54</v>
       </c>
       <c r="AD8" t="s">
@@ -3236,53 +3236,50 @@
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>74</v>
       </c>
       <c r="AE12">
         <v>3</v>
       </c>
       <c r="AF12">
         <v>34.0</v>
       </c>
       <c r="AI12" t="s">
         <v>75</v>
       </c>
       <c r="AJ12">
         <v>82961</v>
       </c>
-      <c r="AK12">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>76</v>
       </c>
       <c r="E13" t="s">
         <v>77</v>
       </c>
       <c r="F13" t="s">
         <v>78</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>79</v>
       </c>
       <c r="AE13">
         <v>2</v>
@@ -3687,51 +3684,51 @@
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>29</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>22.0</v>
       </c>
       <c r="AI24" t="s">
         <v>101</v>
       </c>
       <c r="AJ24">
         <v>83818</v>
       </c>
       <c r="AK24">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>119</v>
       </c>
       <c r="E25" t="s">
         <v>120</v>
       </c>
       <c r="F25" t="s">
         <v>121</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>74</v>
       </c>
       <c r="AE25">
@@ -4254,51 +4251,51 @@
       <c r="G39" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>79</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>22.0</v>
       </c>
       <c r="AI39" t="s">
         <v>157</v>
       </c>
       <c r="AJ39">
         <v>83259</v>
       </c>
       <c r="AK39">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>167</v>
       </c>
       <c r="E40" t="s">
         <v>168</v>
       </c>
       <c r="F40" t="s">
         <v>169</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>29</v>
       </c>
       <c r="AE40">
@@ -4519,50 +4516,53 @@
       </c>
       <c r="H46" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>189</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>22.0</v>
       </c>
       <c r="AG46">
         <v>22.0</v>
       </c>
       <c r="AI46" t="s">
         <v>181</v>
       </c>
       <c r="AJ46">
         <v>83234</v>
       </c>
+      <c r="AK46">
+        <v>5</v>
+      </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>190</v>
       </c>
       <c r="E47" t="s">
         <v>46</v>
       </c>
       <c r="F47" t="s">
         <v>191</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>48</v>
       </c>
       <c r="AE47">
         <v>1</v>
@@ -4744,50 +4744,53 @@
       </c>
       <c r="H52" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
         <v>29</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>22.0</v>
       </c>
       <c r="AG52">
         <v>22.0</v>
       </c>
       <c r="AI52" t="s">
         <v>181</v>
       </c>
       <c r="AJ52">
         <v>83076</v>
       </c>
+      <c r="AK52">
+        <v>5</v>
+      </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>80</v>
       </c>
       <c r="E53" t="s">
         <v>113</v>
       </c>
       <c r="F53" t="s">
         <v>208</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="J53" t="s">
         <v>60</v>
       </c>
       <c r="AE53">
         <v>1</v>
@@ -5261,53 +5264,50 @@
       </c>
       <c r="E66" t="s">
         <v>233</v>
       </c>
       <c r="F66" t="s">
         <v>252</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I66" t="s">
         <v>247</v>
       </c>
       <c r="AF66">
         <v>10.0</v>
       </c>
       <c r="AI66" t="s">
         <v>248</v>
       </c>
       <c r="AJ66">
         <v>83638</v>
       </c>
-      <c r="AK66">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>253</v>
       </c>
       <c r="E67" t="s">
         <v>254</v>
       </c>
       <c r="F67" t="s">
         <v>255</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H67" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I67" t="s">
         <v>247</v>
       </c>
       <c r="J67" t="s">
         <v>115</v>
       </c>
       <c r="AE67">
         <v>1</v>
@@ -6766,51 +6766,51 @@
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I107" t="s">
         <v>320</v>
       </c>
       <c r="J107" t="s">
         <v>342</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AF107">
         <v>22.0</v>
       </c>
       <c r="AI107" t="s">
         <v>349</v>
       </c>
       <c r="AJ107">
         <v>83561</v>
       </c>
       <c r="AK107">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>378</v>
       </c>
       <c r="E108" t="s">
         <v>379</v>
       </c>
       <c r="F108" t="s">
         <v>380</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I108" t="s">
         <v>320</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AF108">
@@ -6902,50 +6902,53 @@
       </c>
       <c r="F111" t="s">
         <v>387</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I111" t="s">
         <v>320</v>
       </c>
       <c r="J111" t="s">
         <v>342</v>
       </c>
       <c r="AF111">
         <v>14.0</v>
       </c>
       <c r="AI111" t="s">
         <v>349</v>
       </c>
       <c r="AJ111">
         <v>83593</v>
       </c>
+      <c r="AK111">
+        <v>5</v>
+      </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>388</v>
       </c>
       <c r="E112" t="s">
         <v>369</v>
       </c>
       <c r="F112" t="s">
         <v>389</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I112" t="s">
         <v>320</v>
       </c>
       <c r="J112" t="s">
         <v>129</v>
       </c>
       <c r="AE112">
         <v>1</v>
@@ -7128,51 +7131,51 @@
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I117" t="s">
         <v>320</v>
       </c>
       <c r="J117" t="s">
         <v>402</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>22.0</v>
       </c>
       <c r="AI117" t="s">
         <v>349</v>
       </c>
       <c r="AJ117">
         <v>83150</v>
       </c>
       <c r="AK117">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>403</v>
       </c>
       <c r="E118" t="s">
         <v>275</v>
       </c>
       <c r="F118" t="s">
         <v>404</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I118" t="s">
         <v>320</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AF118">
@@ -8763,51 +8766,51 @@
       <c r="F162" t="s">
         <v>530</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I162" t="s">
         <v>507</v>
       </c>
       <c r="J162" t="s">
         <v>531</v>
       </c>
       <c r="AF162">
         <v>14.0</v>
       </c>
       <c r="AI162" t="s">
         <v>532</v>
       </c>
       <c r="AJ162">
         <v>83741</v>
       </c>
       <c r="AK162">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>533</v>
       </c>
       <c r="E163" t="s">
         <v>183</v>
       </c>
       <c r="F163" t="s">
         <v>534</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I163" t="s">
         <v>507</v>
       </c>
       <c r="J163" t="s">
         <v>417</v>
       </c>
       <c r="AE163">
@@ -9052,92 +9055,92 @@
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I170" t="s">
         <v>507</v>
       </c>
       <c r="J170" t="s">
         <v>74</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AF170">
         <v>22.0</v>
       </c>
       <c r="AI170" t="s">
         <v>532</v>
       </c>
       <c r="AJ170">
         <v>83096</v>
       </c>
       <c r="AK170">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>548</v>
       </c>
       <c r="E171" t="s">
         <v>549</v>
       </c>
       <c r="F171" t="s">
         <v>550</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I171" t="s">
         <v>507</v>
       </c>
       <c r="J171" t="s">
         <v>48</v>
       </c>
       <c r="AE171">
         <v>1</v>
       </c>
       <c r="AF171">
         <v>22.0</v>
       </c>
       <c r="AG171">
         <v>22.0</v>
       </c>
       <c r="AI171" t="s">
         <v>532</v>
       </c>
       <c r="AJ171">
         <v>83622</v>
       </c>
       <c r="AK171">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
         <v>551</v>
       </c>
       <c r="E172" t="s">
         <v>358</v>
       </c>
       <c r="F172" t="s">
         <v>552</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I172" t="s">
         <v>507</v>
       </c>
       <c r="J172" t="s">
         <v>43</v>
       </c>
       <c r="AE172">
@@ -9414,51 +9417,51 @@
       <c r="G180" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H180" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I180" t="s">
         <v>507</v>
       </c>
       <c r="J180" t="s">
         <v>399</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AF180">
         <v>22.0</v>
       </c>
       <c r="AI180" t="s">
         <v>559</v>
       </c>
       <c r="AJ180">
         <v>83832</v>
       </c>
       <c r="AK180">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
         <v>573</v>
       </c>
       <c r="E181" t="s">
         <v>574</v>
       </c>
       <c r="F181" t="s">
         <v>575</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H181" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I181" t="s">
         <v>507</v>
       </c>
       <c r="J181" t="s">
         <v>527</v>
       </c>
       <c r="AF181">
@@ -9776,51 +9779,51 @@
       <c r="G190" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I190" t="s">
         <v>507</v>
       </c>
       <c r="J190" t="s">
         <v>298</v>
       </c>
       <c r="AE190">
         <v>1</v>
       </c>
       <c r="AF190">
         <v>22.0</v>
       </c>
       <c r="AI190" t="s">
         <v>582</v>
       </c>
       <c r="AJ190">
         <v>83425</v>
       </c>
       <c r="AK190">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
         <v>595</v>
       </c>
       <c r="E191" t="s">
         <v>358</v>
       </c>
       <c r="F191" t="s">
         <v>596</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H191" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I191" t="s">
         <v>597</v>
       </c>
       <c r="J191" t="s">
         <v>125</v>
       </c>
       <c r="AD191" t="s">
@@ -10585,51 +10588,51 @@
       <c r="G212" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I212" t="s">
         <v>597</v>
       </c>
       <c r="J212" t="s">
         <v>527</v>
       </c>
       <c r="AE212">
         <v>1</v>
       </c>
       <c r="AF212">
         <v>22.0</v>
       </c>
       <c r="AI212" t="s">
         <v>657</v>
       </c>
       <c r="AJ212">
         <v>82947</v>
       </c>
       <c r="AK212">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="213" spans="1:37">
       <c r="D213" t="s">
         <v>595</v>
       </c>
       <c r="E213" t="s">
         <v>358</v>
       </c>
       <c r="F213" t="s">
         <v>658</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H213" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I213" t="s">
         <v>597</v>
       </c>
       <c r="J213" t="s">
         <v>125</v>
       </c>
       <c r="AE213">
@@ -11313,51 +11316,51 @@
       <c r="H231" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I231" t="s">
         <v>597</v>
       </c>
       <c r="J231" t="s">
         <v>305</v>
       </c>
       <c r="AE231">
         <v>1</v>
       </c>
       <c r="AF231">
         <v>22.0</v>
       </c>
       <c r="AG231">
         <v>22.0</v>
       </c>
       <c r="AI231" t="s">
         <v>657</v>
       </c>
       <c r="AJ231">
         <v>83185</v>
       </c>
       <c r="AK231">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="232" spans="1:37">
       <c r="D232" t="s">
         <v>448</v>
       </c>
       <c r="E232" t="s">
         <v>275</v>
       </c>
       <c r="F232" t="s">
         <v>691</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H232" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I232" t="s">
         <v>597</v>
       </c>
       <c r="J232" t="s">
         <v>74</v>
       </c>
       <c r="AE232">
@@ -11424,51 +11427,51 @@
       <c r="G234" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I234" t="s">
         <v>597</v>
       </c>
       <c r="J234" t="s">
         <v>698</v>
       </c>
       <c r="AE234">
         <v>1</v>
       </c>
       <c r="AF234">
         <v>22.0</v>
       </c>
       <c r="AI234" t="s">
         <v>699</v>
       </c>
       <c r="AJ234">
         <v>83460</v>
       </c>
       <c r="AK234">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="235" spans="1:37">
       <c r="D235" t="s">
         <v>645</v>
       </c>
       <c r="E235" t="s">
         <v>162</v>
       </c>
       <c r="F235" t="s">
         <v>700</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H235" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I235" t="s">
         <v>597</v>
       </c>
       <c r="J235" t="s">
         <v>189</v>
       </c>
       <c r="AF235">
@@ -11500,51 +11503,51 @@
       <c r="G236" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H236" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I236" t="s">
         <v>597</v>
       </c>
       <c r="J236" t="s">
         <v>154</v>
       </c>
       <c r="AE236">
         <v>1</v>
       </c>
       <c r="AF236">
         <v>22.0</v>
       </c>
       <c r="AI236" t="s">
         <v>699</v>
       </c>
       <c r="AJ236">
         <v>83525</v>
       </c>
       <c r="AK236">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:37">
       <c r="D237" t="s">
         <v>703</v>
       </c>
       <c r="E237" t="s">
         <v>479</v>
       </c>
       <c r="F237" t="s">
         <v>704</v>
       </c>
       <c r="G237" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H237" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I237" t="s">
         <v>597</v>
       </c>
       <c r="J237" t="s">
         <v>281</v>
       </c>
       <c r="AF237">
@@ -11608,51 +11611,51 @@
       <c r="F239" t="s">
         <v>708</v>
       </c>
       <c r="G239" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H239" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I239" t="s">
         <v>597</v>
       </c>
       <c r="J239" t="s">
         <v>281</v>
       </c>
       <c r="AF239">
         <v>14.0</v>
       </c>
       <c r="AI239" t="s">
         <v>699</v>
       </c>
       <c r="AJ239">
         <v>83033</v>
       </c>
       <c r="AK239">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:37">
       <c r="D240" t="s">
         <v>709</v>
       </c>
       <c r="E240" t="s">
         <v>710</v>
       </c>
       <c r="F240" t="s">
         <v>711</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H240" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I240" t="s">
         <v>597</v>
       </c>
       <c r="J240" t="s">
         <v>281</v>
       </c>
       <c r="AE240">
@@ -12055,51 +12058,51 @@
       <c r="F251" t="s">
         <v>741</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H251" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I251" t="s">
         <v>597</v>
       </c>
       <c r="AF251">
         <v>14.0</v>
       </c>
       <c r="AG251">
         <v>14.0</v>
       </c>
       <c r="AI251" t="s">
         <v>733</v>
       </c>
       <c r="AJ251">
         <v>83575</v>
       </c>
       <c r="AK251">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="252" spans="1:37">
       <c r="D252" t="s">
         <v>742</v>
       </c>
       <c r="E252" t="s">
         <v>743</v>
       </c>
       <c r="F252" t="s">
         <v>744</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H252" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I252" t="s">
         <v>597</v>
       </c>
       <c r="J252" t="s">
         <v>745</v>
       </c>
       <c r="AE252">