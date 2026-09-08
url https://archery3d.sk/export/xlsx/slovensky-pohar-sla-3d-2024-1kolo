--- v2 (2026-07-29)
+++ v3 (2026-09-08)
@@ -3455,53 +3455,50 @@
       </c>
       <c r="F18" t="s">
         <v>95</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>18.0</v>
       </c>
       <c r="AI18" t="s">
         <v>92</v>
       </c>
       <c r="AJ18">
         <v>82914</v>
       </c>
-      <c r="AK18">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>96</v>
       </c>
       <c r="E19" t="s">
         <v>97</v>
       </c>
       <c r="F19" t="s">
         <v>98</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>100</v>
       </c>
       <c r="AE19">
         <v>1</v>
@@ -4213,51 +4210,51 @@
       <c r="G38" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>111</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>22.0</v>
       </c>
       <c r="AI38" t="s">
         <v>157</v>
       </c>
       <c r="AJ38">
         <v>83254</v>
       </c>
       <c r="AK38">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>164</v>
       </c>
       <c r="E39" t="s">
         <v>165</v>
       </c>
       <c r="F39" t="s">
         <v>166</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>79</v>
       </c>
       <c r="AE39">
@@ -5084,51 +5081,51 @@
       <c r="F61" t="s">
         <v>234</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I61" t="s">
         <v>235</v>
       </c>
       <c r="J61" t="s">
         <v>236</v>
       </c>
       <c r="AF61">
         <v>14.0</v>
       </c>
       <c r="AI61" t="s">
         <v>237</v>
       </c>
       <c r="AJ61">
         <v>83053</v>
       </c>
       <c r="AK61">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>238</v>
       </c>
       <c r="E62" t="s">
         <v>239</v>
       </c>
       <c r="F62" t="s">
         <v>240</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I62" t="s">
         <v>241</v>
       </c>
       <c r="J62" t="s">
         <v>100</v>
       </c>
       <c r="AE62">
@@ -6114,53 +6111,50 @@
       </c>
       <c r="H89" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I89" t="s">
         <v>320</v>
       </c>
       <c r="J89" t="s">
         <v>74</v>
       </c>
       <c r="AD89" t="s">
         <v>325</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AF89">
         <v>16.0</v>
       </c>
       <c r="AI89" t="s">
         <v>326</v>
       </c>
       <c r="AJ89">
         <v>83006</v>
       </c>
-      <c r="AK89">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>327</v>
       </c>
       <c r="E90" t="s">
         <v>77</v>
       </c>
       <c r="F90" t="s">
         <v>328</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I90" t="s">
         <v>320</v>
       </c>
       <c r="J90" t="s">
         <v>236</v>
       </c>
       <c r="AE90">
         <v>1</v>
@@ -7248,51 +7242,51 @@
       <c r="G120" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I120" t="s">
         <v>320</v>
       </c>
       <c r="J120" t="s">
         <v>402</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AF120">
         <v>22.0</v>
       </c>
       <c r="AI120" t="s">
         <v>409</v>
       </c>
       <c r="AJ120">
         <v>83153</v>
       </c>
       <c r="AK120">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>410</v>
       </c>
       <c r="E121" t="s">
         <v>220</v>
       </c>
       <c r="F121" t="s">
         <v>411</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I121" t="s">
         <v>320</v>
       </c>
       <c r="J121" t="s">
         <v>412</v>
       </c>
       <c r="AE121">
@@ -7797,51 +7791,51 @@
       <c r="H135" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I135" t="s">
         <v>437</v>
       </c>
       <c r="J135" t="s">
         <v>438</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AF135">
         <v>22.0</v>
       </c>
       <c r="AG135">
         <v>22.0</v>
       </c>
       <c r="AI135" t="s">
         <v>452</v>
       </c>
       <c r="AJ135">
         <v>82976</v>
       </c>
       <c r="AK135">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>457</v>
       </c>
       <c r="E136" t="s">
         <v>458</v>
       </c>
       <c r="F136" t="s">
         <v>459</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I136" t="s">
         <v>437</v>
       </c>
       <c r="J136" t="s">
         <v>125</v>
       </c>
       <c r="AE136">
@@ -9378,53 +9372,50 @@
       </c>
       <c r="F179" t="s">
         <v>570</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I179" t="s">
         <v>507</v>
       </c>
       <c r="J179" t="s">
         <v>48</v>
       </c>
       <c r="AF179">
         <v>14.0</v>
       </c>
       <c r="AI179" t="s">
         <v>559</v>
       </c>
       <c r="AJ179">
         <v>83303</v>
       </c>
-      <c r="AK179">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
         <v>571</v>
       </c>
       <c r="E180" t="s">
         <v>308</v>
       </c>
       <c r="F180" t="s">
         <v>572</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H180" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I180" t="s">
         <v>507</v>
       </c>
       <c r="J180" t="s">
         <v>399</v>
       </c>
       <c r="AE180">
         <v>1</v>
@@ -9779,51 +9770,51 @@
       <c r="G190" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I190" t="s">
         <v>507</v>
       </c>
       <c r="J190" t="s">
         <v>298</v>
       </c>
       <c r="AE190">
         <v>1</v>
       </c>
       <c r="AF190">
         <v>22.0</v>
       </c>
       <c r="AI190" t="s">
         <v>582</v>
       </c>
       <c r="AJ190">
         <v>83425</v>
       </c>
       <c r="AK190">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
         <v>595</v>
       </c>
       <c r="E191" t="s">
         <v>358</v>
       </c>
       <c r="F191" t="s">
         <v>596</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H191" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I191" t="s">
         <v>597</v>
       </c>
       <c r="J191" t="s">
         <v>125</v>
       </c>
       <c r="AD191" t="s">