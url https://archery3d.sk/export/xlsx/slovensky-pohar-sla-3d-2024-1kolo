--- v3 (2026-09-08)
+++ v4 (2026-09-28)
@@ -3344,93 +3344,90 @@
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>60</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>18.0</v>
       </c>
       <c r="AI15" t="s">
         <v>75</v>
       </c>
       <c r="AJ15">
         <v>84898</v>
       </c>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>86</v>
       </c>
       <c r="E16" t="s">
         <v>87</v>
       </c>
       <c r="F16" t="s">
         <v>88</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>60</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>18.0</v>
       </c>
       <c r="AG16">
         <v>18.0</v>
       </c>
       <c r="AI16" t="s">
         <v>75</v>
       </c>
       <c r="AJ16">
         <v>83440</v>
       </c>
       <c r="AK16">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>89</v>
       </c>
       <c r="E17" t="s">
         <v>90</v>
       </c>
       <c r="F17" t="s">
         <v>91</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>29</v>
       </c>
       <c r="AF17">
@@ -3529,51 +3526,51 @@
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>22.0</v>
       </c>
       <c r="AG20">
         <v>22.0</v>
       </c>
       <c r="AI20" t="s">
         <v>101</v>
       </c>
       <c r="AJ20">
         <v>83209</v>
       </c>
       <c r="AK20">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>105</v>
       </c>
       <c r="E21" t="s">
         <v>106</v>
       </c>
       <c r="F21" t="s">
         <v>107</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>29</v>
       </c>
       <c r="AE21">
@@ -5081,51 +5078,51 @@
       <c r="F61" t="s">
         <v>234</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I61" t="s">
         <v>235</v>
       </c>
       <c r="J61" t="s">
         <v>236</v>
       </c>
       <c r="AF61">
         <v>14.0</v>
       </c>
       <c r="AI61" t="s">
         <v>237</v>
       </c>
       <c r="AJ61">
         <v>83053</v>
       </c>
       <c r="AK61">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>238</v>
       </c>
       <c r="E62" t="s">
         <v>239</v>
       </c>
       <c r="F62" t="s">
         <v>240</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I62" t="s">
         <v>241</v>
       </c>
       <c r="J62" t="s">
         <v>100</v>
       </c>
       <c r="AE62">
@@ -5229,53 +5226,50 @@
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I65" t="s">
         <v>247</v>
       </c>
       <c r="J65" t="s">
         <v>74</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>18.0</v>
       </c>
       <c r="AI65" t="s">
         <v>248</v>
       </c>
       <c r="AJ65">
         <v>83554</v>
       </c>
-      <c r="AK65">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>251</v>
       </c>
       <c r="E66" t="s">
         <v>233</v>
       </c>
       <c r="F66" t="s">
         <v>252</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I66" t="s">
         <v>247</v>
       </c>
       <c r="AF66">
         <v>10.0</v>
       </c>
       <c r="AI66" t="s">
         <v>248</v>
@@ -5440,51 +5434,51 @@
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I71" t="s">
         <v>247</v>
       </c>
       <c r="J71" t="s">
         <v>270</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>22.0</v>
       </c>
       <c r="AI71" t="s">
         <v>264</v>
       </c>
       <c r="AJ71">
         <v>82991</v>
       </c>
       <c r="AK71">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>271</v>
       </c>
       <c r="E72" t="s">
         <v>272</v>
       </c>
       <c r="F72" t="s">
         <v>273</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I72" t="s">
         <v>247</v>
       </c>
       <c r="AF72">
         <v>14.0</v>
       </c>
       <c r="AI72" t="s">
@@ -5653,51 +5647,51 @@
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I77" t="s">
         <v>247</v>
       </c>
       <c r="J77" t="s">
         <v>287</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>22.0</v>
       </c>
       <c r="AI77" t="s">
         <v>264</v>
       </c>
       <c r="AJ77">
         <v>83316</v>
       </c>
       <c r="AK77">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>288</v>
       </c>
       <c r="E78" t="s">
         <v>210</v>
       </c>
       <c r="F78" t="s">
         <v>289</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I78" t="s">
         <v>247</v>
       </c>
       <c r="J78" t="s">
         <v>74</v>
       </c>
       <c r="AE78">
@@ -6827,51 +6821,51 @@
       <c r="F109" t="s">
         <v>382</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I109" t="s">
         <v>320</v>
       </c>
       <c r="J109" t="s">
         <v>79</v>
       </c>
       <c r="AF109">
         <v>14.0</v>
       </c>
       <c r="AI109" t="s">
         <v>349</v>
       </c>
       <c r="AJ109">
         <v>83075</v>
       </c>
       <c r="AK109">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>383</v>
       </c>
       <c r="E110" t="s">
         <v>275</v>
       </c>
       <c r="F110" t="s">
         <v>384</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I110" t="s">
         <v>320</v>
       </c>
       <c r="J110" t="s">
         <v>385</v>
       </c>
       <c r="AE110">
@@ -7502,51 +7496,51 @@
       <c r="E127" t="s">
         <v>220</v>
       </c>
       <c r="F127" t="s">
         <v>430</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I127" t="s">
         <v>427</v>
       </c>
       <c r="AF127">
         <v>14.0</v>
       </c>
       <c r="AI127" t="s">
         <v>431</v>
       </c>
       <c r="AJ127">
         <v>83640</v>
       </c>
       <c r="AK127">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>432</v>
       </c>
       <c r="E128" t="s">
         <v>123</v>
       </c>
       <c r="F128" t="s">
         <v>433</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I128" t="s">
         <v>427</v>
       </c>
       <c r="AF128">
         <v>14.0</v>
       </c>
       <c r="AI128" t="s">
@@ -7902,51 +7896,51 @@
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I138" t="s">
         <v>437</v>
       </c>
       <c r="J138" t="s">
         <v>79</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AF138">
         <v>22.0</v>
       </c>
       <c r="AI138" t="s">
         <v>452</v>
       </c>
       <c r="AJ138">
         <v>83258</v>
       </c>
       <c r="AK138">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>463</v>
       </c>
       <c r="E139" t="s">
         <v>464</v>
       </c>
       <c r="F139" t="s">
         <v>465</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I139" t="s">
         <v>437</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AF139">
@@ -8620,51 +8614,51 @@
       <c r="G158" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H158" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I158" t="s">
         <v>507</v>
       </c>
       <c r="J158" t="s">
         <v>79</v>
       </c>
       <c r="AE158">
         <v>1</v>
       </c>
       <c r="AF158">
         <v>18.0</v>
       </c>
       <c r="AI158" t="s">
         <v>516</v>
       </c>
       <c r="AJ158">
         <v>83087</v>
       </c>
       <c r="AK158">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
         <v>517</v>
       </c>
       <c r="E159" t="s">
         <v>518</v>
       </c>
       <c r="F159" t="s">
         <v>519</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H159" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I159" t="s">
         <v>507</v>
       </c>
       <c r="J159" t="s">
         <v>270</v>
       </c>
       <c r="AE159">
@@ -9770,51 +9764,51 @@
       <c r="G190" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I190" t="s">
         <v>507</v>
       </c>
       <c r="J190" t="s">
         <v>298</v>
       </c>
       <c r="AE190">
         <v>1</v>
       </c>
       <c r="AF190">
         <v>22.0</v>
       </c>
       <c r="AI190" t="s">
         <v>582</v>
       </c>
       <c r="AJ190">
         <v>83425</v>
       </c>
       <c r="AK190">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
         <v>595</v>
       </c>
       <c r="E191" t="s">
         <v>358</v>
       </c>
       <c r="F191" t="s">
         <v>596</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H191" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I191" t="s">
         <v>597</v>
       </c>
       <c r="J191" t="s">
         <v>125</v>
       </c>
       <c r="AD191" t="s">
@@ -11152,51 +11146,51 @@
       <c r="H227" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I227" t="s">
         <v>597</v>
       </c>
       <c r="J227" t="s">
         <v>100</v>
       </c>
       <c r="AE227">
         <v>1</v>
       </c>
       <c r="AF227">
         <v>22.0</v>
       </c>
       <c r="AG227">
         <v>22.0</v>
       </c>
       <c r="AI227" t="s">
         <v>657</v>
       </c>
       <c r="AJ227">
         <v>83417</v>
       </c>
       <c r="AK227">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="228" spans="1:37">
       <c r="D228" t="s">
         <v>318</v>
       </c>
       <c r="E228" t="s">
         <v>33</v>
       </c>
       <c r="F228" t="s">
         <v>684</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H228" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I228" t="s">
         <v>597</v>
       </c>
       <c r="J228" t="s">
         <v>74</v>
       </c>
       <c r="AE228">
@@ -11602,51 +11596,51 @@
       <c r="F239" t="s">
         <v>708</v>
       </c>
       <c r="G239" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H239" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I239" t="s">
         <v>597</v>
       </c>
       <c r="J239" t="s">
         <v>281</v>
       </c>
       <c r="AF239">
         <v>14.0</v>
       </c>
       <c r="AI239" t="s">
         <v>699</v>
       </c>
       <c r="AJ239">
         <v>83033</v>
       </c>
       <c r="AK239">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="240" spans="1:37">
       <c r="D240" t="s">
         <v>709</v>
       </c>
       <c r="E240" t="s">
         <v>710</v>
       </c>
       <c r="F240" t="s">
         <v>711</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H240" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I240" t="s">
         <v>597</v>
       </c>
       <c r="J240" t="s">
         <v>281</v>
       </c>
       <c r="AE240">
@@ -11754,51 +11748,51 @@
       <c r="G243" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H243" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I243" t="s">
         <v>597</v>
       </c>
       <c r="J243" t="s">
         <v>60</v>
       </c>
       <c r="AF243">
         <v>14.0</v>
       </c>
       <c r="AG243">
         <v>14.0</v>
       </c>
       <c r="AI243" t="s">
         <v>699</v>
       </c>
       <c r="AJ243">
         <v>83359</v>
       </c>
       <c r="AK243">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="244" spans="1:37">
       <c r="D244" t="s">
         <v>720</v>
       </c>
       <c r="E244" t="s">
         <v>475</v>
       </c>
       <c r="F244" t="s">
         <v>721</v>
       </c>
       <c r="G244" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H244" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I244" t="s">
         <v>597</v>
       </c>
       <c r="J244" t="s">
         <v>722</v>
       </c>
       <c r="AE244">