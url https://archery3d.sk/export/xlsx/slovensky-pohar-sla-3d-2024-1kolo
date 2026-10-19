--- v4 (2026-09-28)
+++ v5 (2026-10-19)
@@ -4096,51 +4096,51 @@
       <c r="H35" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>154</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>22.0</v>
       </c>
       <c r="AG35">
         <v>22.0</v>
       </c>
       <c r="AI35" t="s">
         <v>101</v>
       </c>
       <c r="AJ35">
         <v>83189</v>
       </c>
       <c r="AK35">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>155</v>
       </c>
       <c r="E36" t="s">
         <v>94</v>
       </c>
       <c r="F36" t="s">
         <v>156</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>60</v>
       </c>
       <c r="AE36">
@@ -4169,51 +4169,51 @@
       <c r="F37" t="s">
         <v>160</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>100</v>
       </c>
       <c r="AF37">
         <v>14.0</v>
       </c>
       <c r="AI37" t="s">
         <v>157</v>
       </c>
       <c r="AJ37">
         <v>84496</v>
       </c>
       <c r="AK37">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>161</v>
       </c>
       <c r="E38" t="s">
         <v>162</v>
       </c>
       <c r="F38" t="s">
         <v>163</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>111</v>
       </c>
       <c r="AE38">
@@ -5647,51 +5647,51 @@
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I77" t="s">
         <v>247</v>
       </c>
       <c r="J77" t="s">
         <v>287</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>22.0</v>
       </c>
       <c r="AI77" t="s">
         <v>264</v>
       </c>
       <c r="AJ77">
         <v>83316</v>
       </c>
       <c r="AK77">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>288</v>
       </c>
       <c r="E78" t="s">
         <v>210</v>
       </c>
       <c r="F78" t="s">
         <v>289</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I78" t="s">
         <v>247</v>
       </c>
       <c r="J78" t="s">
         <v>74</v>
       </c>
       <c r="AE78">
@@ -6754,51 +6754,51 @@
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I107" t="s">
         <v>320</v>
       </c>
       <c r="J107" t="s">
         <v>342</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AF107">
         <v>22.0</v>
       </c>
       <c r="AI107" t="s">
         <v>349</v>
       </c>
       <c r="AJ107">
         <v>83561</v>
       </c>
       <c r="AK107">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>378</v>
       </c>
       <c r="E108" t="s">
         <v>379</v>
       </c>
       <c r="F108" t="s">
         <v>380</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I108" t="s">
         <v>320</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AF108">
@@ -6891,51 +6891,51 @@
       <c r="F111" t="s">
         <v>387</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I111" t="s">
         <v>320</v>
       </c>
       <c r="J111" t="s">
         <v>342</v>
       </c>
       <c r="AF111">
         <v>14.0</v>
       </c>
       <c r="AI111" t="s">
         <v>349</v>
       </c>
       <c r="AJ111">
         <v>83593</v>
       </c>
       <c r="AK111">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>388</v>
       </c>
       <c r="E112" t="s">
         <v>369</v>
       </c>
       <c r="F112" t="s">
         <v>389</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I112" t="s">
         <v>320</v>
       </c>
       <c r="J112" t="s">
         <v>129</v>
       </c>
       <c r="AE112">