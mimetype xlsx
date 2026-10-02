--- v0 (2026-05-01)
+++ v1 (2026-10-02)
@@ -2954,91 +2954,85 @@
       </c>
       <c r="H12" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>58</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>15.0</v>
       </c>
       <c r="AG12">
         <v>15.0</v>
       </c>
       <c r="AI12" t="s">
         <v>64</v>
       </c>
       <c r="AJ12">
         <v>80752</v>
       </c>
-      <c r="AK12">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>72</v>
       </c>
       <c r="E13" t="s">
         <v>73</v>
       </c>
       <c r="F13" t="s">
         <v>74</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="AE13">
         <v>2</v>
       </c>
       <c r="AF13">
         <v>22.0</v>
       </c>
       <c r="AG13">
         <v>22.0</v>
       </c>
       <c r="AI13" t="s">
         <v>64</v>
       </c>
       <c r="AJ13">
         <v>76930</v>
       </c>
-      <c r="AK13">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>75</v>
       </c>
       <c r="E14" t="s">
         <v>76</v>
       </c>
       <c r="F14" t="s">
         <v>77</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>39</v>
       </c>
       <c r="AE14">
         <v>1</v>
@@ -3107,51 +3101,51 @@
       <c r="H16" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>58</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>15.0</v>
       </c>
       <c r="AG16">
         <v>15.0</v>
       </c>
       <c r="AI16" t="s">
         <v>64</v>
       </c>
       <c r="AJ16">
         <v>78831</v>
       </c>
       <c r="AK16">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>83</v>
       </c>
       <c r="E17" t="s">
         <v>84</v>
       </c>
       <c r="F17" t="s">
         <v>85</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>86</v>
       </c>
       <c r="AE17">
@@ -3214,53 +3208,50 @@
       </c>
       <c r="G19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>39</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>15.0</v>
       </c>
       <c r="AI19" t="s">
         <v>87</v>
       </c>
       <c r="AJ19">
         <v>78412</v>
       </c>
-      <c r="AK19">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>94</v>
       </c>
       <c r="E20" t="s">
         <v>95</v>
       </c>
       <c r="F20" t="s">
         <v>96</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>97</v>
       </c>
       <c r="AE20">
         <v>1</v>
@@ -3287,53 +3278,50 @@
       </c>
       <c r="G21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>15.0</v>
       </c>
       <c r="AG21">
         <v>15.0</v>
       </c>
       <c r="AI21" t="s">
         <v>87</v>
       </c>
       <c r="AJ21">
         <v>80761</v>
       </c>
-      <c r="AK21">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>101</v>
       </c>
       <c r="E22" t="s">
         <v>102</v>
       </c>
       <c r="F22" t="s">
         <v>103</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>58</v>
       </c>
       <c r="AE22">
         <v>1</v>
@@ -3396,51 +3384,51 @@
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>19.0</v>
       </c>
       <c r="AG24">
         <v>19.0</v>
       </c>
       <c r="AI24" t="s">
         <v>111</v>
       </c>
       <c r="AJ24">
         <v>77335</v>
       </c>
       <c r="AK24">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>112</v>
       </c>
       <c r="F25" t="s">
         <v>113</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>35</v>
       </c>
       <c r="AE25">
@@ -3817,51 +3805,51 @@
       <c r="H35" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>147</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>19.0</v>
       </c>
       <c r="AG35">
         <v>19.0</v>
       </c>
       <c r="AI35" t="s">
         <v>111</v>
       </c>
       <c r="AJ35">
         <v>78819</v>
       </c>
       <c r="AK35">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>148</v>
       </c>
       <c r="E36" t="s">
         <v>149</v>
       </c>
       <c r="F36" t="s">
         <v>150</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>58</v>
       </c>
       <c r="AE36">
@@ -3925,51 +3913,51 @@
       <c r="G38" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>39</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>19.0</v>
       </c>
       <c r="AI38" t="s">
         <v>151</v>
       </c>
       <c r="AJ38">
         <v>75914</v>
       </c>
       <c r="AK38">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>159</v>
       </c>
       <c r="E39" t="s">
         <v>160</v>
       </c>
       <c r="F39" t="s">
         <v>161</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>58</v>
       </c>
       <c r="AF39">
@@ -4004,51 +3992,51 @@
       <c r="H40" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>147</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>19.0</v>
       </c>
       <c r="AG40">
         <v>19.0</v>
       </c>
       <c r="AI40" t="s">
         <v>151</v>
       </c>
       <c r="AJ40">
         <v>78820</v>
       </c>
       <c r="AK40">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>165</v>
       </c>
       <c r="E41" t="s">
         <v>166</v>
       </c>
       <c r="F41" t="s">
         <v>167</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>29</v>
       </c>
       <c r="AE41">
@@ -4155,50 +4143,53 @@
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>178</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>19.0</v>
       </c>
       <c r="AI44" t="s">
         <v>173</v>
       </c>
       <c r="AJ44">
         <v>77912</v>
       </c>
+      <c r="AK44">
+        <v>5</v>
+      </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>179</v>
       </c>
       <c r="E45" t="s">
         <v>180</v>
       </c>
       <c r="F45" t="s">
         <v>181</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>39</v>
       </c>
       <c r="AE45">
         <v>1</v>
@@ -4410,92 +4401,92 @@
       <c r="G51" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>19.0</v>
       </c>
       <c r="AG51">
         <v>19.0</v>
       </c>
       <c r="AI51" t="s">
         <v>199</v>
       </c>
       <c r="AJ51">
         <v>76508</v>
       </c>
       <c r="AK51">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>200</v>
       </c>
       <c r="E52" t="s">
         <v>201</v>
       </c>
       <c r="F52" t="s">
         <v>202</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
         <v>203</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>19.0</v>
       </c>
       <c r="AG52">
         <v>19.0</v>
       </c>
       <c r="AI52" t="s">
         <v>199</v>
       </c>
       <c r="AJ52">
         <v>78074</v>
       </c>
       <c r="AK52">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>204</v>
       </c>
       <c r="E53" t="s">
         <v>205</v>
       </c>
       <c r="F53" t="s">
         <v>206</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I53" t="s">
         <v>207</v>
       </c>
       <c r="J53" t="s">
         <v>147</v>
       </c>
       <c r="AE53">
@@ -4527,51 +4518,51 @@
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I54" t="s">
         <v>207</v>
       </c>
       <c r="J54" t="s">
         <v>212</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>19.0</v>
       </c>
       <c r="AI54" t="s">
         <v>208</v>
       </c>
       <c r="AJ54">
         <v>78180</v>
       </c>
       <c r="AK54">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>213</v>
       </c>
       <c r="E55" t="s">
         <v>214</v>
       </c>
       <c r="F55" t="s">
         <v>215</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I55" t="s">
         <v>207</v>
       </c>
       <c r="J55" t="s">
         <v>39</v>
       </c>
       <c r="AE55">
@@ -4644,51 +4635,51 @@
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I57" t="s">
         <v>219</v>
       </c>
       <c r="J57" t="s">
         <v>97</v>
       </c>
       <c r="AE57">
         <v>2</v>
       </c>
       <c r="AF57">
         <v>22.0</v>
       </c>
       <c r="AI57" t="s">
         <v>225</v>
       </c>
       <c r="AJ57">
         <v>79904</v>
       </c>
       <c r="AK57">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>226</v>
       </c>
       <c r="E58" t="s">
         <v>227</v>
       </c>
       <c r="F58" t="s">
         <v>228</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I58" t="s">
         <v>219</v>
       </c>
       <c r="J58" t="s">
         <v>97</v>
       </c>
       <c r="AE58">
@@ -4993,91 +4984,85 @@
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I67" t="s">
         <v>219</v>
       </c>
       <c r="J67" t="s">
         <v>135</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>19.0</v>
       </c>
       <c r="AI67" t="s">
         <v>250</v>
       </c>
       <c r="AJ67">
         <v>80627</v>
       </c>
-      <c r="AK67">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>260</v>
       </c>
       <c r="E68" t="s">
         <v>261</v>
       </c>
       <c r="F68" t="s">
         <v>262</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I68" t="s">
         <v>219</v>
       </c>
       <c r="J68" t="s">
         <v>257</v>
       </c>
       <c r="AF68">
         <v>12.0</v>
       </c>
       <c r="AG68">
         <v>12.0</v>
       </c>
       <c r="AI68" t="s">
         <v>263</v>
       </c>
       <c r="AJ68">
         <v>80595</v>
       </c>
-      <c r="AK68">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>264</v>
       </c>
       <c r="E69" t="s">
         <v>265</v>
       </c>
       <c r="F69" t="s">
         <v>266</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I69" t="s">
         <v>219</v>
       </c>
       <c r="J69" t="s">
         <v>257</v>
       </c>
       <c r="AF69">
         <v>12.0</v>
@@ -5300,91 +5285,85 @@
       </c>
       <c r="I75" t="s">
         <v>282</v>
       </c>
       <c r="J75" t="s">
         <v>135</v>
       </c>
       <c r="AD75" t="s">
         <v>291</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>13.0</v>
       </c>
       <c r="AG75">
         <v>13.0</v>
       </c>
       <c r="AI75" t="s">
         <v>292</v>
       </c>
       <c r="AJ75">
         <v>76779</v>
       </c>
-      <c r="AK75">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>293</v>
       </c>
       <c r="E76" t="s">
         <v>230</v>
       </c>
       <c r="F76" t="s">
         <v>294</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I76" t="s">
         <v>282</v>
       </c>
       <c r="J76" t="s">
         <v>135</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>15.0</v>
       </c>
       <c r="AI76" t="s">
         <v>295</v>
       </c>
       <c r="AJ76">
         <v>76819</v>
       </c>
-      <c r="AK76">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>296</v>
       </c>
       <c r="E77" t="s">
         <v>227</v>
       </c>
       <c r="F77" t="s">
         <v>297</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I77" t="s">
         <v>282</v>
       </c>
       <c r="J77" t="s">
         <v>135</v>
       </c>
       <c r="AE77">
         <v>1</v>
@@ -5596,51 +5575,51 @@
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I83" t="s">
         <v>282</v>
       </c>
       <c r="J83" t="s">
         <v>125</v>
       </c>
       <c r="AF83">
         <v>12.0</v>
       </c>
       <c r="AG83">
         <v>12.0</v>
       </c>
       <c r="AI83" t="s">
         <v>314</v>
       </c>
       <c r="AJ83">
         <v>79126</v>
       </c>
       <c r="AK83">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>315</v>
       </c>
       <c r="E84" t="s">
         <v>316</v>
       </c>
       <c r="F84" t="s">
         <v>317</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I84" t="s">
         <v>282</v>
       </c>
       <c r="J84" t="s">
         <v>129</v>
       </c>
       <c r="AF84">
@@ -5674,53 +5653,50 @@
       </c>
       <c r="H85" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I85" t="s">
         <v>282</v>
       </c>
       <c r="J85" t="s">
         <v>270</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AF85">
         <v>19.0</v>
       </c>
       <c r="AG85">
         <v>19.0</v>
       </c>
       <c r="AI85" t="s">
         <v>314</v>
       </c>
       <c r="AJ85">
         <v>77341</v>
       </c>
-      <c r="AK85">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>321</v>
       </c>
       <c r="E86" t="s">
         <v>322</v>
       </c>
       <c r="F86" t="s">
         <v>323</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I86" t="s">
         <v>282</v>
       </c>
       <c r="J86" t="s">
         <v>270</v>
       </c>
       <c r="AE86">
         <v>1</v>
@@ -5754,51 +5730,51 @@
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I87" t="s">
         <v>282</v>
       </c>
       <c r="J87" t="s">
         <v>86</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AF87">
         <v>19.0</v>
       </c>
       <c r="AI87" t="s">
         <v>314</v>
       </c>
       <c r="AJ87">
         <v>77873</v>
       </c>
       <c r="AK87">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>327</v>
       </c>
       <c r="E88" t="s">
         <v>328</v>
       </c>
       <c r="F88" t="s">
         <v>329</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I88" t="s">
         <v>282</v>
       </c>
       <c r="J88" t="s">
         <v>330</v>
       </c>
       <c r="AE88">
@@ -5984,50 +5960,53 @@
       </c>
       <c r="H93" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I93" t="s">
         <v>282</v>
       </c>
       <c r="J93" t="s">
         <v>257</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
         <v>19.0</v>
       </c>
       <c r="AG93">
         <v>19.0</v>
       </c>
       <c r="AI93" t="s">
         <v>314</v>
       </c>
       <c r="AJ93">
         <v>80599</v>
       </c>
+      <c r="AK93">
+        <v>4</v>
+      </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>345</v>
       </c>
       <c r="E94" t="s">
         <v>346</v>
       </c>
       <c r="F94" t="s">
         <v>347</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I94" t="s">
         <v>282</v>
       </c>
       <c r="J94" t="s">
         <v>135</v>
       </c>
       <c r="AE94">
         <v>1</v>
@@ -6137,86 +6116,86 @@
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I97" t="s">
         <v>282</v>
       </c>
       <c r="J97" t="s">
         <v>358</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AF97">
         <v>19.0</v>
       </c>
       <c r="AI97" t="s">
         <v>352</v>
       </c>
       <c r="AJ97">
         <v>77443</v>
       </c>
       <c r="AK97">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>359</v>
       </c>
       <c r="E98" t="s">
         <v>360</v>
       </c>
       <c r="F98" t="s">
         <v>361</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I98" t="s">
         <v>282</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AF98">
         <v>19.0</v>
       </c>
       <c r="AI98" t="s">
         <v>352</v>
       </c>
       <c r="AJ98">
         <v>78237</v>
       </c>
       <c r="AK98">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>362</v>
       </c>
       <c r="E99" t="s">
         <v>363</v>
       </c>
       <c r="F99" t="s">
         <v>364</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I99" t="s">
         <v>282</v>
       </c>
       <c r="J99" t="s">
         <v>68</v>
       </c>
       <c r="AE99">
@@ -6446,51 +6425,51 @@
       <c r="E106" t="s">
         <v>356</v>
       </c>
       <c r="F106" t="s">
         <v>384</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I106" t="s">
         <v>366</v>
       </c>
       <c r="AF106">
         <v>12.0</v>
       </c>
       <c r="AI106" t="s">
         <v>382</v>
       </c>
       <c r="AJ106">
         <v>80431</v>
       </c>
       <c r="AK106">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>279</v>
       </c>
       <c r="E107" t="s">
         <v>227</v>
       </c>
       <c r="F107" t="s">
         <v>385</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I107" t="s">
         <v>366</v>
       </c>
       <c r="J107" t="s">
         <v>232</v>
       </c>
       <c r="AF107">
@@ -7366,51 +7345,51 @@
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I131" t="s">
         <v>390</v>
       </c>
       <c r="J131" t="s">
         <v>395</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AF131">
         <v>19.0</v>
       </c>
       <c r="AI131" t="s">
         <v>445</v>
       </c>
       <c r="AJ131">
         <v>76364</v>
       </c>
       <c r="AK131">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
         <v>418</v>
       </c>
       <c r="E132" t="s">
         <v>449</v>
       </c>
       <c r="F132" t="s">
         <v>450</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I132" t="s">
         <v>390</v>
       </c>
       <c r="J132" t="s">
         <v>236</v>
       </c>
       <c r="AF132">
@@ -7438,50 +7417,53 @@
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I133" t="s">
         <v>390</v>
       </c>
       <c r="J133" t="s">
         <v>117</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AF133">
         <v>19.0</v>
       </c>
       <c r="AI133" t="s">
         <v>445</v>
       </c>
       <c r="AJ133">
         <v>80072</v>
       </c>
+      <c r="AK133">
+        <v>5</v>
+      </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>247</v>
       </c>
       <c r="E134" t="s">
         <v>453</v>
       </c>
       <c r="F134" t="s">
         <v>454</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I134" t="s">
         <v>390</v>
       </c>
       <c r="J134" t="s">
         <v>129</v>
       </c>
       <c r="AE134">
         <v>1</v>
@@ -7517,135 +7499,126 @@
       </c>
       <c r="H135" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I135" t="s">
         <v>459</v>
       </c>
       <c r="J135" t="s">
         <v>125</v>
       </c>
       <c r="AD135" t="s">
         <v>460</v>
       </c>
       <c r="AF135">
         <v>6.0</v>
       </c>
       <c r="AG135">
         <v>6.0</v>
       </c>
       <c r="AI135" t="s">
         <v>461</v>
       </c>
       <c r="AJ135">
         <v>78628</v>
       </c>
-      <c r="AK135">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>446</v>
       </c>
       <c r="E136" t="s">
         <v>462</v>
       </c>
       <c r="F136" t="s">
         <v>463</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I136" t="s">
         <v>459</v>
       </c>
       <c r="J136" t="s">
         <v>125</v>
       </c>
       <c r="AD136" t="s">
         <v>464</v>
       </c>
       <c r="AE136">
         <v>1</v>
       </c>
       <c r="AF136">
         <v>13.0</v>
       </c>
       <c r="AG136">
         <v>13.0</v>
       </c>
       <c r="AI136" t="s">
         <v>461</v>
       </c>
       <c r="AJ136">
         <v>77671</v>
       </c>
-      <c r="AK136">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="137" spans="1:37">
       <c r="D137" t="s">
         <v>434</v>
       </c>
       <c r="E137" t="s">
         <v>465</v>
       </c>
       <c r="F137" t="s">
         <v>466</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H137" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I137" t="s">
         <v>459</v>
       </c>
       <c r="J137" t="s">
         <v>437</v>
       </c>
       <c r="AD137" t="s">
         <v>467</v>
       </c>
       <c r="AF137">
         <v>6.0</v>
       </c>
       <c r="AI137" t="s">
         <v>468</v>
       </c>
       <c r="AJ137">
         <v>80112</v>
       </c>
-      <c r="AK137">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>446</v>
       </c>
       <c r="E138" t="s">
         <v>469</v>
       </c>
       <c r="F138" t="s">
         <v>470</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I138" t="s">
         <v>459</v>
       </c>
       <c r="J138" t="s">
         <v>125</v>
       </c>
       <c r="AE138">
         <v>1</v>
@@ -8014,50 +7987,53 @@
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I148" t="s">
         <v>459</v>
       </c>
       <c r="J148" t="s">
         <v>257</v>
       </c>
       <c r="AF148">
         <v>12.0</v>
       </c>
       <c r="AG148">
         <v>12.0</v>
       </c>
       <c r="AI148" t="s">
         <v>480</v>
       </c>
       <c r="AJ148">
         <v>80594</v>
       </c>
+      <c r="AK148">
+        <v>5</v>
+      </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>494</v>
       </c>
       <c r="E149" t="s">
         <v>169</v>
       </c>
       <c r="F149" t="s">
         <v>495</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I149" t="s">
         <v>459</v>
       </c>
       <c r="J149" t="s">
         <v>147</v>
       </c>
       <c r="AF149">
         <v>12.0</v>
@@ -8196,51 +8172,51 @@
       <c r="G153" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I153" t="s">
         <v>459</v>
       </c>
       <c r="J153" t="s">
         <v>351</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AF153">
         <v>19.0</v>
       </c>
       <c r="AI153" t="s">
         <v>501</v>
       </c>
       <c r="AJ153">
         <v>80748</v>
       </c>
       <c r="AK153">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>494</v>
       </c>
       <c r="E154" t="s">
         <v>508</v>
       </c>
       <c r="F154" t="s">
         <v>509</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I154" t="s">
         <v>459</v>
       </c>
       <c r="J154" t="s">
         <v>147</v>
       </c>
       <c r="AF154">
@@ -8269,89 +8245,89 @@
       <c r="G155" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I155" t="s">
         <v>459</v>
       </c>
       <c r="J155" t="s">
         <v>117</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AF155">
         <v>19.0</v>
       </c>
       <c r="AI155" t="s">
         <v>501</v>
       </c>
       <c r="AJ155">
         <v>80075</v>
       </c>
       <c r="AK155">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>246</v>
       </c>
       <c r="E156" t="s">
         <v>322</v>
       </c>
       <c r="F156" t="s">
         <v>513</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I156" t="s">
         <v>459</v>
       </c>
       <c r="J156" t="s">
         <v>249</v>
       </c>
       <c r="AE156">
         <v>1</v>
       </c>
       <c r="AF156">
         <v>19.0</v>
       </c>
       <c r="AI156" t="s">
         <v>514</v>
       </c>
       <c r="AJ156">
         <v>79919</v>
       </c>
       <c r="AK156">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>515</v>
       </c>
       <c r="E157" t="s">
         <v>363</v>
       </c>
       <c r="F157" t="s">
         <v>516</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H157" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I157" t="s">
         <v>459</v>
       </c>
       <c r="AE157">
         <v>2</v>
       </c>
       <c r="AF157">
@@ -8731,51 +8707,51 @@
       <c r="H167" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I167" t="s">
         <v>524</v>
       </c>
       <c r="J167" t="s">
         <v>39</v>
       </c>
       <c r="AD167" t="s">
         <v>548</v>
       </c>
       <c r="AE167">
         <v>2</v>
       </c>
       <c r="AF167">
         <v>20.0</v>
       </c>
       <c r="AI167" t="s">
         <v>545</v>
       </c>
       <c r="AJ167">
         <v>78413</v>
       </c>
       <c r="AK167">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
         <v>126</v>
       </c>
       <c r="E168" t="s">
         <v>549</v>
       </c>
       <c r="F168" t="s">
         <v>550</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H168" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I168" t="s">
         <v>524</v>
       </c>
       <c r="J168" t="s">
         <v>129</v>
       </c>
       <c r="AD168" t="s">
@@ -8996,53 +8972,50 @@
       </c>
       <c r="H174" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I174" t="s">
         <v>524</v>
       </c>
       <c r="J174" t="s">
         <v>125</v>
       </c>
       <c r="AE174">
         <v>1</v>
       </c>
       <c r="AF174">
         <v>15.0</v>
       </c>
       <c r="AG174">
         <v>15.0</v>
       </c>
       <c r="AI174" t="s">
         <v>558</v>
       </c>
       <c r="AJ174">
         <v>80366</v>
       </c>
-      <c r="AK174">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>538</v>
       </c>
       <c r="E175" t="s">
         <v>66</v>
       </c>
       <c r="F175" t="s">
         <v>567</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I175" t="s">
         <v>524</v>
       </c>
       <c r="J175" t="s">
         <v>135</v>
       </c>
       <c r="AF175">
         <v>8.0</v>
@@ -9257,51 +9230,51 @@
       <c r="H181" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I181" t="s">
         <v>524</v>
       </c>
       <c r="J181" t="s">
         <v>270</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AF181">
         <v>19.0</v>
       </c>
       <c r="AG181">
         <v>19.0</v>
       </c>
       <c r="AI181" t="s">
         <v>584</v>
       </c>
       <c r="AJ181">
         <v>77340</v>
       </c>
       <c r="AK181">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
         <v>65</v>
       </c>
       <c r="E182" t="s">
         <v>588</v>
       </c>
       <c r="F182" t="s">
         <v>589</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I182" t="s">
         <v>524</v>
       </c>
       <c r="J182" t="s">
         <v>68</v>
       </c>
       <c r="AE182">
@@ -9716,51 +9689,51 @@
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I193" t="s">
         <v>524</v>
       </c>
       <c r="J193" t="s">
         <v>147</v>
       </c>
       <c r="AE193">
         <v>1</v>
       </c>
       <c r="AF193">
         <v>19.0</v>
       </c>
       <c r="AI193" t="s">
         <v>584</v>
       </c>
       <c r="AJ193">
         <v>78521</v>
       </c>
       <c r="AK193">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
         <v>610</v>
       </c>
       <c r="E194" t="s">
         <v>210</v>
       </c>
       <c r="F194" t="s">
         <v>611</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I194" t="s">
         <v>524</v>
       </c>
       <c r="J194" t="s">
         <v>575</v>
       </c>
       <c r="AF194">
@@ -9824,92 +9797,92 @@
       <c r="H196" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I196" t="s">
         <v>524</v>
       </c>
       <c r="J196" t="s">
         <v>117</v>
       </c>
       <c r="AE196">
         <v>1</v>
       </c>
       <c r="AF196">
         <v>19.0</v>
       </c>
       <c r="AG196">
         <v>19.0</v>
       </c>
       <c r="AI196" t="s">
         <v>584</v>
       </c>
       <c r="AJ196">
         <v>76770</v>
       </c>
       <c r="AK196">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
         <v>614</v>
       </c>
       <c r="E197" t="s">
         <v>119</v>
       </c>
       <c r="F197" t="s">
         <v>615</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H197" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I197" t="s">
         <v>524</v>
       </c>
       <c r="J197" t="s">
         <v>437</v>
       </c>
       <c r="AE197">
         <v>1</v>
       </c>
       <c r="AF197">
         <v>19.0</v>
       </c>
       <c r="AG197">
         <v>19.0</v>
       </c>
       <c r="AI197" t="s">
         <v>584</v>
       </c>
       <c r="AJ197">
         <v>76521</v>
       </c>
       <c r="AK197">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
         <v>616</v>
       </c>
       <c r="E198" t="s">
         <v>617</v>
       </c>
       <c r="F198" t="s">
         <v>618</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H198" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I198" t="s">
         <v>524</v>
       </c>
       <c r="J198" t="s">
         <v>135</v>
       </c>
       <c r="AE198">
@@ -10184,51 +10157,51 @@
       <c r="H205" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I205" t="s">
         <v>524</v>
       </c>
       <c r="J205" t="s">
         <v>575</v>
       </c>
       <c r="AE205">
         <v>1</v>
       </c>
       <c r="AF205">
         <v>19.0</v>
       </c>
       <c r="AG205">
         <v>19.0</v>
       </c>
       <c r="AI205" t="s">
         <v>624</v>
       </c>
       <c r="AJ205">
         <v>80113</v>
       </c>
       <c r="AK205">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:37">
       <c r="D206" t="s">
         <v>637</v>
       </c>
       <c r="E206" t="s">
         <v>638</v>
       </c>
       <c r="F206" t="s">
         <v>639</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H206" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I206" t="s">
         <v>524</v>
       </c>
       <c r="J206" t="s">
         <v>640</v>
       </c>
       <c r="AE206">