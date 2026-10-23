--- v1 (2026-10-02)
+++ v2 (2026-10-23)
@@ -3728,50 +3728,53 @@
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>97</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>19.0</v>
       </c>
       <c r="AI33" t="s">
         <v>111</v>
       </c>
       <c r="AJ33">
         <v>80576</v>
       </c>
+      <c r="AK33">
+        <v>5</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>141</v>
       </c>
       <c r="E34" t="s">
         <v>142</v>
       </c>
       <c r="F34" t="s">
         <v>143</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>129</v>
       </c>
       <c r="AF34">
         <v>12.0</v>
@@ -4328,51 +4331,51 @@
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>19.0</v>
       </c>
       <c r="AG49">
         <v>19.0</v>
       </c>
       <c r="AI49" t="s">
         <v>173</v>
       </c>
       <c r="AJ49">
         <v>76507</v>
       </c>
       <c r="AK49">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>193</v>
       </c>
       <c r="E50" t="s">
         <v>194</v>
       </c>
       <c r="F50" t="s">
         <v>195</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50" t="s">
         <v>39</v>
       </c>
       <c r="AE50">
@@ -5730,51 +5733,51 @@
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I87" t="s">
         <v>282</v>
       </c>
       <c r="J87" t="s">
         <v>86</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AF87">
         <v>19.0</v>
       </c>
       <c r="AI87" t="s">
         <v>314</v>
       </c>
       <c r="AJ87">
         <v>77873</v>
       </c>
       <c r="AK87">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>327</v>
       </c>
       <c r="E88" t="s">
         <v>328</v>
       </c>
       <c r="F88" t="s">
         <v>329</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I88" t="s">
         <v>282</v>
       </c>
       <c r="J88" t="s">
         <v>330</v>
       </c>
       <c r="AE88">
@@ -5961,51 +5964,51 @@
       <c r="H93" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I93" t="s">
         <v>282</v>
       </c>
       <c r="J93" t="s">
         <v>257</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
         <v>19.0</v>
       </c>
       <c r="AG93">
         <v>19.0</v>
       </c>
       <c r="AI93" t="s">
         <v>314</v>
       </c>
       <c r="AJ93">
         <v>80599</v>
       </c>
       <c r="AK93">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>345</v>
       </c>
       <c r="E94" t="s">
         <v>346</v>
       </c>
       <c r="F94" t="s">
         <v>347</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I94" t="s">
         <v>282</v>
       </c>
       <c r="J94" t="s">
         <v>135</v>
       </c>
       <c r="AE94">
@@ -7988,51 +7991,51 @@
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I148" t="s">
         <v>459</v>
       </c>
       <c r="J148" t="s">
         <v>257</v>
       </c>
       <c r="AF148">
         <v>12.0</v>
       </c>
       <c r="AG148">
         <v>12.0</v>
       </c>
       <c r="AI148" t="s">
         <v>480</v>
       </c>
       <c r="AJ148">
         <v>80594</v>
       </c>
       <c r="AK148">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>494</v>
       </c>
       <c r="E149" t="s">
         <v>169</v>
       </c>
       <c r="F149" t="s">
         <v>495</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I149" t="s">
         <v>459</v>
       </c>
       <c r="J149" t="s">
         <v>147</v>
       </c>
       <c r="AF149">
@@ -10230,51 +10233,51 @@
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I207" t="s">
         <v>524</v>
       </c>
       <c r="J207" t="s">
         <v>35</v>
       </c>
       <c r="AE207">
         <v>1</v>
       </c>
       <c r="AF207">
         <v>19.0</v>
       </c>
       <c r="AI207" t="s">
         <v>641</v>
       </c>
       <c r="AJ207">
         <v>76565</v>
       </c>
       <c r="AK207">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
         <v>644</v>
       </c>
       <c r="E208" t="s">
         <v>645</v>
       </c>
       <c r="F208" t="s">
         <v>646</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H208" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I208" t="s">
         <v>524</v>
       </c>
       <c r="J208" t="s">
         <v>647</v>
       </c>
       <c r="AE208">