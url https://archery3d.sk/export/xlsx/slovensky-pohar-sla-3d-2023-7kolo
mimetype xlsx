--- v3 (2026-09-05)
+++ v4 (2026-09-25)
@@ -2898,93 +2898,90 @@
       <c r="H12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>49</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>15.0</v>
       </c>
       <c r="AG12">
         <v>15.0</v>
       </c>
       <c r="AI12" t="s">
         <v>69</v>
       </c>
       <c r="AJ12">
         <v>79902</v>
       </c>
       <c r="AK12">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>72</v>
       </c>
       <c r="E13" t="s">
         <v>73</v>
       </c>
       <c r="F13" t="s">
         <v>74</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>49</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>15.0</v>
       </c>
       <c r="AG13">
         <v>15.0</v>
       </c>
       <c r="AI13" t="s">
         <v>69</v>
       </c>
       <c r="AJ13">
         <v>79674</v>
       </c>
-      <c r="AK13">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>75</v>
       </c>
       <c r="E14" t="s">
         <v>76</v>
       </c>
       <c r="F14" t="s">
         <v>77</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>49</v>
       </c>
       <c r="AE14">
         <v>1</v>
@@ -3365,51 +3362,51 @@
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>19.0</v>
       </c>
       <c r="AG25">
         <v>19.0</v>
       </c>
       <c r="AI25" t="s">
         <v>110</v>
       </c>
       <c r="AJ25">
         <v>77336</v>
       </c>
       <c r="AK25">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>114</v>
       </c>
       <c r="E26" t="s">
         <v>115</v>
       </c>
       <c r="F26" t="s">
         <v>116</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>117</v>
       </c>
       <c r="AE26">
@@ -4435,51 +4432,51 @@
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I53" t="s">
         <v>205</v>
       </c>
       <c r="J53" t="s">
         <v>209</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>19.0</v>
       </c>
       <c r="AI53" t="s">
         <v>206</v>
       </c>
       <c r="AJ53">
         <v>78994</v>
       </c>
       <c r="AK53">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>210</v>
       </c>
       <c r="E54" t="s">
         <v>211</v>
       </c>
       <c r="F54" t="s">
         <v>212</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I54" t="s">
         <v>213</v>
       </c>
       <c r="J54" t="s">
         <v>145</v>
       </c>
       <c r="AF54">
@@ -4750,51 +4747,51 @@
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I62" t="s">
         <v>213</v>
       </c>
       <c r="J62" t="s">
         <v>240</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AF62">
         <v>19.0</v>
       </c>
       <c r="AI62" t="s">
         <v>237</v>
       </c>
       <c r="AJ62">
         <v>79760</v>
       </c>
       <c r="AK62">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>223</v>
       </c>
       <c r="E63" t="s">
         <v>241</v>
       </c>
       <c r="F63" t="s">
         <v>242</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I63" t="s">
         <v>213</v>
       </c>
       <c r="J63" t="s">
         <v>68</v>
       </c>
       <c r="AE63">
@@ -6155,51 +6152,51 @@
       <c r="E100" t="s">
         <v>326</v>
       </c>
       <c r="F100" t="s">
         <v>352</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I100" t="s">
         <v>332</v>
       </c>
       <c r="AF100">
         <v>12.0</v>
       </c>
       <c r="AI100" t="s">
         <v>353</v>
       </c>
       <c r="AJ100">
         <v>78923</v>
       </c>
       <c r="AK100">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>354</v>
       </c>
       <c r="E101" t="s">
         <v>115</v>
       </c>
       <c r="F101" t="s">
         <v>355</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I101" t="s">
         <v>332</v>
       </c>
       <c r="AF101">
         <v>12.0</v>
       </c>
       <c r="AI101" t="s">
@@ -7995,51 +7992,51 @@
       <c r="G150" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H150" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I150" t="s">
         <v>426</v>
       </c>
       <c r="J150" t="s">
         <v>236</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AF150">
         <v>19.0</v>
       </c>
       <c r="AI150" t="s">
         <v>488</v>
       </c>
       <c r="AJ150">
         <v>78857</v>
       </c>
       <c r="AK150">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
         <v>489</v>
       </c>
       <c r="E151" t="s">
         <v>175</v>
       </c>
       <c r="F151" t="s">
         <v>490</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I151" t="s">
         <v>426</v>
       </c>
       <c r="AE151">
         <v>1</v>
       </c>
       <c r="AF151">
@@ -9527,51 +9524,51 @@
       <c r="G190" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I190" t="s">
         <v>501</v>
       </c>
       <c r="J190" t="s">
         <v>149</v>
       </c>
       <c r="AE190">
         <v>1</v>
       </c>
       <c r="AF190">
         <v>19.0</v>
       </c>
       <c r="AI190" t="s">
         <v>553</v>
       </c>
       <c r="AJ190">
         <v>78276</v>
       </c>
       <c r="AK190">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
         <v>508</v>
       </c>
       <c r="E191" t="s">
         <v>466</v>
       </c>
       <c r="F191" t="s">
         <v>590</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H191" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I191" t="s">
         <v>501</v>
       </c>
       <c r="J191" t="s">
         <v>117</v>
       </c>
       <c r="AE191">
@@ -9872,51 +9869,51 @@
       <c r="G199" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I199" t="s">
         <v>501</v>
       </c>
       <c r="J199" t="s">
         <v>49</v>
       </c>
       <c r="AF199">
         <v>12.0</v>
       </c>
       <c r="AG199">
         <v>12.0</v>
       </c>
       <c r="AI199" t="s">
         <v>605</v>
       </c>
       <c r="AJ199">
         <v>76844</v>
       </c>
       <c r="AK199">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>609</v>
       </c>
       <c r="E200" t="s">
         <v>472</v>
       </c>
       <c r="F200" t="s">
         <v>610</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I200" t="s">
         <v>501</v>
       </c>
       <c r="J200" t="s">
         <v>365</v>
       </c>
       <c r="AE200">
@@ -9983,51 +9980,51 @@
       <c r="G202" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H202" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I202" t="s">
         <v>501</v>
       </c>
       <c r="J202" t="s">
         <v>616</v>
       </c>
       <c r="AF202">
         <v>12.0</v>
       </c>
       <c r="AG202">
         <v>12.0</v>
       </c>
       <c r="AI202" t="s">
         <v>605</v>
       </c>
       <c r="AJ202">
         <v>76913</v>
       </c>
       <c r="AK202">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="D203" t="s">
         <v>348</v>
       </c>
       <c r="E203" t="s">
         <v>617</v>
       </c>
       <c r="F203" t="s">
         <v>618</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H203" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I203" t="s">
         <v>501</v>
       </c>
       <c r="J203" t="s">
         <v>132</v>
       </c>
       <c r="AE203">