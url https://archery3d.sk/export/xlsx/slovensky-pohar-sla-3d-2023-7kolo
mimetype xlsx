--- v4 (2026-09-25)
+++ v5 (2026-10-15)
@@ -3815,51 +3815,51 @@
       <c r="G37" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>149</v>
       </c>
       <c r="AF37">
         <v>12.0</v>
       </c>
       <c r="AG37">
         <v>12.0</v>
       </c>
       <c r="AI37" t="s">
         <v>156</v>
       </c>
       <c r="AJ37">
         <v>77893</v>
       </c>
       <c r="AK37">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>157</v>
       </c>
       <c r="E38" t="s">
         <v>158</v>
       </c>
       <c r="F38" t="s">
         <v>159</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>49</v>
       </c>
       <c r="AE38">
@@ -4747,51 +4747,51 @@
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I62" t="s">
         <v>213</v>
       </c>
       <c r="J62" t="s">
         <v>240</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AF62">
         <v>19.0</v>
       </c>
       <c r="AI62" t="s">
         <v>237</v>
       </c>
       <c r="AJ62">
         <v>79760</v>
       </c>
       <c r="AK62">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>223</v>
       </c>
       <c r="E63" t="s">
         <v>241</v>
       </c>
       <c r="F63" t="s">
         <v>242</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I63" t="s">
         <v>213</v>
       </c>
       <c r="J63" t="s">
         <v>68</v>
       </c>
       <c r="AE63">
@@ -5346,51 +5346,51 @@
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I78" t="s">
         <v>258</v>
       </c>
       <c r="J78" t="s">
         <v>97</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>19.0</v>
       </c>
       <c r="AI78" t="s">
         <v>284</v>
       </c>
       <c r="AJ78">
         <v>77870</v>
       </c>
       <c r="AK78">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>287</v>
       </c>
       <c r="E79" t="s">
         <v>107</v>
       </c>
       <c r="F79" t="s">
         <v>288</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I79" t="s">
         <v>258</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
@@ -6660,51 +6660,51 @@
       <c r="H114" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I114" t="s">
         <v>370</v>
       </c>
       <c r="J114" t="s">
         <v>117</v>
       </c>
       <c r="AE114">
         <v>1</v>
       </c>
       <c r="AF114">
         <v>19.0</v>
       </c>
       <c r="AG114">
         <v>19.0</v>
       </c>
       <c r="AI114" t="s">
         <v>392</v>
       </c>
       <c r="AJ114">
         <v>78915</v>
       </c>
       <c r="AK114">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
         <v>398</v>
       </c>
       <c r="E115" t="s">
         <v>399</v>
       </c>
       <c r="F115" t="s">
         <v>400</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I115" t="s">
         <v>370</v>
       </c>
       <c r="J115" t="s">
         <v>401</v>
       </c>
       <c r="AF115">
@@ -8387,51 +8387,51 @@
       <c r="H160" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I160" t="s">
         <v>501</v>
       </c>
       <c r="J160" t="s">
         <v>35</v>
       </c>
       <c r="AD160" t="s">
         <v>516</v>
       </c>
       <c r="AE160">
         <v>2</v>
       </c>
       <c r="AF160">
         <v>20.0</v>
       </c>
       <c r="AI160" t="s">
         <v>517</v>
       </c>
       <c r="AJ160">
         <v>78411</v>
       </c>
       <c r="AK160">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>518</v>
       </c>
       <c r="E161" t="s">
         <v>485</v>
       </c>
       <c r="F161" t="s">
         <v>519</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H161" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I161" t="s">
         <v>501</v>
       </c>
       <c r="J161" t="s">
         <v>117</v>
       </c>
       <c r="AD161" t="s">
@@ -10170,51 +10170,51 @@
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I207" t="s">
         <v>501</v>
       </c>
       <c r="J207" t="s">
         <v>29</v>
       </c>
       <c r="AE207">
         <v>1</v>
       </c>
       <c r="AF207">
         <v>19.0</v>
       </c>
       <c r="AI207" t="s">
         <v>626</v>
       </c>
       <c r="AJ207">
         <v>76567</v>
       </c>
       <c r="AK207">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
         <v>118</v>
       </c>
       <c r="E208" t="s">
         <v>368</v>
       </c>
       <c r="F208" t="s">
         <v>629</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H208" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I208" t="s">
         <v>501</v>
       </c>
       <c r="J208" t="s">
         <v>121</v>
       </c>
       <c r="AE208">