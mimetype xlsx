--- v0 (2026-05-04)
+++ v1 (2026-07-24)
@@ -3049,53 +3049,50 @@
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="AE16">
         <v>2</v>
       </c>
       <c r="AF16">
         <v>22.0</v>
       </c>
       <c r="AG16">
         <v>22.0</v>
       </c>
       <c r="AI16" t="s">
         <v>69</v>
       </c>
       <c r="AJ16">
         <v>76929</v>
       </c>
-      <c r="AK16">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>84</v>
       </c>
       <c r="E17" t="s">
         <v>85</v>
       </c>
       <c r="F17" t="s">
         <v>86</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>29</v>
       </c>
       <c r="AE17">
         <v>2</v>
@@ -3751,51 +3748,51 @@
       <c r="H35" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>149</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>19.0</v>
       </c>
       <c r="AG35">
         <v>19.0</v>
       </c>
       <c r="AI35" t="s">
         <v>110</v>
       </c>
       <c r="AJ35">
         <v>78805</v>
       </c>
       <c r="AK35">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>150</v>
       </c>
       <c r="E36" t="s">
         <v>151</v>
       </c>
       <c r="F36" t="s">
         <v>152</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>128</v>
       </c>
       <c r="AE36">
@@ -3826,50 +3823,53 @@
       </c>
       <c r="G37" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>149</v>
       </c>
       <c r="AF37">
         <v>12.0</v>
       </c>
       <c r="AG37">
         <v>12.0</v>
       </c>
       <c r="AI37" t="s">
         <v>156</v>
       </c>
       <c r="AJ37">
         <v>77893</v>
       </c>
+      <c r="AK37">
+        <v>5</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>157</v>
       </c>
       <c r="E38" t="s">
         <v>158</v>
       </c>
       <c r="F38" t="s">
         <v>159</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>49</v>
       </c>
       <c r="AE38">
         <v>1</v>
@@ -3903,51 +3903,51 @@
       <c r="G39" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>35</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>19.0</v>
       </c>
       <c r="AI39" t="s">
         <v>156</v>
       </c>
       <c r="AJ39">
         <v>76474</v>
       </c>
       <c r="AK39">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>163</v>
       </c>
       <c r="E40" t="s">
         <v>91</v>
       </c>
       <c r="F40" t="s">
         <v>164</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>49</v>
       </c>
       <c r="AE40">
@@ -3982,51 +3982,51 @@
       <c r="G41" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>149</v>
       </c>
       <c r="AF41">
         <v>12.0</v>
       </c>
       <c r="AG41">
         <v>12.0</v>
       </c>
       <c r="AI41" t="s">
         <v>156</v>
       </c>
       <c r="AJ41">
         <v>78806</v>
       </c>
       <c r="AK41">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>168</v>
       </c>
       <c r="E42" t="s">
         <v>169</v>
       </c>
       <c r="F42" t="s">
         <v>170</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>172</v>
       </c>
       <c r="AE42">
@@ -4168,50 +4168,53 @@
       </c>
       <c r="H46" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>185</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>19.0</v>
       </c>
       <c r="AG46">
         <v>19.0</v>
       </c>
       <c r="AI46" t="s">
         <v>173</v>
       </c>
       <c r="AJ46">
         <v>77911</v>
       </c>
+      <c r="AK46">
+        <v>5</v>
+      </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>186</v>
       </c>
       <c r="E47" t="s">
         <v>187</v>
       </c>
       <c r="F47" t="s">
         <v>188</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>128</v>
       </c>
       <c r="AE47">
         <v>1</v>
@@ -4362,51 +4365,51 @@
       <c r="G51" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>200</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>19.0</v>
       </c>
       <c r="AI51" t="s">
         <v>201</v>
       </c>
       <c r="AJ51">
         <v>78073</v>
       </c>
       <c r="AK51">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>202</v>
       </c>
       <c r="E52" t="s">
         <v>203</v>
       </c>
       <c r="F52" t="s">
         <v>204</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I52" t="s">
         <v>205</v>
       </c>
       <c r="J52" t="s">
         <v>149</v>
       </c>
       <c r="AE52">
@@ -4753,51 +4756,51 @@
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I62" t="s">
         <v>213</v>
       </c>
       <c r="J62" t="s">
         <v>240</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AF62">
         <v>19.0</v>
       </c>
       <c r="AI62" t="s">
         <v>237</v>
       </c>
       <c r="AJ62">
         <v>79760</v>
       </c>
       <c r="AK62">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>223</v>
       </c>
       <c r="E63" t="s">
         <v>241</v>
       </c>
       <c r="F63" t="s">
         <v>242</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I63" t="s">
         <v>213</v>
       </c>
       <c r="J63" t="s">
         <v>68</v>
       </c>
       <c r="AE63">
@@ -5358,51 +5361,51 @@
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I78" t="s">
         <v>258</v>
       </c>
       <c r="J78" t="s">
         <v>97</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>19.0</v>
       </c>
       <c r="AI78" t="s">
         <v>284</v>
       </c>
       <c r="AJ78">
         <v>77870</v>
       </c>
       <c r="AK78">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>287</v>
       </c>
       <c r="E79" t="s">
         <v>107</v>
       </c>
       <c r="F79" t="s">
         <v>288</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I79" t="s">
         <v>258</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
@@ -5849,89 +5852,89 @@
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I91" t="s">
         <v>258</v>
       </c>
       <c r="J91" t="s">
         <v>324</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AF91">
         <v>19.0</v>
       </c>
       <c r="AI91" t="s">
         <v>314</v>
       </c>
       <c r="AJ91">
         <v>77686</v>
       </c>
       <c r="AK91">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>325</v>
       </c>
       <c r="E92" t="s">
         <v>326</v>
       </c>
       <c r="F92" t="s">
         <v>327</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I92" t="s">
         <v>258</v>
       </c>
       <c r="J92" t="s">
         <v>328</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>19.0</v>
       </c>
       <c r="AI92" t="s">
         <v>314</v>
       </c>
       <c r="AJ92">
         <v>77445</v>
       </c>
       <c r="AK92">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>329</v>
       </c>
       <c r="E93" t="s">
         <v>330</v>
       </c>
       <c r="F93" t="s">
         <v>331</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I93" t="s">
         <v>332</v>
       </c>
       <c r="J93" t="s">
         <v>333</v>
       </c>
       <c r="AE93">
@@ -7051,50 +7054,53 @@
       </c>
       <c r="H124" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I124" t="s">
         <v>370</v>
       </c>
       <c r="J124" t="s">
         <v>117</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AF124">
         <v>19.0</v>
       </c>
       <c r="AG124">
         <v>19.0</v>
       </c>
       <c r="AI124" t="s">
         <v>417</v>
       </c>
       <c r="AJ124">
         <v>79165</v>
       </c>
+      <c r="AK124">
+        <v>5</v>
+      </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>390</v>
       </c>
       <c r="E125" t="s">
         <v>420</v>
       </c>
       <c r="F125" t="s">
         <v>421</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I125" t="s">
         <v>370</v>
       </c>
       <c r="J125" t="s">
         <v>222</v>
       </c>
       <c r="AF125">
         <v>12.0</v>
@@ -7689,51 +7695,51 @@
       <c r="H141" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I141" t="s">
         <v>426</v>
       </c>
       <c r="J141" t="s">
         <v>128</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AF141">
         <v>19.0</v>
       </c>
       <c r="AG141">
         <v>19.0</v>
       </c>
       <c r="AI141" t="s">
         <v>448</v>
       </c>
       <c r="AJ141">
         <v>79248</v>
       </c>
       <c r="AK141">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>468</v>
       </c>
       <c r="E142" t="s">
         <v>469</v>
       </c>
       <c r="F142" t="s">
         <v>470</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I142" t="s">
         <v>426</v>
       </c>
       <c r="J142" t="s">
         <v>132</v>
       </c>
       <c r="AE142">
@@ -7902,89 +7908,89 @@
       <c r="F147" t="s">
         <v>481</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I147" t="s">
         <v>426</v>
       </c>
       <c r="J147" t="s">
         <v>117</v>
       </c>
       <c r="AF147">
         <v>12.0</v>
       </c>
       <c r="AI147" t="s">
         <v>474</v>
       </c>
       <c r="AJ147">
         <v>79424</v>
       </c>
       <c r="AK147">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
         <v>482</v>
       </c>
       <c r="E148" t="s">
         <v>245</v>
       </c>
       <c r="F148" t="s">
         <v>483</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I148" t="s">
         <v>426</v>
       </c>
       <c r="J148" t="s">
         <v>318</v>
       </c>
       <c r="AE148">
         <v>1</v>
       </c>
       <c r="AF148">
         <v>19.0</v>
       </c>
       <c r="AI148" t="s">
         <v>474</v>
       </c>
       <c r="AJ148">
         <v>79173</v>
       </c>
       <c r="AK148">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>484</v>
       </c>
       <c r="E149" t="s">
         <v>485</v>
       </c>
       <c r="F149" t="s">
         <v>486</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I149" t="s">
         <v>426</v>
       </c>
       <c r="J149" t="s">
         <v>401</v>
       </c>
       <c r="AE149">
@@ -8016,51 +8022,51 @@
       <c r="G150" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H150" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I150" t="s">
         <v>426</v>
       </c>
       <c r="J150" t="s">
         <v>236</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AF150">
         <v>19.0</v>
       </c>
       <c r="AI150" t="s">
         <v>488</v>
       </c>
       <c r="AJ150">
         <v>78857</v>
       </c>
       <c r="AK150">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
         <v>489</v>
       </c>
       <c r="E151" t="s">
         <v>175</v>
       </c>
       <c r="F151" t="s">
         <v>490</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I151" t="s">
         <v>426</v>
       </c>
       <c r="AE151">
         <v>1</v>
       </c>
       <c r="AF151">
@@ -8168,51 +8174,51 @@
       <c r="H154" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I154" t="s">
         <v>426</v>
       </c>
       <c r="J154" t="s">
         <v>117</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AF154">
         <v>19.0</v>
       </c>
       <c r="AG154">
         <v>19.0</v>
       </c>
       <c r="AI154" t="s">
         <v>488</v>
       </c>
       <c r="AJ154">
         <v>79567</v>
       </c>
       <c r="AK154">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
         <v>498</v>
       </c>
       <c r="E155" t="s">
         <v>115</v>
       </c>
       <c r="F155" t="s">
         <v>499</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I155" t="s">
         <v>426</v>
       </c>
       <c r="J155" t="s">
         <v>117</v>
       </c>
       <c r="AE155">
@@ -8975,51 +8981,51 @@
       <c r="H175" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I175" t="s">
         <v>501</v>
       </c>
       <c r="J175" t="s">
         <v>561</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AF175">
         <v>19.0</v>
       </c>
       <c r="AG175">
         <v>19.0</v>
       </c>
       <c r="AI175" t="s">
         <v>553</v>
       </c>
       <c r="AJ175">
         <v>77339</v>
       </c>
       <c r="AK175">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
         <v>562</v>
       </c>
       <c r="E176" t="s">
         <v>85</v>
       </c>
       <c r="F176" t="s">
         <v>563</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I176" t="s">
         <v>501</v>
       </c>
       <c r="J176" t="s">
         <v>365</v>
       </c>
       <c r="AE176">
@@ -9095,51 +9101,51 @@
       <c r="H178" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I178" t="s">
         <v>501</v>
       </c>
       <c r="J178" t="s">
         <v>145</v>
       </c>
       <c r="AE178">
         <v>1</v>
       </c>
       <c r="AF178">
         <v>19.0</v>
       </c>
       <c r="AG178">
         <v>19.0</v>
       </c>
       <c r="AI178" t="s">
         <v>553</v>
       </c>
       <c r="AJ178">
         <v>77090</v>
       </c>
       <c r="AK178">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
         <v>567</v>
       </c>
       <c r="E179" t="s">
         <v>211</v>
       </c>
       <c r="F179" t="s">
         <v>568</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I179" t="s">
         <v>501</v>
       </c>
       <c r="J179" t="s">
         <v>569</v>
       </c>
       <c r="AE179">
@@ -9700,92 +9706,92 @@
       <c r="H194" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I194" t="s">
         <v>501</v>
       </c>
       <c r="J194" t="s">
         <v>117</v>
       </c>
       <c r="AE194">
         <v>1</v>
       </c>
       <c r="AF194">
         <v>19.0</v>
       </c>
       <c r="AG194">
         <v>19.0</v>
       </c>
       <c r="AI194" t="s">
         <v>553</v>
       </c>
       <c r="AJ194">
         <v>76767</v>
       </c>
       <c r="AK194">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
         <v>595</v>
       </c>
       <c r="E195" t="s">
         <v>457</v>
       </c>
       <c r="F195" t="s">
         <v>596</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I195" t="s">
         <v>501</v>
       </c>
       <c r="J195" t="s">
         <v>401</v>
       </c>
       <c r="AE195">
         <v>1</v>
       </c>
       <c r="AF195">
         <v>19.0</v>
       </c>
       <c r="AG195">
         <v>19.0</v>
       </c>
       <c r="AI195" t="s">
         <v>553</v>
       </c>
       <c r="AJ195">
         <v>76519</v>
       </c>
       <c r="AK195">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="D196" t="s">
         <v>597</v>
       </c>
       <c r="E196" t="s">
         <v>598</v>
       </c>
       <c r="F196" t="s">
         <v>599</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H196" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I196" t="s">
         <v>501</v>
       </c>
       <c r="J196" t="s">
         <v>128</v>
       </c>
       <c r="AE196">
@@ -9937,51 +9943,51 @@
       <c r="H200" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I200" t="s">
         <v>501</v>
       </c>
       <c r="J200" t="s">
         <v>365</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AF200">
         <v>19.0</v>
       </c>
       <c r="AG200">
         <v>19.0</v>
       </c>
       <c r="AI200" t="s">
         <v>605</v>
       </c>
       <c r="AJ200">
         <v>78158</v>
       </c>
       <c r="AK200">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
         <v>611</v>
       </c>
       <c r="E201" t="s">
         <v>161</v>
       </c>
       <c r="F201" t="s">
         <v>612</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I201" t="s">
         <v>501</v>
       </c>
       <c r="J201" t="s">
         <v>35</v>
       </c>
       <c r="AF201">
@@ -10007,51 +10013,51 @@
       <c r="G202" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H202" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I202" t="s">
         <v>501</v>
       </c>
       <c r="J202" t="s">
         <v>616</v>
       </c>
       <c r="AF202">
         <v>12.0</v>
       </c>
       <c r="AG202">
         <v>12.0</v>
       </c>
       <c r="AI202" t="s">
         <v>605</v>
       </c>
       <c r="AJ202">
         <v>76913</v>
       </c>
       <c r="AK202">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="D203" t="s">
         <v>348</v>
       </c>
       <c r="E203" t="s">
         <v>617</v>
       </c>
       <c r="F203" t="s">
         <v>618</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H203" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I203" t="s">
         <v>501</v>
       </c>
       <c r="J203" t="s">
         <v>132</v>
       </c>
       <c r="AE203">
@@ -10270,51 +10276,51 @@
       <c r="E209" t="s">
         <v>183</v>
       </c>
       <c r="F209" t="s">
         <v>631</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H209" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I209" t="s">
         <v>501</v>
       </c>
       <c r="AF209">
         <v>12.0</v>
       </c>
       <c r="AI209" t="s">
         <v>626</v>
       </c>
       <c r="AJ209">
         <v>79764</v>
       </c>
       <c r="AK209">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="D210" t="s">
         <v>632</v>
       </c>
       <c r="E210" t="s">
         <v>190</v>
       </c>
       <c r="F210" t="s">
         <v>633</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H210" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I210" t="s">
         <v>501</v>
       </c>
       <c r="J210" t="s">
         <v>222</v>
       </c>
       <c r="AE210">