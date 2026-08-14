--- v1 (2026-07-24)
+++ v2 (2026-08-14)
@@ -3151,53 +3151,50 @@
       </c>
       <c r="F19" t="s">
         <v>92</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>15.0</v>
       </c>
       <c r="AI19" t="s">
         <v>93</v>
       </c>
       <c r="AJ19">
         <v>79890</v>
       </c>
-      <c r="AK19">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>94</v>
       </c>
       <c r="E20" t="s">
         <v>95</v>
       </c>
       <c r="F20" t="s">
         <v>96</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>97</v>
       </c>
       <c r="AE20">
         <v>1</v>
@@ -3259,53 +3256,50 @@
       </c>
       <c r="G22" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>35</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>15.0</v>
       </c>
       <c r="AI22" t="s">
         <v>93</v>
       </c>
       <c r="AJ22">
         <v>78410</v>
       </c>
-      <c r="AK22">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>104</v>
       </c>
       <c r="E23" t="s">
         <v>105</v>
       </c>
       <c r="F23" t="s">
         <v>106</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>49</v>
       </c>
       <c r="AE23">
         <v>1</v>
@@ -5021,53 +5015,50 @@
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I69" t="s">
         <v>258</v>
       </c>
       <c r="J69" t="s">
         <v>128</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>15.0</v>
       </c>
       <c r="AI69" t="s">
         <v>263</v>
       </c>
       <c r="AJ69">
         <v>76818</v>
       </c>
-      <c r="AK69">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>264</v>
       </c>
       <c r="E70" t="s">
         <v>88</v>
       </c>
       <c r="F70" t="s">
         <v>265</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I70" t="s">
         <v>258</v>
       </c>
       <c r="J70" t="s">
         <v>145</v>
       </c>
       <c r="AE70">
         <v>1</v>
@@ -5138,53 +5129,50 @@
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I72" t="s">
         <v>258</v>
       </c>
       <c r="J72" t="s">
         <v>270</v>
       </c>
       <c r="AE72">
         <v>2</v>
       </c>
       <c r="AF72">
         <v>22.0</v>
       </c>
       <c r="AI72" t="s">
         <v>263</v>
       </c>
       <c r="AJ72">
         <v>76488</v>
       </c>
-      <c r="AK72">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>271</v>
       </c>
       <c r="E73" t="s">
         <v>272</v>
       </c>
       <c r="F73" t="s">
         <v>273</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I73" t="s">
         <v>258</v>
       </c>
       <c r="J73" t="s">
         <v>97</v>
       </c>
       <c r="AE73">
         <v>1</v>
@@ -5582,53 +5570,50 @@
       </c>
       <c r="H84" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I84" t="s">
         <v>258</v>
       </c>
       <c r="J84" t="s">
         <v>255</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>19.0</v>
       </c>
       <c r="AG84">
         <v>19.0</v>
       </c>
       <c r="AI84" t="s">
         <v>284</v>
       </c>
       <c r="AJ84">
         <v>77207</v>
       </c>
-      <c r="AK84">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>304</v>
       </c>
       <c r="E85" t="s">
         <v>305</v>
       </c>
       <c r="F85" t="s">
         <v>306</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I85" t="s">
         <v>258</v>
       </c>
       <c r="J85" t="s">
         <v>255</v>
       </c>
       <c r="AE85">
         <v>1</v>
@@ -6347,53 +6332,50 @@
       </c>
       <c r="G105" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I105" t="s">
         <v>332</v>
       </c>
       <c r="J105" t="s">
         <v>365</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AF105">
         <v>19.0</v>
       </c>
       <c r="AI105" t="s">
         <v>366</v>
       </c>
       <c r="AJ105">
         <v>79741</v>
       </c>
-      <c r="AK105">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>367</v>
       </c>
       <c r="E106" t="s">
         <v>368</v>
       </c>
       <c r="F106" t="s">
         <v>369</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I106" t="s">
         <v>370</v>
       </c>
       <c r="J106" t="s">
         <v>371</v>
       </c>
       <c r="AD106" t="s">
         <v>372</v>
@@ -7171,135 +7153,126 @@
       </c>
       <c r="I127" t="s">
         <v>426</v>
       </c>
       <c r="J127" t="s">
         <v>132</v>
       </c>
       <c r="AD127" t="s">
         <v>427</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AF127">
         <v>13.0</v>
       </c>
       <c r="AG127">
         <v>13.0</v>
       </c>
       <c r="AI127" t="s">
         <v>428</v>
       </c>
       <c r="AJ127">
         <v>77668</v>
       </c>
-      <c r="AK127">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>429</v>
       </c>
       <c r="E128" t="s">
         <v>336</v>
       </c>
       <c r="F128" t="s">
         <v>430</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I128" t="s">
         <v>426</v>
       </c>
       <c r="J128" t="s">
         <v>132</v>
       </c>
       <c r="AD128" t="s">
         <v>431</v>
       </c>
       <c r="AE128">
         <v>1</v>
       </c>
       <c r="AF128">
         <v>13.0</v>
       </c>
       <c r="AI128" t="s">
         <v>428</v>
       </c>
       <c r="AJ128">
         <v>78954</v>
       </c>
-      <c r="AK128">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>398</v>
       </c>
       <c r="E129" t="s">
         <v>432</v>
       </c>
       <c r="F129" t="s">
         <v>433</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H129" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I129" t="s">
         <v>426</v>
       </c>
       <c r="J129" t="s">
         <v>401</v>
       </c>
       <c r="AD129" t="s">
         <v>434</v>
       </c>
       <c r="AE129">
         <v>1</v>
       </c>
       <c r="AF129">
         <v>13.0</v>
       </c>
       <c r="AI129" t="s">
         <v>435</v>
       </c>
       <c r="AJ129">
         <v>79759</v>
       </c>
-      <c r="AK129">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>422</v>
       </c>
       <c r="E130" t="s">
         <v>436</v>
       </c>
       <c r="F130" t="s">
         <v>437</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I130" t="s">
         <v>426</v>
       </c>
       <c r="J130" t="s">
         <v>132</v>
       </c>
       <c r="AE130">
         <v>1</v>
@@ -8608,53 +8581,50 @@
         <v>26</v>
       </c>
       <c r="H165" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I165" t="s">
         <v>501</v>
       </c>
       <c r="J165" t="s">
         <v>132</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AF165">
         <v>15.0</v>
       </c>
       <c r="AG165">
         <v>15.0</v>
       </c>
       <c r="AI165" t="s">
         <v>533</v>
       </c>
       <c r="AJ165">
         <v>79226</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>266</v>
       </c>
       <c r="E166" t="s">
         <v>65</v>
       </c>
       <c r="F166" t="s">
         <v>536</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I166" t="s">
         <v>501</v>
       </c>
       <c r="J166" t="s">
         <v>128</v>
       </c>
       <c r="AE166">