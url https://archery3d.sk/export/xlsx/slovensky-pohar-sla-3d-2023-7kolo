--- v2 (2026-08-14)
+++ v3 (2026-09-05)
@@ -6771,51 +6771,51 @@
       <c r="H117" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I117" t="s">
         <v>370</v>
       </c>
       <c r="J117" t="s">
         <v>377</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>19.0</v>
       </c>
       <c r="AG117">
         <v>19.0</v>
       </c>
       <c r="AI117" t="s">
         <v>392</v>
       </c>
       <c r="AJ117">
         <v>76511</v>
       </c>
       <c r="AK117">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>367</v>
       </c>
       <c r="E118" t="s">
         <v>368</v>
       </c>
       <c r="F118" t="s">
         <v>406</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I118" t="s">
         <v>370</v>
       </c>
       <c r="J118" t="s">
         <v>371</v>
       </c>
       <c r="AE118">
@@ -7995,51 +7995,51 @@
       <c r="G150" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H150" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I150" t="s">
         <v>426</v>
       </c>
       <c r="J150" t="s">
         <v>236</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AF150">
         <v>19.0</v>
       </c>
       <c r="AI150" t="s">
         <v>488</v>
       </c>
       <c r="AJ150">
         <v>78857</v>
       </c>
       <c r="AK150">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
         <v>489</v>
       </c>
       <c r="E151" t="s">
         <v>175</v>
       </c>
       <c r="F151" t="s">
         <v>490</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>171</v>
       </c>
       <c r="I151" t="s">
         <v>426</v>
       </c>
       <c r="AE151">
         <v>1</v>
       </c>
       <c r="AF151">