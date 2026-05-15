--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -3541,51 +3541,51 @@
       <c r="H32" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>138</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>19.0</v>
       </c>
       <c r="AG32">
         <v>19.0</v>
       </c>
       <c r="AI32" t="s">
         <v>105</v>
       </c>
       <c r="AJ32">
         <v>77993</v>
       </c>
       <c r="AK32">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>139</v>
       </c>
       <c r="E33" t="s">
         <v>75</v>
       </c>
       <c r="F33" t="s">
         <v>140</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>141</v>
       </c>
       <c r="AF33">
@@ -3769,51 +3769,51 @@
       <c r="G38" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>34</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>19.0</v>
       </c>
       <c r="AI38" t="s">
         <v>152</v>
       </c>
       <c r="AJ38">
         <v>78460</v>
       </c>
       <c r="AK38">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>159</v>
       </c>
       <c r="E39" t="s">
         <v>160</v>
       </c>
       <c r="F39" t="s">
         <v>161</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>29</v>
       </c>
       <c r="AE39">
@@ -3842,51 +3842,51 @@
       <c r="G40" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>138</v>
       </c>
       <c r="AF40">
         <v>12.0</v>
       </c>
       <c r="AG40">
         <v>12.0</v>
       </c>
       <c r="AI40" t="s">
         <v>152</v>
       </c>
       <c r="AJ40">
         <v>77994</v>
       </c>
       <c r="AK40">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>165</v>
       </c>
       <c r="E41" t="s">
         <v>166</v>
       </c>
       <c r="F41" t="s">
         <v>167</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>169</v>
       </c>
       <c r="AE41">
@@ -4352,50 +4352,53 @@
       </c>
       <c r="E54" t="s">
         <v>75</v>
       </c>
       <c r="F54" t="s">
         <v>214</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I54" t="s">
         <v>207</v>
       </c>
       <c r="AF54">
         <v>8.0</v>
       </c>
       <c r="AI54" t="s">
         <v>212</v>
       </c>
       <c r="AJ54">
         <v>78156</v>
       </c>
+      <c r="AK54">
+        <v>5</v>
+      </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>215</v>
       </c>
       <c r="E55" t="s">
         <v>216</v>
       </c>
       <c r="F55" t="s">
         <v>217</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I55" t="s">
         <v>207</v>
       </c>
       <c r="J55" t="s">
         <v>116</v>
       </c>
       <c r="AE55">
         <v>1</v>
@@ -5380,53 +5383,50 @@
       </c>
       <c r="H82" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I82" t="s">
         <v>261</v>
       </c>
       <c r="J82" t="s">
         <v>231</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
         <v>19.0</v>
       </c>
       <c r="AG82">
         <v>19.0</v>
       </c>
       <c r="AI82" t="s">
         <v>290</v>
       </c>
       <c r="AJ82">
         <v>78398</v>
       </c>
-      <c r="AK82">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>305</v>
       </c>
       <c r="E83" t="s">
         <v>306</v>
       </c>
       <c r="F83" t="s">
         <v>307</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I83" t="s">
         <v>261</v>
       </c>
       <c r="J83" t="s">
         <v>308</v>
       </c>
       <c r="AE83">
         <v>1</v>
@@ -5495,90 +5495,87 @@
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I85" t="s">
         <v>261</v>
       </c>
       <c r="J85" t="s">
         <v>125</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AF85">
         <v>19.0</v>
       </c>
       <c r="AI85" t="s">
         <v>290</v>
       </c>
       <c r="AJ85">
         <v>77400</v>
       </c>
       <c r="AK85">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>314</v>
       </c>
       <c r="E86" t="s">
         <v>114</v>
       </c>
       <c r="F86" t="s">
         <v>315</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I86" t="s">
         <v>261</v>
       </c>
       <c r="J86" t="s">
         <v>257</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AF86">
         <v>19.0</v>
       </c>
       <c r="AI86" t="s">
         <v>290</v>
       </c>
       <c r="AJ86">
         <v>77925</v>
       </c>
-      <c r="AK86">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>316</v>
       </c>
       <c r="E87" t="s">
         <v>317</v>
       </c>
       <c r="F87" t="s">
         <v>318</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I87" t="s">
         <v>261</v>
       </c>
       <c r="J87" t="s">
         <v>109</v>
       </c>
       <c r="AF87">
         <v>12.0</v>
@@ -5831,86 +5828,86 @@
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I94" t="s">
         <v>261</v>
       </c>
       <c r="J94" t="s">
         <v>340</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
         <v>19.0</v>
       </c>
       <c r="AI94" t="s">
         <v>325</v>
       </c>
       <c r="AJ94">
         <v>77444</v>
       </c>
       <c r="AK94">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>341</v>
       </c>
       <c r="E95" t="s">
         <v>342</v>
       </c>
       <c r="F95" t="s">
         <v>343</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I95" t="s">
         <v>261</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AF95">
         <v>19.0</v>
       </c>
       <c r="AI95" t="s">
         <v>325</v>
       </c>
       <c r="AJ95">
         <v>78236</v>
       </c>
       <c r="AK95">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>344</v>
       </c>
       <c r="E96" t="s">
         <v>114</v>
       </c>
       <c r="F96" t="s">
         <v>345</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I96" t="s">
         <v>261</v>
       </c>
       <c r="J96" t="s">
         <v>182</v>
       </c>
       <c r="AE96">
@@ -6776,50 +6773,53 @@
       </c>
       <c r="F120" t="s">
         <v>416</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I120" t="s">
         <v>374</v>
       </c>
       <c r="J120" t="s">
         <v>148</v>
       </c>
       <c r="AF120">
         <v>12.0</v>
       </c>
       <c r="AI120" t="s">
         <v>414</v>
       </c>
       <c r="AJ120">
         <v>78378</v>
       </c>
+      <c r="AK120">
+        <v>5</v>
+      </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>417</v>
       </c>
       <c r="E121" t="s">
         <v>146</v>
       </c>
       <c r="F121" t="s">
         <v>418</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I121" t="s">
         <v>374</v>
       </c>
       <c r="J121" t="s">
         <v>404</v>
       </c>
       <c r="AE121">
         <v>1</v>
@@ -8463,51 +8463,51 @@
       <c r="H165" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I165" t="s">
         <v>489</v>
       </c>
       <c r="J165" t="s">
         <v>148</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AF165">
         <v>19.0</v>
       </c>
       <c r="AG165">
         <v>19.0</v>
       </c>
       <c r="AI165" t="s">
         <v>542</v>
       </c>
       <c r="AJ165">
         <v>77597</v>
       </c>
       <c r="AK165">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>545</v>
       </c>
       <c r="E166" t="s">
         <v>322</v>
       </c>
       <c r="F166" t="s">
         <v>546</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I166" t="s">
         <v>489</v>
       </c>
       <c r="J166" t="s">
         <v>324</v>
       </c>
       <c r="AE166">
@@ -8665,51 +8665,51 @@
       <c r="H170" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I170" t="s">
         <v>489</v>
       </c>
       <c r="J170" t="s">
         <v>141</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AF170">
         <v>19.0</v>
       </c>
       <c r="AG170">
         <v>19.0</v>
       </c>
       <c r="AI170" t="s">
         <v>542</v>
       </c>
       <c r="AJ170">
         <v>77393</v>
       </c>
       <c r="AK170">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>554</v>
       </c>
       <c r="E171" t="s">
         <v>255</v>
       </c>
       <c r="F171" t="s">
         <v>555</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I171" t="s">
         <v>489</v>
       </c>
       <c r="J171" t="s">
         <v>525</v>
       </c>
       <c r="AE171">