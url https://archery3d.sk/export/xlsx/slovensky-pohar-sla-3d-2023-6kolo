--- v1 (2026-05-15)
+++ v2 (2026-08-17)
@@ -3055,53 +3055,50 @@
       </c>
       <c r="G19" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>34</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>15.0</v>
       </c>
       <c r="AI19" t="s">
         <v>88</v>
       </c>
       <c r="AJ19">
         <v>78217</v>
       </c>
-      <c r="AK19">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>95</v>
       </c>
       <c r="E20" t="s">
         <v>96</v>
       </c>
       <c r="F20" t="s">
         <v>97</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>67</v>
       </c>
       <c r="AE20">
         <v>1</v>
@@ -4025,50 +4022,53 @@
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>182</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>19.0</v>
       </c>
       <c r="AI45" t="s">
         <v>170</v>
       </c>
       <c r="AJ45">
         <v>77910</v>
       </c>
+      <c r="AK45">
+        <v>5</v>
+      </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>183</v>
       </c>
       <c r="E46" t="s">
         <v>184</v>
       </c>
       <c r="F46" t="s">
         <v>185</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>186</v>
       </c>
       <c r="AE46">
         <v>1</v>
@@ -4175,51 +4175,51 @@
       <c r="G49" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>19.0</v>
       </c>
       <c r="AG49">
         <v>19.0</v>
       </c>
       <c r="AI49" t="s">
         <v>195</v>
       </c>
       <c r="AJ49">
         <v>77428</v>
       </c>
       <c r="AK49">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>196</v>
       </c>
       <c r="E50" t="s">
         <v>197</v>
       </c>
       <c r="F50" t="s">
         <v>198</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I50" t="s">
         <v>199</v>
       </c>
       <c r="J50" t="s">
         <v>34</v>
       </c>
       <c r="AF50">
@@ -4352,90 +4352,87 @@
       </c>
       <c r="E54" t="s">
         <v>75</v>
       </c>
       <c r="F54" t="s">
         <v>214</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I54" t="s">
         <v>207</v>
       </c>
       <c r="AF54">
         <v>8.0</v>
       </c>
       <c r="AI54" t="s">
         <v>212</v>
       </c>
       <c r="AJ54">
         <v>78156</v>
       </c>
-      <c r="AK54">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>215</v>
       </c>
       <c r="E55" t="s">
         <v>216</v>
       </c>
       <c r="F55" t="s">
         <v>217</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I55" t="s">
         <v>207</v>
       </c>
       <c r="J55" t="s">
         <v>116</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
         <v>15.0</v>
       </c>
       <c r="AI55" t="s">
         <v>212</v>
       </c>
       <c r="AJ55">
         <v>78680</v>
       </c>
       <c r="AK55">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>218</v>
       </c>
       <c r="E56" t="s">
         <v>219</v>
       </c>
       <c r="F56" t="s">
         <v>220</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I56" t="s">
         <v>207</v>
       </c>
       <c r="J56" t="s">
         <v>83</v>
       </c>
       <c r="AE56">
@@ -4679,53 +4676,50 @@
       </c>
       <c r="G63" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I63" t="s">
         <v>207</v>
       </c>
       <c r="J63" t="s">
         <v>231</v>
       </c>
       <c r="AF63">
         <v>12.0</v>
       </c>
       <c r="AG63">
         <v>12.0</v>
       </c>
       <c r="AI63" t="s">
         <v>244</v>
       </c>
       <c r="AJ63">
         <v>78396</v>
       </c>
-      <c r="AK63">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>245</v>
       </c>
       <c r="E64" t="s">
         <v>246</v>
       </c>
       <c r="F64" t="s">
         <v>247</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I64" t="s">
         <v>207</v>
       </c>
       <c r="J64" t="s">
         <v>231</v>
       </c>
       <c r="AF64">
         <v>12.0</v>
@@ -5018,91 +5012,85 @@
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I72" t="s">
         <v>261</v>
       </c>
       <c r="J72" t="s">
         <v>125</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>15.0</v>
       </c>
       <c r="AI72" t="s">
         <v>270</v>
       </c>
       <c r="AJ72">
         <v>78709</v>
       </c>
-      <c r="AK72">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>275</v>
       </c>
       <c r="E73" t="s">
         <v>146</v>
       </c>
       <c r="F73" t="s">
         <v>276</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I73" t="s">
         <v>261</v>
       </c>
       <c r="J73" t="s">
         <v>277</v>
       </c>
       <c r="AE73">
         <v>2</v>
       </c>
       <c r="AF73">
         <v>22.0</v>
       </c>
       <c r="AI73" t="s">
         <v>270</v>
       </c>
       <c r="AJ73">
         <v>77309</v>
       </c>
-      <c r="AK73">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>278</v>
       </c>
       <c r="E74" t="s">
         <v>163</v>
       </c>
       <c r="F74" t="s">
         <v>279</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H74" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I74" t="s">
         <v>261</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">
         <v>15.0</v>
@@ -5241,51 +5229,51 @@
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I78" t="s">
         <v>261</v>
       </c>
       <c r="J78" t="s">
         <v>87</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>19.0</v>
       </c>
       <c r="AI78" t="s">
         <v>290</v>
       </c>
       <c r="AJ78">
         <v>77865</v>
       </c>
       <c r="AK78">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>294</v>
       </c>
       <c r="E79" t="s">
         <v>197</v>
       </c>
       <c r="F79" t="s">
         <v>295</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I79" t="s">
         <v>261</v>
       </c>
       <c r="J79" t="s">
         <v>296</v>
       </c>
       <c r="AF79">
@@ -5383,50 +5371,53 @@
       </c>
       <c r="H82" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I82" t="s">
         <v>261</v>
       </c>
       <c r="J82" t="s">
         <v>231</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
         <v>19.0</v>
       </c>
       <c r="AG82">
         <v>19.0</v>
       </c>
       <c r="AI82" t="s">
         <v>290</v>
       </c>
       <c r="AJ82">
         <v>78398</v>
       </c>
+      <c r="AK82">
+        <v>4</v>
+      </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>305</v>
       </c>
       <c r="E83" t="s">
         <v>306</v>
       </c>
       <c r="F83" t="s">
         <v>307</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I83" t="s">
         <v>261</v>
       </c>
       <c r="J83" t="s">
         <v>308</v>
       </c>
       <c r="AE83">
         <v>1</v>
@@ -5532,50 +5523,53 @@
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I86" t="s">
         <v>261</v>
       </c>
       <c r="J86" t="s">
         <v>257</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AF86">
         <v>19.0</v>
       </c>
       <c r="AI86" t="s">
         <v>290</v>
       </c>
       <c r="AJ86">
         <v>77925</v>
       </c>
+      <c r="AK86">
+        <v>4</v>
+      </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>316</v>
       </c>
       <c r="E87" t="s">
         <v>317</v>
       </c>
       <c r="F87" t="s">
         <v>318</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I87" t="s">
         <v>261</v>
       </c>
       <c r="J87" t="s">
         <v>109</v>
       </c>
       <c r="AF87">
         <v>12.0</v>
@@ -5941,53 +5935,50 @@
       </c>
       <c r="H97" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I97" t="s">
         <v>348</v>
       </c>
       <c r="J97" t="s">
         <v>141</v>
       </c>
       <c r="AD97" t="s">
         <v>349</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AF97">
         <v>13.0</v>
       </c>
       <c r="AI97" t="s">
         <v>350</v>
       </c>
       <c r="AJ97">
         <v>78691</v>
       </c>
-      <c r="AK97">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>351</v>
       </c>
       <c r="E98" t="s">
         <v>75</v>
       </c>
       <c r="F98" t="s">
         <v>352</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I98" t="s">
         <v>348</v>
       </c>
       <c r="J98" t="s">
         <v>141</v>
       </c>
       <c r="AE98">
         <v>2</v>
@@ -6812,51 +6803,51 @@
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I121" t="s">
         <v>374</v>
       </c>
       <c r="J121" t="s">
         <v>404</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AF121">
         <v>19.0</v>
       </c>
       <c r="AI121" t="s">
         <v>414</v>
       </c>
       <c r="AJ121">
         <v>78193</v>
       </c>
       <c r="AK121">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>417</v>
       </c>
       <c r="E122" t="s">
         <v>180</v>
       </c>
       <c r="F122" t="s">
         <v>419</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I122" t="s">
         <v>374</v>
       </c>
       <c r="J122" t="s">
         <v>404</v>
       </c>
       <c r="AE122">
@@ -6931,97 +6922,91 @@
       </c>
       <c r="H124" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I124" t="s">
         <v>426</v>
       </c>
       <c r="J124" t="s">
         <v>121</v>
       </c>
       <c r="AD124" t="s">
         <v>427</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AF124">
         <v>13.0</v>
       </c>
       <c r="AI124" t="s">
         <v>428</v>
       </c>
       <c r="AJ124">
         <v>77611</v>
       </c>
-      <c r="AK124">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>417</v>
       </c>
       <c r="E125" t="s">
         <v>429</v>
       </c>
       <c r="F125" t="s">
         <v>430</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I125" t="s">
         <v>426</v>
       </c>
       <c r="J125" t="s">
         <v>121</v>
       </c>
       <c r="AD125" t="s">
         <v>431</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AF125">
         <v>13.0</v>
       </c>
       <c r="AG125">
         <v>13.0</v>
       </c>
       <c r="AI125" t="s">
         <v>428</v>
       </c>
       <c r="AJ125">
         <v>77666</v>
       </c>
-      <c r="AK125">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>432</v>
       </c>
       <c r="E126" t="s">
         <v>433</v>
       </c>
       <c r="F126" t="s">
         <v>434</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H126" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I126" t="s">
         <v>426</v>
       </c>
       <c r="J126" t="s">
         <v>121</v>
       </c>
       <c r="AE126">
         <v>2</v>
@@ -7121,131 +7106,134 @@
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I129" t="s">
         <v>426</v>
       </c>
       <c r="J129" t="s">
         <v>444</v>
       </c>
       <c r="AE129">
         <v>1</v>
       </c>
       <c r="AF129">
         <v>19.0</v>
       </c>
       <c r="AI129" t="s">
         <v>438</v>
       </c>
       <c r="AJ129">
         <v>78667</v>
       </c>
+      <c r="AK129">
+        <v>5</v>
+      </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" t="s">
         <v>205</v>
       </c>
       <c r="F130" t="s">
         <v>445</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I130" t="s">
         <v>426</v>
       </c>
       <c r="J130" t="s">
         <v>125</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AF130">
         <v>19.0</v>
       </c>
       <c r="AG130">
         <v>19.0</v>
       </c>
       <c r="AI130" t="s">
         <v>438</v>
       </c>
       <c r="AJ130">
         <v>77397</v>
       </c>
       <c r="AK130">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
         <v>446</v>
       </c>
       <c r="E131" t="s">
         <v>447</v>
       </c>
       <c r="F131" t="s">
         <v>448</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I131" t="s">
         <v>426</v>
       </c>
       <c r="J131" t="s">
         <v>109</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AF131">
         <v>19.0</v>
       </c>
       <c r="AG131">
         <v>19.0</v>
       </c>
       <c r="AI131" t="s">
         <v>438</v>
       </c>
       <c r="AJ131">
         <v>78688</v>
       </c>
       <c r="AK131">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
         <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>292</v>
       </c>
       <c r="F132" t="s">
         <v>449</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I132" t="s">
         <v>426</v>
       </c>
       <c r="J132" t="s">
         <v>29</v>
       </c>
       <c r="AE132">
@@ -7464,51 +7452,51 @@
       <c r="G138" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I138" t="s">
         <v>426</v>
       </c>
       <c r="J138" t="s">
         <v>329</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AF138">
         <v>19.0</v>
       </c>
       <c r="AI138" t="s">
         <v>464</v>
       </c>
       <c r="AJ138">
         <v>77647</v>
       </c>
       <c r="AK138">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>467</v>
       </c>
       <c r="E139" t="s">
         <v>468</v>
       </c>
       <c r="F139" t="s">
         <v>469</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I139" t="s">
         <v>426</v>
       </c>
       <c r="J139" t="s">
         <v>444</v>
       </c>
       <c r="AE139">
@@ -7747,51 +7735,51 @@
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I146" t="s">
         <v>426</v>
       </c>
       <c r="J146" t="s">
         <v>236</v>
       </c>
       <c r="AE146">
         <v>1</v>
       </c>
       <c r="AF146">
         <v>19.0</v>
       </c>
       <c r="AI146" t="s">
         <v>481</v>
       </c>
       <c r="AJ146">
         <v>78433</v>
       </c>
       <c r="AK146">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
         <v>487</v>
       </c>
       <c r="E147" t="s">
         <v>292</v>
       </c>
       <c r="F147" t="s">
         <v>488</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I147" t="s">
         <v>489</v>
       </c>
       <c r="J147" t="s">
         <v>148</v>
       </c>
       <c r="AD147" t="s">
@@ -8164,53 +8152,50 @@
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H157" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I157" t="s">
         <v>489</v>
       </c>
       <c r="J157" t="s">
         <v>121</v>
       </c>
       <c r="AE157">
         <v>1</v>
       </c>
       <c r="AF157">
         <v>15.0</v>
       </c>
       <c r="AI157" t="s">
         <v>518</v>
       </c>
       <c r="AJ157">
         <v>78726</v>
       </c>
-      <c r="AK157">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
         <v>522</v>
       </c>
       <c r="E158" t="s">
         <v>523</v>
       </c>
       <c r="F158" t="s">
         <v>524</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H158" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I158" t="s">
         <v>489</v>
       </c>
       <c r="J158" t="s">
         <v>525</v>
       </c>
       <c r="AE158">
         <v>1</v>
@@ -8240,53 +8225,50 @@
       </c>
       <c r="G159" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H159" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I159" t="s">
         <v>489</v>
       </c>
       <c r="J159" t="s">
         <v>125</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AF159">
         <v>15.0</v>
       </c>
       <c r="AI159" t="s">
         <v>526</v>
       </c>
       <c r="AJ159">
         <v>77401</v>
       </c>
-      <c r="AK159">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
         <v>530</v>
       </c>
       <c r="E160" t="s">
         <v>531</v>
       </c>
       <c r="F160" t="s">
         <v>532</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H160" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I160" t="s">
         <v>489</v>
       </c>
       <c r="J160" t="s">
         <v>473</v>
       </c>
       <c r="AE160">
         <v>1</v>
@@ -9203,86 +9185,86 @@
       <c r="H184" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I184" t="s">
         <v>489</v>
       </c>
       <c r="J184" t="s">
         <v>525</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AF184">
         <v>19.0</v>
       </c>
       <c r="AG184">
         <v>19.0</v>
       </c>
       <c r="AI184" t="s">
         <v>581</v>
       </c>
       <c r="AJ184">
         <v>78157</v>
       </c>
       <c r="AK184">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>579</v>
       </c>
       <c r="E185" t="s">
         <v>584</v>
       </c>
       <c r="F185" t="s">
         <v>585</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I185" t="s">
         <v>489</v>
       </c>
       <c r="J185" t="s">
         <v>453</v>
       </c>
       <c r="AF185">
         <v>12.0</v>
       </c>
       <c r="AI185" t="s">
         <v>581</v>
       </c>
       <c r="AJ185">
         <v>77673</v>
       </c>
       <c r="AK185">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="D186" t="s">
         <v>586</v>
       </c>
       <c r="E186" t="s">
         <v>587</v>
       </c>
       <c r="F186" t="s">
         <v>588</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H186" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I186" t="s">
         <v>489</v>
       </c>
       <c r="J186" t="s">
         <v>121</v>
       </c>
       <c r="AE186">