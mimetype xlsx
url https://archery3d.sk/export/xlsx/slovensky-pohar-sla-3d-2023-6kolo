--- v2 (2026-08-17)
+++ v3 (2026-09-06)
@@ -4901,53 +4901,50 @@
       </c>
       <c r="I69" t="s">
         <v>261</v>
       </c>
       <c r="J69" t="s">
         <v>125</v>
       </c>
       <c r="AD69" t="s">
         <v>266</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>13.0</v>
       </c>
       <c r="AG69">
         <v>13.0</v>
       </c>
       <c r="AI69" t="s">
         <v>267</v>
       </c>
       <c r="AJ69">
         <v>77372</v>
       </c>
-      <c r="AK69">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>268</v>
       </c>
       <c r="E70" t="s">
         <v>79</v>
       </c>
       <c r="F70" t="s">
         <v>269</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I70" t="s">
         <v>261</v>
       </c>
       <c r="J70" t="s">
         <v>125</v>
       </c>
       <c r="AE70">
         <v>1</v>
@@ -6584,51 +6581,51 @@
       <c r="H115" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I115" t="s">
         <v>374</v>
       </c>
       <c r="J115" t="s">
         <v>404</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AF115">
         <v>19.0</v>
       </c>
       <c r="AG115">
         <v>19.0</v>
       </c>
       <c r="AI115" t="s">
         <v>394</v>
       </c>
       <c r="AJ115">
         <v>78247</v>
       </c>
       <c r="AK115">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>387</v>
       </c>
       <c r="E116" t="s">
         <v>248</v>
       </c>
       <c r="F116" t="s">
         <v>405</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I116" t="s">
         <v>374</v>
       </c>
       <c r="J116" t="s">
         <v>375</v>
       </c>
       <c r="AE116">
@@ -7735,51 +7732,51 @@
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I146" t="s">
         <v>426</v>
       </c>
       <c r="J146" t="s">
         <v>236</v>
       </c>
       <c r="AE146">
         <v>1</v>
       </c>
       <c r="AF146">
         <v>19.0</v>
       </c>
       <c r="AI146" t="s">
         <v>481</v>
       </c>
       <c r="AJ146">
         <v>78433</v>
       </c>
       <c r="AK146">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
         <v>487</v>
       </c>
       <c r="E147" t="s">
         <v>292</v>
       </c>
       <c r="F147" t="s">
         <v>488</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I147" t="s">
         <v>489</v>
       </c>
       <c r="J147" t="s">
         <v>148</v>
       </c>
       <c r="AD147" t="s">