--- v3 (2026-09-06)
+++ v4 (2026-09-26)
@@ -2729,51 +2729,51 @@
       <c r="H10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>54</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>15.0</v>
       </c>
       <c r="AG10">
         <v>15.0</v>
       </c>
       <c r="AI10" t="s">
         <v>60</v>
       </c>
       <c r="AJ10">
         <v>78463</v>
       </c>
       <c r="AK10">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>64</v>
       </c>
       <c r="E11" t="s">
         <v>65</v>
       </c>
       <c r="F11" t="s">
         <v>66</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>67</v>
       </c>
       <c r="AE11">
@@ -3237,51 +3237,51 @@
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>19.0</v>
       </c>
       <c r="AG24">
         <v>19.0</v>
       </c>
       <c r="AI24" t="s">
         <v>105</v>
       </c>
       <c r="AJ24">
         <v>77333</v>
       </c>
       <c r="AK24">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>113</v>
       </c>
       <c r="E25" t="s">
         <v>114</v>
       </c>
       <c r="F25" t="s">
         <v>115</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>116</v>
       </c>
       <c r="AE25">
@@ -4251,51 +4251,51 @@
       <c r="H51" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I51" t="s">
         <v>199</v>
       </c>
       <c r="J51" t="s">
         <v>203</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>19.0</v>
       </c>
       <c r="AG51">
         <v>19.0</v>
       </c>
       <c r="AI51" t="s">
         <v>200</v>
       </c>
       <c r="AJ51">
         <v>78179</v>
       </c>
       <c r="AK51">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>204</v>
       </c>
       <c r="E52" t="s">
         <v>205</v>
       </c>
       <c r="F52" t="s">
         <v>206</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I52" t="s">
         <v>207</v>
       </c>
       <c r="J52" t="s">
         <v>116</v>
       </c>
       <c r="AD52" t="s">
@@ -6140,51 +6140,51 @@
       <c r="E103" t="s">
         <v>338</v>
       </c>
       <c r="F103" t="s">
         <v>367</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I103" t="s">
         <v>348</v>
       </c>
       <c r="AF103">
         <v>12.0</v>
       </c>
       <c r="AI103" t="s">
         <v>365</v>
       </c>
       <c r="AJ103">
         <v>78154</v>
       </c>
       <c r="AK103">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>368</v>
       </c>
       <c r="E104" t="s">
         <v>146</v>
       </c>
       <c r="F104" t="s">
         <v>369</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I104" t="s">
         <v>348</v>
       </c>
       <c r="AF104">
         <v>12.0</v>
       </c>
       <c r="AI104" t="s">
@@ -7732,51 +7732,51 @@
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I146" t="s">
         <v>426</v>
       </c>
       <c r="J146" t="s">
         <v>236</v>
       </c>
       <c r="AE146">
         <v>1</v>
       </c>
       <c r="AF146">
         <v>19.0</v>
       </c>
       <c r="AI146" t="s">
         <v>481</v>
       </c>
       <c r="AJ146">
         <v>78433</v>
       </c>
       <c r="AK146">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
         <v>487</v>
       </c>
       <c r="E147" t="s">
         <v>292</v>
       </c>
       <c r="F147" t="s">
         <v>488</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I147" t="s">
         <v>489</v>
       </c>
       <c r="J147" t="s">
         <v>148</v>
       </c>
       <c r="AD147" t="s">
@@ -9217,51 +9217,51 @@
       <c r="F185" t="s">
         <v>585</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I185" t="s">
         <v>489</v>
       </c>
       <c r="J185" t="s">
         <v>453</v>
       </c>
       <c r="AF185">
         <v>12.0</v>
       </c>
       <c r="AI185" t="s">
         <v>581</v>
       </c>
       <c r="AJ185">
         <v>77673</v>
       </c>
       <c r="AK185">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="D186" t="s">
         <v>586</v>
       </c>
       <c r="E186" t="s">
         <v>587</v>
       </c>
       <c r="F186" t="s">
         <v>588</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H186" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I186" t="s">
         <v>489</v>
       </c>
       <c r="J186" t="s">
         <v>121</v>
       </c>
       <c r="AE186">