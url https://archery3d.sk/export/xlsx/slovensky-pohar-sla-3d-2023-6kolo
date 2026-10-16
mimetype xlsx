--- v4 (2026-09-26)
+++ v5 (2026-10-16)
@@ -4102,51 +4102,51 @@
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>19.0</v>
       </c>
       <c r="AG47">
         <v>19.0</v>
       </c>
       <c r="AI47" t="s">
         <v>170</v>
       </c>
       <c r="AJ47">
         <v>77429</v>
       </c>
       <c r="AK47">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>189</v>
       </c>
       <c r="E48" t="s">
         <v>190</v>
       </c>
       <c r="F48" t="s">
         <v>191</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>34</v>
       </c>
       <c r="AE48">
@@ -5226,51 +5226,51 @@
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I78" t="s">
         <v>261</v>
       </c>
       <c r="J78" t="s">
         <v>87</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>19.0</v>
       </c>
       <c r="AI78" t="s">
         <v>290</v>
       </c>
       <c r="AJ78">
         <v>77865</v>
       </c>
       <c r="AK78">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>294</v>
       </c>
       <c r="E79" t="s">
         <v>197</v>
       </c>
       <c r="F79" t="s">
         <v>295</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I79" t="s">
         <v>261</v>
       </c>
       <c r="J79" t="s">
         <v>296</v>
       </c>
       <c r="AF79">
@@ -5369,51 +5369,51 @@
       <c r="H82" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I82" t="s">
         <v>261</v>
       </c>
       <c r="J82" t="s">
         <v>231</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
         <v>19.0</v>
       </c>
       <c r="AG82">
         <v>19.0</v>
       </c>
       <c r="AI82" t="s">
         <v>290</v>
       </c>
       <c r="AJ82">
         <v>78398</v>
       </c>
       <c r="AK82">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>305</v>
       </c>
       <c r="E83" t="s">
         <v>306</v>
       </c>
       <c r="F83" t="s">
         <v>307</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I83" t="s">
         <v>261</v>
       </c>
       <c r="J83" t="s">
         <v>308</v>
       </c>
       <c r="AE83">
@@ -7066,51 +7066,51 @@
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I128" t="s">
         <v>426</v>
       </c>
       <c r="J128" t="s">
         <v>231</v>
       </c>
       <c r="AF128">
         <v>12.0</v>
       </c>
       <c r="AG128">
         <v>12.0</v>
       </c>
       <c r="AI128" t="s">
         <v>438</v>
       </c>
       <c r="AJ128">
         <v>78395</v>
       </c>
       <c r="AK128">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>441</v>
       </c>
       <c r="E129" t="s">
         <v>442</v>
       </c>
       <c r="F129" t="s">
         <v>443</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I129" t="s">
         <v>426</v>
       </c>
       <c r="J129" t="s">
         <v>444</v>
       </c>
       <c r="AE129">
@@ -8039,51 +8039,51 @@
       <c r="H154" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I154" t="s">
         <v>489</v>
       </c>
       <c r="J154" t="s">
         <v>34</v>
       </c>
       <c r="AD154" t="s">
         <v>515</v>
       </c>
       <c r="AE154">
         <v>2</v>
       </c>
       <c r="AF154">
         <v>20.0</v>
       </c>
       <c r="AI154" t="s">
         <v>505</v>
       </c>
       <c r="AJ154">
         <v>78218</v>
       </c>
       <c r="AK154">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
         <v>106</v>
       </c>
       <c r="E155" t="s">
         <v>516</v>
       </c>
       <c r="F155" t="s">
         <v>517</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I155" t="s">
         <v>489</v>
       </c>
       <c r="J155" t="s">
         <v>109</v>
       </c>
       <c r="AE155">
@@ -9445,51 +9445,51 @@
       <c r="G191" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H191" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I191" t="s">
         <v>489</v>
       </c>
       <c r="J191" t="s">
         <v>67</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AF191">
         <v>19.0</v>
       </c>
       <c r="AI191" t="s">
         <v>598</v>
       </c>
       <c r="AJ191">
         <v>77346</v>
       </c>
       <c r="AK191">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>601</v>
       </c>
       <c r="E192" t="s">
         <v>184</v>
       </c>
       <c r="F192" t="s">
         <v>602</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H192" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I192" t="s">
         <v>489</v>
       </c>
       <c r="J192" t="s">
         <v>404</v>
       </c>
       <c r="AE192">