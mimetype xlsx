--- v0 (2026-04-24)
+++ v1 (2026-06-13)
@@ -3134,51 +3134,51 @@
       <c r="H25" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>118</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>19.0</v>
       </c>
       <c r="AG25">
         <v>19.0</v>
       </c>
       <c r="AI25" t="s">
         <v>86</v>
       </c>
       <c r="AJ25">
         <v>75663</v>
       </c>
       <c r="AK25">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>119</v>
       </c>
       <c r="E26" t="s">
         <v>120</v>
       </c>
       <c r="F26" t="s">
         <v>121</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>61</v>
       </c>
       <c r="AE26">
@@ -3648,51 +3648,51 @@
       <c r="G39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>19.0</v>
       </c>
       <c r="AG39">
         <v>19.0</v>
       </c>
       <c r="AI39" t="s">
         <v>159</v>
       </c>
       <c r="AJ39">
         <v>68707</v>
       </c>
       <c r="AK39">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>163</v>
       </c>
       <c r="E40" t="s">
         <v>164</v>
       </c>
       <c r="F40" t="s">
         <v>165</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I40" t="s">
         <v>166</v>
       </c>
       <c r="J40" t="s">
         <v>167</v>
       </c>
       <c r="AE40">
@@ -4273,51 +4273,51 @@
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I56" t="s">
         <v>175</v>
       </c>
       <c r="J56" t="s">
         <v>222</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>19.0</v>
       </c>
       <c r="AI56" t="s">
         <v>211</v>
       </c>
       <c r="AJ56">
         <v>76590</v>
       </c>
       <c r="AK56">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>223</v>
       </c>
       <c r="E57" t="s">
         <v>224</v>
       </c>
       <c r="F57" t="s">
         <v>225</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I57" t="s">
         <v>175</v>
       </c>
       <c r="J57" t="s">
         <v>226</v>
       </c>
       <c r="AE57">
@@ -4976,53 +4976,50 @@
       </c>
       <c r="F75" t="s">
         <v>282</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I75" t="s">
         <v>252</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>19.0</v>
       </c>
       <c r="AI75" t="s">
         <v>283</v>
       </c>
       <c r="AJ75">
         <v>73752</v>
       </c>
-      <c r="AK75">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>284</v>
       </c>
       <c r="E76" t="s">
         <v>106</v>
       </c>
       <c r="F76" t="s">
         <v>285</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I76" t="s">
         <v>252</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>19.0</v>
@@ -5166,53 +5163,50 @@
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I80" t="s">
         <v>252</v>
       </c>
       <c r="J80" t="s">
         <v>226</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
         <v>19.0</v>
       </c>
       <c r="AI80" t="s">
         <v>283</v>
       </c>
       <c r="AJ80">
         <v>73569</v>
       </c>
-      <c r="AK80">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>296</v>
       </c>
       <c r="E81" t="s">
         <v>297</v>
       </c>
       <c r="F81" t="s">
         <v>298</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I81" t="s">
         <v>252</v>
       </c>
       <c r="J81" t="s">
         <v>292</v>
       </c>
       <c r="AE81">
         <v>1</v>
@@ -5468,51 +5462,51 @@
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I88" t="s">
         <v>252</v>
       </c>
       <c r="J88" t="s">
         <v>319</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AF88">
         <v>19.0</v>
       </c>
       <c r="AI88" t="s">
         <v>320</v>
       </c>
       <c r="AJ88">
         <v>77065</v>
       </c>
       <c r="AK88">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>321</v>
       </c>
       <c r="E89" t="s">
         <v>322</v>
       </c>
       <c r="F89" t="s">
         <v>323</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I89" t="s">
         <v>252</v>
       </c>
       <c r="J89" t="s">
         <v>61</v>
       </c>
       <c r="AE89">
@@ -5620,51 +5614,51 @@
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I92" t="s">
         <v>252</v>
       </c>
       <c r="J92" t="s">
         <v>332</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>19.0</v>
       </c>
       <c r="AI92" t="s">
         <v>320</v>
       </c>
       <c r="AJ92">
         <v>74978</v>
       </c>
       <c r="AK92">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>102</v>
       </c>
       <c r="E93" t="s">
         <v>67</v>
       </c>
       <c r="F93" t="s">
         <v>333</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I93" t="s">
         <v>334</v>
       </c>
       <c r="J93" t="s">
         <v>65</v>
       </c>
       <c r="AD93" t="s">
@@ -6463,50 +6457,53 @@
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I115" t="s">
         <v>366</v>
       </c>
       <c r="J115" t="s">
         <v>392</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AF115">
         <v>19.0</v>
       </c>
       <c r="AI115" t="s">
         <v>406</v>
       </c>
       <c r="AJ115">
         <v>76953</v>
       </c>
+      <c r="AK115">
+        <v>5</v>
+      </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>407</v>
       </c>
       <c r="E116" t="s">
         <v>264</v>
       </c>
       <c r="F116" t="s">
         <v>408</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I116" t="s">
         <v>366</v>
       </c>
       <c r="J116" t="s">
         <v>372</v>
       </c>
       <c r="AE116">
         <v>1</v>
@@ -8071,51 +8068,51 @@
       <c r="H158" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I158" t="s">
         <v>473</v>
       </c>
       <c r="J158" t="s">
         <v>392</v>
       </c>
       <c r="AE158">
         <v>1</v>
       </c>
       <c r="AF158">
         <v>19.0</v>
       </c>
       <c r="AG158">
         <v>19.0</v>
       </c>
       <c r="AI158" t="s">
         <v>517</v>
       </c>
       <c r="AJ158">
         <v>74839</v>
       </c>
       <c r="AK158">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
         <v>528</v>
       </c>
       <c r="E159" t="s">
         <v>138</v>
       </c>
       <c r="F159" t="s">
         <v>529</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I159" t="s">
         <v>473</v>
       </c>
       <c r="J159" t="s">
         <v>108</v>
       </c>
       <c r="AE159">
@@ -8434,51 +8431,51 @@
       <c r="H167" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I167" t="s">
         <v>473</v>
       </c>
       <c r="J167" t="s">
         <v>85</v>
       </c>
       <c r="AE167">
         <v>1</v>
       </c>
       <c r="AF167">
         <v>19.0</v>
       </c>
       <c r="AG167">
         <v>19.0</v>
       </c>
       <c r="AI167" t="s">
         <v>517</v>
       </c>
       <c r="AJ167">
         <v>75772</v>
       </c>
       <c r="AK167">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
         <v>544</v>
       </c>
       <c r="E168" t="s">
         <v>545</v>
       </c>
       <c r="F168" t="s">
         <v>546</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H168" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I168" t="s">
         <v>473</v>
       </c>
       <c r="J168" t="s">
         <v>462</v>
       </c>
       <c r="AF168">