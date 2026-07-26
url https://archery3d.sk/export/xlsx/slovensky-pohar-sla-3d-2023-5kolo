--- v1 (2026-06-13)
+++ v2 (2026-07-26)
@@ -3835,51 +3835,51 @@
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I44" t="s">
         <v>175</v>
       </c>
       <c r="J44" t="s">
         <v>65</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>15.0</v>
       </c>
       <c r="AI44" t="s">
         <v>185</v>
       </c>
       <c r="AJ44">
         <v>76109</v>
       </c>
       <c r="AK44">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>186</v>
       </c>
       <c r="E45" t="s">
         <v>110</v>
       </c>
       <c r="F45" t="s">
         <v>187</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I45" t="s">
         <v>175</v>
       </c>
       <c r="J45" t="s">
         <v>85</v>
       </c>
       <c r="AF45">
@@ -4976,50 +4976,53 @@
       </c>
       <c r="F75" t="s">
         <v>282</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I75" t="s">
         <v>252</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>19.0</v>
       </c>
       <c r="AI75" t="s">
         <v>283</v>
       </c>
       <c r="AJ75">
         <v>73752</v>
       </c>
+      <c r="AK75">
+        <v>4</v>
+      </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>284</v>
       </c>
       <c r="E76" t="s">
         <v>106</v>
       </c>
       <c r="F76" t="s">
         <v>285</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I76" t="s">
         <v>252</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>19.0</v>
@@ -5050,51 +5053,51 @@
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I77" t="s">
         <v>252</v>
       </c>
       <c r="J77" t="s">
         <v>73</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>19.0</v>
       </c>
       <c r="AI77" t="s">
         <v>283</v>
       </c>
       <c r="AJ77">
         <v>74273</v>
       </c>
       <c r="AK77">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>275</v>
       </c>
       <c r="E78" t="s">
         <v>56</v>
       </c>
       <c r="F78" t="s">
         <v>288</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I78" t="s">
         <v>252</v>
       </c>
       <c r="J78" t="s">
         <v>73</v>
       </c>
       <c r="AE78">
@@ -5163,50 +5166,53 @@
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I80" t="s">
         <v>252</v>
       </c>
       <c r="J80" t="s">
         <v>226</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
         <v>19.0</v>
       </c>
       <c r="AI80" t="s">
         <v>283</v>
       </c>
       <c r="AJ80">
         <v>73569</v>
       </c>
+      <c r="AK80">
+        <v>4</v>
+      </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>296</v>
       </c>
       <c r="E81" t="s">
         <v>297</v>
       </c>
       <c r="F81" t="s">
         <v>298</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I81" t="s">
         <v>252</v>
       </c>
       <c r="J81" t="s">
         <v>292</v>
       </c>
       <c r="AE81">
         <v>1</v>
@@ -6496,51 +6502,51 @@
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I116" t="s">
         <v>366</v>
       </c>
       <c r="J116" t="s">
         <v>372</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AF116">
         <v>19.0</v>
       </c>
       <c r="AI116" t="s">
         <v>406</v>
       </c>
       <c r="AJ116">
         <v>73431</v>
       </c>
       <c r="AK116">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>409</v>
       </c>
       <c r="E117" t="s">
         <v>410</v>
       </c>
       <c r="F117" t="s">
         <v>411</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I117" t="s">
         <v>412</v>
       </c>
       <c r="J117" t="s">
         <v>153</v>
       </c>
       <c r="AD117" t="s">
@@ -6809,51 +6815,51 @@
       <c r="F124" t="s">
         <v>434</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I124" t="s">
         <v>412</v>
       </c>
       <c r="J124" t="s">
         <v>148</v>
       </c>
       <c r="AF124">
         <v>12.0</v>
       </c>
       <c r="AI124" t="s">
         <v>425</v>
       </c>
       <c r="AJ124">
         <v>73868</v>
       </c>
       <c r="AK124">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>435</v>
       </c>
       <c r="E125" t="s">
         <v>436</v>
       </c>
       <c r="F125" t="s">
         <v>437</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I125" t="s">
         <v>412</v>
       </c>
       <c r="J125" t="s">
         <v>148</v>
       </c>
       <c r="AE125">
@@ -7133,51 +7139,51 @@
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I133" t="s">
         <v>412</v>
       </c>
       <c r="J133" t="s">
         <v>219</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AF133">
         <v>19.0</v>
       </c>
       <c r="AI133" t="s">
         <v>457</v>
       </c>
       <c r="AJ133">
         <v>73775</v>
       </c>
       <c r="AK133">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>459</v>
       </c>
       <c r="E134" t="s">
         <v>460</v>
       </c>
       <c r="F134" t="s">
         <v>461</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I134" t="s">
         <v>412</v>
       </c>
       <c r="J134" t="s">
         <v>462</v>
       </c>
       <c r="AF134">
@@ -7206,51 +7212,51 @@
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I135" t="s">
         <v>412</v>
       </c>
       <c r="J135" t="s">
         <v>465</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AF135">
         <v>19.0</v>
       </c>
       <c r="AI135" t="s">
         <v>457</v>
       </c>
       <c r="AJ135">
         <v>76706</v>
       </c>
       <c r="AK135">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>466</v>
       </c>
       <c r="E136" t="s">
         <v>327</v>
       </c>
       <c r="F136" t="s">
         <v>467</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I136" t="s">
         <v>412</v>
       </c>
       <c r="AE136">
         <v>2</v>
       </c>
       <c r="AF136">
@@ -8150,51 +8156,51 @@
       <c r="H160" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I160" t="s">
         <v>473</v>
       </c>
       <c r="J160" t="s">
         <v>397</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AF160">
         <v>19.0</v>
       </c>
       <c r="AG160">
         <v>19.0</v>
       </c>
       <c r="AI160" t="s">
         <v>517</v>
       </c>
       <c r="AJ160">
         <v>76661</v>
       </c>
       <c r="AK160">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>533</v>
       </c>
       <c r="E161" t="s">
         <v>170</v>
       </c>
       <c r="F161" t="s">
         <v>534</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I161" t="s">
         <v>473</v>
       </c>
       <c r="J161" t="s">
         <v>397</v>
       </c>
       <c r="AE161">
@@ -8548,51 +8554,51 @@
       <c r="H170" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I170" t="s">
         <v>473</v>
       </c>
       <c r="J170" t="s">
         <v>553</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AF170">
         <v>19.0</v>
       </c>
       <c r="AG170">
         <v>19.0</v>
       </c>
       <c r="AI170" t="s">
         <v>547</v>
       </c>
       <c r="AJ170">
         <v>74093</v>
       </c>
       <c r="AK170">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>353</v>
       </c>
       <c r="E171" t="s">
         <v>554</v>
       </c>
       <c r="F171" t="s">
         <v>555</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I171" t="s">
         <v>473</v>
       </c>
       <c r="J171" t="s">
         <v>153</v>
       </c>
       <c r="AE171">