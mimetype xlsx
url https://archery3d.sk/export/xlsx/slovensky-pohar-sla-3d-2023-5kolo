--- v2 (2026-07-26)
+++ v3 (2026-08-21)
@@ -4497,53 +4497,50 @@
       </c>
       <c r="F62" t="s">
         <v>238</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I62" t="s">
         <v>175</v>
       </c>
       <c r="J62" t="s">
         <v>226</v>
       </c>
       <c r="AF62">
         <v>12.0</v>
       </c>
       <c r="AI62" t="s">
         <v>239</v>
       </c>
       <c r="AJ62">
         <v>73567</v>
       </c>
-      <c r="AK62">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>240</v>
       </c>
       <c r="E63" t="s">
         <v>241</v>
       </c>
       <c r="F63" t="s">
         <v>242</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I63" t="s">
         <v>175</v>
       </c>
       <c r="J63" t="s">
         <v>226</v>
       </c>
       <c r="AF63">
         <v>12.0</v>
@@ -4754,91 +4751,85 @@
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I69" t="s">
         <v>252</v>
       </c>
       <c r="J69" t="s">
         <v>266</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>15.0</v>
       </c>
       <c r="AI69" t="s">
         <v>262</v>
       </c>
       <c r="AJ69">
         <v>68674</v>
       </c>
-      <c r="AK69">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>267</v>
       </c>
       <c r="E70" t="s">
         <v>110</v>
       </c>
       <c r="F70" t="s">
         <v>268</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I70" t="s">
         <v>252</v>
       </c>
       <c r="J70" t="s">
         <v>94</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
         <v>15.0</v>
       </c>
       <c r="AI70" t="s">
         <v>262</v>
       </c>
       <c r="AJ70">
         <v>75653</v>
       </c>
-      <c r="AK70">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>269</v>
       </c>
       <c r="E71" t="s">
         <v>192</v>
       </c>
       <c r="F71" t="s">
         <v>270</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I71" t="s">
         <v>252</v>
       </c>
       <c r="J71" t="s">
         <v>85</v>
       </c>
       <c r="AE71">
         <v>1</v>
@@ -6545,53 +6536,50 @@
       </c>
       <c r="I117" t="s">
         <v>412</v>
       </c>
       <c r="J117" t="s">
         <v>153</v>
       </c>
       <c r="AD117" t="s">
         <v>413</v>
       </c>
       <c r="AE117">
         <v>2</v>
       </c>
       <c r="AF117">
         <v>20.0</v>
       </c>
       <c r="AG117">
         <v>20.0</v>
       </c>
       <c r="AI117" t="s">
         <v>414</v>
       </c>
       <c r="AJ117">
         <v>73345</v>
       </c>
-      <c r="AK117">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>415</v>
       </c>
       <c r="E118" t="s">
         <v>416</v>
       </c>
       <c r="F118" t="s">
         <v>417</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H118" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I118" t="s">
         <v>412</v>
       </c>
       <c r="J118" t="s">
         <v>153</v>
       </c>
       <c r="AE118">
         <v>3</v>
@@ -7777,53 +7765,50 @@
         <v>512</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H150" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I150" t="s">
         <v>473</v>
       </c>
       <c r="J150" t="s">
         <v>94</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AF150">
         <v>15.0</v>
       </c>
       <c r="AI150" t="s">
         <v>506</v>
       </c>
       <c r="AJ150">
         <v>74192</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
         <v>513</v>
       </c>
       <c r="E151" t="s">
         <v>514</v>
       </c>
       <c r="F151" t="s">
         <v>515</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H151" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I151" t="s">
         <v>473</v>
       </c>
       <c r="J151" t="s">
         <v>53</v>
       </c>
       <c r="AF151">