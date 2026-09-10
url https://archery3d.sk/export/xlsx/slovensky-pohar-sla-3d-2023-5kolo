--- v3 (2026-08-21)
+++ v4 (2026-09-10)
@@ -4681,53 +4681,50 @@
       </c>
       <c r="I67" t="s">
         <v>252</v>
       </c>
       <c r="J67" t="s">
         <v>94</v>
       </c>
       <c r="AD67" t="s">
         <v>258</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>13.0</v>
       </c>
       <c r="AG67">
         <v>13.0</v>
       </c>
       <c r="AI67" t="s">
         <v>259</v>
       </c>
       <c r="AJ67">
         <v>74265</v>
       </c>
-      <c r="AK67">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>58</v>
       </c>
       <c r="E68" t="s">
         <v>260</v>
       </c>
       <c r="F68" t="s">
         <v>261</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I68" t="s">
         <v>252</v>
       </c>
       <c r="J68" t="s">
         <v>61</v>
       </c>
       <c r="AF68">
         <v>8.0</v>
@@ -5421,51 +5418,51 @@
       <c r="G87" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I87" t="s">
         <v>252</v>
       </c>
       <c r="J87" t="s">
         <v>266</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AF87">
         <v>19.0</v>
       </c>
       <c r="AI87" t="s">
         <v>312</v>
       </c>
       <c r="AJ87">
         <v>74341</v>
       </c>
       <c r="AK87">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>316</v>
       </c>
       <c r="E88" t="s">
         <v>317</v>
       </c>
       <c r="F88" t="s">
         <v>318</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I88" t="s">
         <v>252</v>
       </c>
       <c r="J88" t="s">
         <v>319</v>
       </c>
       <c r="AE88">
@@ -6192,51 +6189,51 @@
       <c r="H108" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I108" t="s">
         <v>366</v>
       </c>
       <c r="J108" t="s">
         <v>372</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AF108">
         <v>19.0</v>
       </c>
       <c r="AG108">
         <v>19.0</v>
       </c>
       <c r="AI108" t="s">
         <v>383</v>
       </c>
       <c r="AJ108">
         <v>70439</v>
       </c>
       <c r="AK108">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
         <v>389</v>
       </c>
       <c r="E109" t="s">
         <v>390</v>
       </c>
       <c r="F109" t="s">
         <v>391</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I109" t="s">
         <v>366</v>
       </c>
       <c r="J109" t="s">
         <v>392</v>
       </c>
       <c r="AE109">
@@ -7127,51 +7124,51 @@
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I133" t="s">
         <v>412</v>
       </c>
       <c r="J133" t="s">
         <v>219</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AF133">
         <v>19.0</v>
       </c>
       <c r="AI133" t="s">
         <v>457</v>
       </c>
       <c r="AJ133">
         <v>73775</v>
       </c>
       <c r="AK133">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>459</v>
       </c>
       <c r="E134" t="s">
         <v>460</v>
       </c>
       <c r="F134" t="s">
         <v>461</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I134" t="s">
         <v>412</v>
       </c>
       <c r="J134" t="s">
         <v>462</v>
       </c>
       <c r="AF134">