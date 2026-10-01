--- v4 (2026-09-10)
+++ v5 (2026-10-01)
@@ -2652,51 +2652,51 @@
       <c r="H12" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>47</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>15.0</v>
       </c>
       <c r="AG12">
         <v>15.0</v>
       </c>
       <c r="AI12" t="s">
         <v>54</v>
       </c>
       <c r="AJ12">
         <v>75723</v>
       </c>
       <c r="AK12">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>70</v>
       </c>
       <c r="E13" t="s">
         <v>71</v>
       </c>
       <c r="F13" t="s">
         <v>72</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>73</v>
       </c>
       <c r="AE13">
@@ -4273,51 +4273,51 @@
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I56" t="s">
         <v>175</v>
       </c>
       <c r="J56" t="s">
         <v>222</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>19.0</v>
       </c>
       <c r="AI56" t="s">
         <v>211</v>
       </c>
       <c r="AJ56">
         <v>76590</v>
       </c>
       <c r="AK56">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>223</v>
       </c>
       <c r="E57" t="s">
         <v>224</v>
       </c>
       <c r="F57" t="s">
         <v>225</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I57" t="s">
         <v>175</v>
       </c>
       <c r="J57" t="s">
         <v>226</v>
       </c>
       <c r="AE57">
@@ -7124,51 +7124,51 @@
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I133" t="s">
         <v>412</v>
       </c>
       <c r="J133" t="s">
         <v>219</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AF133">
         <v>19.0</v>
       </c>
       <c r="AI133" t="s">
         <v>457</v>
       </c>
       <c r="AJ133">
         <v>73775</v>
       </c>
       <c r="AK133">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>459</v>
       </c>
       <c r="E134" t="s">
         <v>460</v>
       </c>
       <c r="F134" t="s">
         <v>461</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I134" t="s">
         <v>412</v>
       </c>
       <c r="J134" t="s">
         <v>462</v>
       </c>
       <c r="AF134">
@@ -8495,51 +8495,51 @@
       <c r="H169" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I169" t="s">
         <v>473</v>
       </c>
       <c r="J169" t="s">
         <v>47</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AF169">
         <v>19.0</v>
       </c>
       <c r="AG169">
         <v>19.0</v>
       </c>
       <c r="AI169" t="s">
         <v>547</v>
       </c>
       <c r="AJ169">
         <v>77086</v>
       </c>
       <c r="AK169">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>551</v>
       </c>
       <c r="E170" t="s">
         <v>314</v>
       </c>
       <c r="F170" t="s">
         <v>552</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I170" t="s">
         <v>473</v>
       </c>
       <c r="J170" t="s">
         <v>553</v>
       </c>
       <c r="AE170">