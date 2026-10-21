--- v5 (2026-10-01)
+++ v6 (2026-10-21)
@@ -3432,51 +3432,51 @@
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>19.0</v>
       </c>
       <c r="AG33">
         <v>19.0</v>
       </c>
       <c r="AI33" t="s">
         <v>141</v>
       </c>
       <c r="AJ33">
         <v>68708</v>
       </c>
       <c r="AK33">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>145</v>
       </c>
       <c r="E34" t="s">
         <v>146</v>
       </c>
       <c r="F34" t="s">
         <v>147</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>148</v>
       </c>
       <c r="AE34">
@@ -4273,51 +4273,51 @@
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I56" t="s">
         <v>175</v>
       </c>
       <c r="J56" t="s">
         <v>222</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>19.0</v>
       </c>
       <c r="AI56" t="s">
         <v>211</v>
       </c>
       <c r="AJ56">
         <v>76590</v>
       </c>
       <c r="AK56">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>223</v>
       </c>
       <c r="E57" t="s">
         <v>224</v>
       </c>
       <c r="F57" t="s">
         <v>225</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I57" t="s">
         <v>175</v>
       </c>
       <c r="J57" t="s">
         <v>226</v>
       </c>
       <c r="AE57">
@@ -5041,51 +5041,51 @@
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I77" t="s">
         <v>252</v>
       </c>
       <c r="J77" t="s">
         <v>73</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>19.0</v>
       </c>
       <c r="AI77" t="s">
         <v>283</v>
       </c>
       <c r="AJ77">
         <v>74273</v>
       </c>
       <c r="AK77">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>275</v>
       </c>
       <c r="E78" t="s">
         <v>56</v>
       </c>
       <c r="F78" t="s">
         <v>288</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I78" t="s">
         <v>252</v>
       </c>
       <c r="J78" t="s">
         <v>73</v>
       </c>
       <c r="AE78">
@@ -5155,51 +5155,51 @@
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I80" t="s">
         <v>252</v>
       </c>
       <c r="J80" t="s">
         <v>226</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
         <v>19.0</v>
       </c>
       <c r="AI80" t="s">
         <v>283</v>
       </c>
       <c r="AJ80">
         <v>73569</v>
       </c>
       <c r="AK80">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>296</v>
       </c>
       <c r="E81" t="s">
         <v>297</v>
       </c>
       <c r="F81" t="s">
         <v>298</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I81" t="s">
         <v>252</v>
       </c>
       <c r="J81" t="s">
         <v>292</v>
       </c>
       <c r="AE81">
@@ -6724,51 +6724,51 @@
       <c r="F122" t="s">
         <v>430</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I122" t="s">
         <v>412</v>
       </c>
       <c r="J122" t="s">
         <v>226</v>
       </c>
       <c r="AF122">
         <v>12.0</v>
       </c>
       <c r="AI122" t="s">
         <v>425</v>
       </c>
       <c r="AJ122">
         <v>73566</v>
       </c>
       <c r="AK122">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>431</v>
       </c>
       <c r="E123" t="s">
         <v>290</v>
       </c>
       <c r="F123" t="s">
         <v>432</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I123" t="s">
         <v>412</v>
       </c>
       <c r="J123" t="s">
         <v>397</v>
       </c>
       <c r="AE123">
@@ -7197,51 +7197,51 @@
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I135" t="s">
         <v>412</v>
       </c>
       <c r="J135" t="s">
         <v>465</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AF135">
         <v>19.0</v>
       </c>
       <c r="AI135" t="s">
         <v>457</v>
       </c>
       <c r="AJ135">
         <v>76706</v>
       </c>
       <c r="AK135">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>466</v>
       </c>
       <c r="E136" t="s">
         <v>327</v>
       </c>
       <c r="F136" t="s">
         <v>467</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I136" t="s">
         <v>412</v>
       </c>
       <c r="AE136">
         <v>2</v>
       </c>
       <c r="AF136">