--- v0 (2026-09-22)
+++ v1 (2026-10-20)
@@ -3233,53 +3233,50 @@
       </c>
       <c r="H12" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>58</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>13.0</v>
       </c>
       <c r="AG12">
         <v>13.0</v>
       </c>
       <c r="AI12" t="s">
         <v>64</v>
       </c>
       <c r="AJ12">
         <v>76413</v>
       </c>
-      <c r="AK12">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>71</v>
       </c>
       <c r="E13" t="s">
         <v>72</v>
       </c>
       <c r="F13" t="s">
         <v>73</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>63</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>74</v>
       </c>
       <c r="AE13">
         <v>1</v>
@@ -4517,51 +4514,51 @@
       <c r="G46" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>116</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>135</v>
       </c>
       <c r="AF46">
         <v>12.0</v>
       </c>
       <c r="AG46">
         <v>12.0</v>
       </c>
       <c r="AI46" t="s">
         <v>171</v>
       </c>
       <c r="AJ46">
         <v>76428</v>
       </c>
       <c r="AK46">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>182</v>
       </c>
       <c r="E47" t="s">
         <v>183</v>
       </c>
       <c r="F47" t="s">
         <v>184</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>116</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>58</v>
       </c>
       <c r="AE47">
@@ -4853,51 +4850,51 @@
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>192</v>
       </c>
       <c r="I55" t="s">
         <v>28</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
         <v>17.0</v>
       </c>
       <c r="AG55">
         <v>17.0</v>
       </c>
       <c r="AI55" t="s">
         <v>194</v>
       </c>
       <c r="AJ55">
         <v>68706</v>
       </c>
       <c r="AK55">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>213</v>
       </c>
       <c r="E56" t="s">
         <v>214</v>
       </c>
       <c r="F56" t="s">
         <v>215</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>192</v>
       </c>
       <c r="I56" t="s">
         <v>28</v>
       </c>
       <c r="J56" t="s">
         <v>216</v>
       </c>
       <c r="AE56">
@@ -6355,51 +6352,51 @@
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>116</v>
       </c>
       <c r="I95" t="s">
         <v>305</v>
       </c>
       <c r="J95" t="s">
         <v>274</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AF95">
         <v>17.0</v>
       </c>
       <c r="AI95" t="s">
         <v>338</v>
       </c>
       <c r="AJ95">
         <v>73565</v>
       </c>
       <c r="AK95">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>349</v>
       </c>
       <c r="E96" t="s">
         <v>350</v>
       </c>
       <c r="F96" t="s">
         <v>351</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>116</v>
       </c>
       <c r="I96" t="s">
         <v>305</v>
       </c>
       <c r="J96" t="s">
         <v>152</v>
       </c>
       <c r="AE96">
@@ -6697,51 +6694,51 @@
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>116</v>
       </c>
       <c r="I104" t="s">
         <v>305</v>
       </c>
       <c r="J104" t="s">
         <v>109</v>
       </c>
       <c r="AE104">
         <v>1</v>
       </c>
       <c r="AF104">
         <v>17.0</v>
       </c>
       <c r="AI104" t="s">
         <v>338</v>
       </c>
       <c r="AJ104">
         <v>73687</v>
       </c>
       <c r="AK104">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="D105" t="s">
         <v>373</v>
       </c>
       <c r="E105" t="s">
         <v>61</v>
       </c>
       <c r="F105" t="s">
         <v>374</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>116</v>
       </c>
       <c r="I105" t="s">
         <v>305</v>
       </c>
       <c r="J105" t="s">
         <v>327</v>
       </c>
       <c r="AE105">
@@ -7448,51 +7445,51 @@
       <c r="E124" t="s">
         <v>387</v>
       </c>
       <c r="F124" t="s">
         <v>433</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>116</v>
       </c>
       <c r="I124" t="s">
         <v>406</v>
       </c>
       <c r="AF124">
         <v>12.0</v>
       </c>
       <c r="AI124" t="s">
         <v>434</v>
       </c>
       <c r="AJ124">
         <v>76447</v>
       </c>
       <c r="AK124">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>435</v>
       </c>
       <c r="E125" t="s">
         <v>114</v>
       </c>
       <c r="F125" t="s">
         <v>436</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>116</v>
       </c>
       <c r="I125" t="s">
         <v>406</v>
       </c>
       <c r="AF125">
         <v>12.0</v>
       </c>
       <c r="AI125" t="s">
@@ -8952,51 +8949,51 @@
       <c r="F165" t="s">
         <v>543</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>116</v>
       </c>
       <c r="I165" t="s">
         <v>514</v>
       </c>
       <c r="J165" t="s">
         <v>274</v>
       </c>
       <c r="AF165">
         <v>12.0</v>
       </c>
       <c r="AI165" t="s">
         <v>533</v>
       </c>
       <c r="AJ165">
         <v>73561</v>
       </c>
       <c r="AK165">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>544</v>
       </c>
       <c r="E166" t="s">
         <v>545</v>
       </c>
       <c r="F166" t="s">
         <v>546</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>116</v>
       </c>
       <c r="I166" t="s">
         <v>514</v>
       </c>
       <c r="J166" t="s">
         <v>193</v>
       </c>
       <c r="AE166">
@@ -10121,51 +10118,51 @@
       <c r="H196" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I196" t="s">
         <v>602</v>
       </c>
       <c r="J196" t="s">
         <v>48</v>
       </c>
       <c r="AD196" t="s">
         <v>625</v>
       </c>
       <c r="AE196">
         <v>1</v>
       </c>
       <c r="AF196">
         <v>11.0</v>
       </c>
       <c r="AI196" t="s">
         <v>618</v>
       </c>
       <c r="AJ196">
         <v>73647</v>
       </c>
       <c r="AK196">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
         <v>626</v>
       </c>
       <c r="E197" t="s">
         <v>627</v>
       </c>
       <c r="F197" t="s">
         <v>628</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H197" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I197" t="s">
         <v>602</v>
       </c>
       <c r="J197" t="s">
         <v>384</v>
       </c>
       <c r="AD197" t="s">
@@ -11214,51 +11211,51 @@
       <c r="H225" s="5" t="s">
         <v>116</v>
       </c>
       <c r="I225" t="s">
         <v>602</v>
       </c>
       <c r="J225" t="s">
         <v>384</v>
       </c>
       <c r="AE225">
         <v>1</v>
       </c>
       <c r="AF225">
         <v>17.0</v>
       </c>
       <c r="AG225">
         <v>17.0</v>
       </c>
       <c r="AI225" t="s">
         <v>662</v>
       </c>
       <c r="AJ225">
         <v>73415</v>
       </c>
       <c r="AK225">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="226" spans="1:37">
       <c r="D226" t="s">
         <v>422</v>
       </c>
       <c r="E226" t="s">
         <v>371</v>
       </c>
       <c r="F226" t="s">
         <v>695</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H226" s="5" t="s">
         <v>116</v>
       </c>
       <c r="I226" t="s">
         <v>602</v>
       </c>
       <c r="J226" t="s">
         <v>165</v>
       </c>
       <c r="AE226">
@@ -12044,51 +12041,51 @@
       <c r="H247" s="6" t="s">
         <v>192</v>
       </c>
       <c r="I247" t="s">
         <v>602</v>
       </c>
       <c r="J247" t="s">
         <v>29</v>
       </c>
       <c r="AE247">
         <v>2</v>
       </c>
       <c r="AF247">
         <v>22.0</v>
       </c>
       <c r="AG247">
         <v>22.0</v>
       </c>
       <c r="AI247" t="s">
         <v>730</v>
       </c>
       <c r="AJ247">
         <v>72654</v>
       </c>
       <c r="AK247">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="248" spans="1:37">
       <c r="D248" t="s">
         <v>748</v>
       </c>
       <c r="E248" t="s">
         <v>439</v>
       </c>
       <c r="F248" t="s">
         <v>749</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H248" s="6" t="s">
         <v>192</v>
       </c>
       <c r="I248" t="s">
         <v>602</v>
       </c>
       <c r="J248" t="s">
         <v>148</v>
       </c>
       <c r="AE248">