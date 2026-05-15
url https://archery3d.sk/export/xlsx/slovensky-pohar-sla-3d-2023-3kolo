--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -3833,51 +3833,51 @@
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>136</v>
       </c>
       <c r="AF31">
         <v>12.0</v>
       </c>
       <c r="AG31">
         <v>12.0</v>
       </c>
       <c r="AI31" t="s">
         <v>102</v>
       </c>
       <c r="AJ31">
         <v>71111</v>
       </c>
       <c r="AK31">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>137</v>
       </c>
       <c r="E32" t="s">
         <v>138</v>
       </c>
       <c r="F32" t="s">
         <v>139</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
@@ -4099,84 +4099,87 @@
       <c r="G38" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>136</v>
       </c>
       <c r="AF38">
         <v>12.0</v>
       </c>
       <c r="AG38">
         <v>12.0</v>
       </c>
       <c r="AI38" t="s">
         <v>146</v>
       </c>
       <c r="AJ38">
         <v>71112</v>
       </c>
       <c r="AK38">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>160</v>
       </c>
       <c r="E39" t="s">
         <v>161</v>
       </c>
       <c r="F39" t="s">
         <v>162</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>136</v>
       </c>
       <c r="AF39">
         <v>12.0</v>
       </c>
       <c r="AI39" t="s">
         <v>146</v>
       </c>
       <c r="AJ39">
         <v>70391</v>
       </c>
+      <c r="AK39">
+        <v>5</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>163</v>
       </c>
       <c r="E40" t="s">
         <v>164</v>
       </c>
       <c r="F40" t="s">
         <v>165</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>167</v>
       </c>
       <c r="AE40">
         <v>1</v>
@@ -4707,51 +4710,51 @@
       <c r="H54" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="J54" t="s">
         <v>211</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>19.0</v>
       </c>
       <c r="AG54">
         <v>19.0</v>
       </c>
       <c r="AI54" t="s">
         <v>207</v>
       </c>
       <c r="AJ54">
         <v>73204</v>
       </c>
       <c r="AK54">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>212</v>
       </c>
       <c r="E55" t="s">
         <v>213</v>
       </c>
       <c r="F55" t="s">
         <v>214</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I55" t="s">
         <v>215</v>
       </c>
       <c r="J55" t="s">
         <v>136</v>
       </c>
       <c r="AE55">
@@ -4814,50 +4817,53 @@
       </c>
       <c r="E57" t="s">
         <v>98</v>
       </c>
       <c r="F57" t="s">
         <v>225</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I57" t="s">
         <v>220</v>
       </c>
       <c r="AF57">
         <v>8.0</v>
       </c>
       <c r="AI57" t="s">
         <v>226</v>
       </c>
       <c r="AJ57">
         <v>73245</v>
       </c>
+      <c r="AK57">
+        <v>5</v>
+      </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>227</v>
       </c>
       <c r="E58" t="s">
         <v>228</v>
       </c>
       <c r="F58" t="s">
         <v>229</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I58" t="s">
         <v>220</v>
       </c>
       <c r="J58" t="s">
         <v>230</v>
       </c>
       <c r="AE58">
         <v>1</v>
@@ -5683,51 +5689,51 @@
       <c r="F80" t="s">
         <v>298</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I80" t="s">
         <v>271</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
         <v>19.0</v>
       </c>
       <c r="AI80" t="s">
         <v>299</v>
       </c>
       <c r="AJ80">
         <v>69401</v>
       </c>
       <c r="AK80">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>300</v>
       </c>
       <c r="E81" t="s">
         <v>177</v>
       </c>
       <c r="F81" t="s">
         <v>301</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I81" t="s">
         <v>271</v>
       </c>
       <c r="J81" t="s">
         <v>122</v>
       </c>
       <c r="AE81">
@@ -6116,89 +6122,89 @@
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I91" t="s">
         <v>271</v>
       </c>
       <c r="J91" t="s">
         <v>331</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AF91">
         <v>19.0</v>
       </c>
       <c r="AI91" t="s">
         <v>332</v>
       </c>
       <c r="AJ91">
         <v>70433</v>
       </c>
       <c r="AK91">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>333</v>
       </c>
       <c r="E92" t="s">
         <v>334</v>
       </c>
       <c r="F92" t="s">
         <v>335</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I92" t="s">
         <v>271</v>
       </c>
       <c r="J92" t="s">
         <v>336</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>19.0</v>
       </c>
       <c r="AI92" t="s">
         <v>332</v>
       </c>
       <c r="AJ92">
         <v>70810</v>
       </c>
       <c r="AK92">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>337</v>
       </c>
       <c r="E93" t="s">
         <v>338</v>
       </c>
       <c r="F93" t="s">
         <v>339</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I93" t="s">
         <v>271</v>
       </c>
       <c r="J93" t="s">
         <v>340</v>
       </c>
       <c r="AE93">
@@ -7663,50 +7669,53 @@
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I133" t="s">
         <v>387</v>
       </c>
       <c r="J133" t="s">
         <v>114</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AF133">
         <v>19.0</v>
       </c>
       <c r="AI133" t="s">
         <v>451</v>
       </c>
       <c r="AJ133">
         <v>70676</v>
       </c>
+      <c r="AK133">
+        <v>5</v>
+      </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>454</v>
       </c>
       <c r="E134" t="s">
         <v>189</v>
       </c>
       <c r="F134" t="s">
         <v>455</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I134" t="s">
         <v>387</v>
       </c>
       <c r="J134" t="s">
         <v>388</v>
       </c>
       <c r="AE134">
         <v>1</v>
@@ -8005,53 +8014,50 @@
       </c>
       <c r="G142" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H142" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I142" t="s">
         <v>463</v>
       </c>
       <c r="J142" t="s">
         <v>230</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AF142">
         <v>15.0</v>
       </c>
       <c r="AI142" t="s">
         <v>478</v>
       </c>
       <c r="AJ142">
         <v>74306</v>
       </c>
-      <c r="AK142">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
         <v>479</v>
       </c>
       <c r="E143" t="s">
         <v>480</v>
       </c>
       <c r="F143" t="s">
         <v>481</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H143" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I143" t="s">
         <v>463</v>
       </c>
       <c r="J143" t="s">
         <v>172</v>
       </c>
       <c r="AE143">
         <v>3</v>
@@ -8996,51 +9002,51 @@
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I169" t="s">
         <v>463</v>
       </c>
       <c r="J169" t="s">
         <v>114</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AF169">
         <v>19.0</v>
       </c>
       <c r="AI169" t="s">
         <v>533</v>
       </c>
       <c r="AJ169">
         <v>71109</v>
       </c>
       <c r="AK169">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>544</v>
       </c>
       <c r="E170" t="s">
         <v>545</v>
       </c>
       <c r="F170" t="s">
         <v>546</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I170" t="s">
         <v>463</v>
       </c>
       <c r="J170" t="s">
         <v>110</v>
       </c>
       <c r="AF170">
@@ -9949,51 +9955,51 @@
       <c r="H194" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I194" t="s">
         <v>549</v>
       </c>
       <c r="J194" t="s">
         <v>101</v>
       </c>
       <c r="AE194">
         <v>1</v>
       </c>
       <c r="AF194">
         <v>19.0</v>
       </c>
       <c r="AG194">
         <v>19.0</v>
       </c>
       <c r="AI194" t="s">
         <v>615</v>
       </c>
       <c r="AJ194">
         <v>74241</v>
       </c>
       <c r="AK194">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
         <v>617</v>
       </c>
       <c r="E195" t="s">
         <v>427</v>
       </c>
       <c r="F195" t="s">
         <v>618</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I195" t="s">
         <v>549</v>
       </c>
       <c r="J195" t="s">
         <v>230</v>
       </c>
       <c r="AE195">
@@ -10694,51 +10700,51 @@
       <c r="G214" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H214" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I214" t="s">
         <v>549</v>
       </c>
       <c r="J214" t="s">
         <v>114</v>
       </c>
       <c r="AE214">
         <v>1</v>
       </c>
       <c r="AF214">
         <v>19.0</v>
       </c>
       <c r="AI214" t="s">
         <v>615</v>
       </c>
       <c r="AJ214">
         <v>69825</v>
       </c>
       <c r="AK214">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="215" spans="1:37">
       <c r="D215" t="s">
         <v>656</v>
       </c>
       <c r="E215" t="s">
         <v>338</v>
       </c>
       <c r="F215" t="s">
         <v>657</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H215" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I215" t="s">
         <v>549</v>
       </c>
       <c r="J215" t="s">
         <v>340</v>
       </c>
       <c r="AE215">