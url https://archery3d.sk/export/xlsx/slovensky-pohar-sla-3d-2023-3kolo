--- v1 (2026-05-15)
+++ v2 (2026-06-19)
@@ -4481,50 +4481,53 @@
       </c>
       <c r="H48" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>191</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
         <v>19.0</v>
       </c>
       <c r="AG48">
         <v>19.0</v>
       </c>
       <c r="AI48" t="s">
         <v>168</v>
       </c>
       <c r="AJ48">
         <v>69790</v>
       </c>
+      <c r="AK48">
+        <v>5</v>
+      </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>192</v>
       </c>
       <c r="E49" t="s">
         <v>193</v>
       </c>
       <c r="F49" t="s">
         <v>194</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>46</v>
       </c>
       <c r="AE49">
         <v>1</v>
@@ -4669,51 +4672,51 @@
       <c r="G53" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>19.0</v>
       </c>
       <c r="AG53">
         <v>19.0</v>
       </c>
       <c r="AI53" t="s">
         <v>207</v>
       </c>
       <c r="AJ53">
         <v>68703</v>
       </c>
       <c r="AK53">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>208</v>
       </c>
       <c r="E54" t="s">
         <v>209</v>
       </c>
       <c r="F54" t="s">
         <v>210</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="J54" t="s">
         <v>211</v>
       </c>
       <c r="AE54">
@@ -4817,53 +4820,50 @@
       </c>
       <c r="E57" t="s">
         <v>98</v>
       </c>
       <c r="F57" t="s">
         <v>225</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I57" t="s">
         <v>220</v>
       </c>
       <c r="AF57">
         <v>8.0</v>
       </c>
       <c r="AI57" t="s">
         <v>226</v>
       </c>
       <c r="AJ57">
         <v>73245</v>
       </c>
-      <c r="AK57">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>227</v>
       </c>
       <c r="E58" t="s">
         <v>228</v>
       </c>
       <c r="F58" t="s">
         <v>229</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I58" t="s">
         <v>220</v>
       </c>
       <c r="J58" t="s">
         <v>230</v>
       </c>
       <c r="AE58">
         <v>1</v>
@@ -5157,51 +5157,51 @@
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I66" t="s">
         <v>220</v>
       </c>
       <c r="J66" t="s">
         <v>254</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>19.0</v>
       </c>
       <c r="AI66" t="s">
         <v>241</v>
       </c>
       <c r="AJ66">
         <v>71098</v>
       </c>
       <c r="AK66">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>255</v>
       </c>
       <c r="E67" t="s">
         <v>256</v>
       </c>
       <c r="F67" t="s">
         <v>257</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I67" t="s">
         <v>220</v>
       </c>
       <c r="J67" t="s">
         <v>122</v>
       </c>
       <c r="AE67">