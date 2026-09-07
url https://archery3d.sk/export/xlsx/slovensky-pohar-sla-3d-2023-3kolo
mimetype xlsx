--- v2 (2026-06-19)
+++ v3 (2026-09-07)
@@ -3303,53 +3303,50 @@
       </c>
       <c r="G17" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>46</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>15.0</v>
       </c>
       <c r="AI17" t="s">
         <v>84</v>
       </c>
       <c r="AJ17">
         <v>70936</v>
       </c>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>85</v>
       </c>
       <c r="E18" t="s">
         <v>86</v>
       </c>
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>35</v>
       </c>
       <c r="AE18">
         <v>1</v>
@@ -5352,53 +5349,50 @@
       </c>
       <c r="H71" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I71" t="s">
         <v>271</v>
       </c>
       <c r="J71" t="s">
         <v>122</v>
       </c>
       <c r="AD71" t="s">
         <v>272</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>13.0</v>
       </c>
       <c r="AI71" t="s">
         <v>273</v>
       </c>
       <c r="AJ71">
         <v>68440</v>
       </c>
-      <c r="AK71">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>274</v>
       </c>
       <c r="E72" t="s">
         <v>75</v>
       </c>
       <c r="F72" t="s">
         <v>275</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I72" t="s">
         <v>271</v>
       </c>
       <c r="J72" t="s">
         <v>101</v>
       </c>
       <c r="AE72">
         <v>1</v>
@@ -5469,91 +5463,85 @@
       </c>
       <c r="H74" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I74" t="s">
         <v>271</v>
       </c>
       <c r="J74" t="s">
         <v>281</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">
         <v>15.0</v>
       </c>
       <c r="AG74">
         <v>15.0</v>
       </c>
       <c r="AI74" t="s">
         <v>276</v>
       </c>
       <c r="AJ74">
         <v>71254</v>
       </c>
-      <c r="AK74">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>282</v>
       </c>
       <c r="E75" t="s">
         <v>130</v>
       </c>
       <c r="F75" t="s">
         <v>283</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I75" t="s">
         <v>271</v>
       </c>
       <c r="J75" t="s">
         <v>122</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>15.0</v>
       </c>
       <c r="AI75" t="s">
         <v>276</v>
       </c>
       <c r="AJ75">
         <v>74698</v>
       </c>
-      <c r="AK75">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>284</v>
       </c>
       <c r="E76" t="s">
         <v>285</v>
       </c>
       <c r="F76" t="s">
         <v>286</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H76" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I76" t="s">
         <v>271</v>
       </c>
       <c r="J76" t="s">
         <v>122</v>
       </c>
       <c r="AE76">
         <v>1</v>
@@ -5809,93 +5797,90 @@
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I83" t="s">
         <v>271</v>
       </c>
       <c r="J83" t="s">
         <v>91</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>19.0</v>
       </c>
       <c r="AI83" t="s">
         <v>299</v>
       </c>
       <c r="AJ83">
         <v>69251</v>
       </c>
       <c r="AK83">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>307</v>
       </c>
       <c r="E84" t="s">
         <v>308</v>
       </c>
       <c r="F84" t="s">
         <v>309</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I84" t="s">
         <v>271</v>
       </c>
       <c r="J84" t="s">
         <v>267</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>19.0</v>
       </c>
       <c r="AG84">
         <v>19.0</v>
       </c>
       <c r="AI84" t="s">
         <v>299</v>
       </c>
       <c r="AJ84">
         <v>71815</v>
       </c>
-      <c r="AK84">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>310</v>
       </c>
       <c r="E85" t="s">
         <v>311</v>
       </c>
       <c r="F85" t="s">
         <v>312</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I85" t="s">
         <v>271</v>
       </c>
       <c r="J85" t="s">
         <v>267</v>
       </c>
       <c r="AE85">
         <v>1</v>
@@ -6352,53 +6337,50 @@
       </c>
       <c r="H97" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I97" t="s">
         <v>352</v>
       </c>
       <c r="J97" t="s">
         <v>101</v>
       </c>
       <c r="AD97" t="s">
         <v>353</v>
       </c>
       <c r="AF97">
         <v>6.0</v>
       </c>
       <c r="AG97">
         <v>6.0</v>
       </c>
       <c r="AI97" t="s">
         <v>354</v>
       </c>
       <c r="AJ97">
         <v>73210</v>
       </c>
-      <c r="AK97">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>355</v>
       </c>
       <c r="E98" t="s">
         <v>98</v>
       </c>
       <c r="F98" t="s">
         <v>356</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I98" t="s">
         <v>352</v>
       </c>
       <c r="J98" t="s">
         <v>101</v>
       </c>
       <c r="AE98">
         <v>2</v>
@@ -7103,51 +7085,51 @@
       <c r="H118" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I118" t="s">
         <v>387</v>
       </c>
       <c r="J118" t="s">
         <v>388</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AF118">
         <v>19.0</v>
       </c>
       <c r="AG118">
         <v>19.0</v>
       </c>
       <c r="AI118" t="s">
         <v>417</v>
       </c>
       <c r="AJ118">
         <v>70437</v>
       </c>
       <c r="AK118">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>420</v>
       </c>
       <c r="E119" t="s">
         <v>421</v>
       </c>
       <c r="F119" t="s">
         <v>422</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I119" t="s">
         <v>387</v>
       </c>
       <c r="J119" t="s">
         <v>423</v>
       </c>
       <c r="AF119">
@@ -7596,53 +7578,50 @@
       </c>
       <c r="H131" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I131" t="s">
         <v>387</v>
       </c>
       <c r="J131" t="s">
         <v>172</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AF131">
         <v>19.0</v>
       </c>
       <c r="AG131">
         <v>19.0</v>
       </c>
       <c r="AI131" t="s">
         <v>440</v>
       </c>
       <c r="AJ131">
         <v>71141</v>
       </c>
-      <c r="AK131">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
         <v>448</v>
       </c>
       <c r="E132" t="s">
         <v>449</v>
       </c>
       <c r="F132" t="s">
         <v>450</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I132" t="s">
         <v>387</v>
       </c>
       <c r="J132" t="s">
         <v>423</v>
       </c>
       <c r="AE132">
         <v>1</v>
@@ -7816,178 +7795,169 @@
       <c r="G137" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H137" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I137" t="s">
         <v>387</v>
       </c>
       <c r="J137" t="s">
         <v>388</v>
       </c>
       <c r="AE137">
         <v>1</v>
       </c>
       <c r="AF137">
         <v>19.0</v>
       </c>
       <c r="AI137" t="s">
         <v>451</v>
       </c>
       <c r="AJ137">
         <v>73159</v>
       </c>
       <c r="AK137">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>454</v>
       </c>
       <c r="E138" t="s">
         <v>461</v>
       </c>
       <c r="F138" t="s">
         <v>462</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I138" t="s">
         <v>463</v>
       </c>
       <c r="J138" t="s">
         <v>172</v>
       </c>
       <c r="AD138" t="s">
         <v>464</v>
       </c>
       <c r="AE138">
         <v>2</v>
       </c>
       <c r="AF138">
         <v>20.0</v>
       </c>
       <c r="AG138">
         <v>20.0</v>
       </c>
       <c r="AI138" t="s">
         <v>465</v>
       </c>
       <c r="AJ138">
         <v>70459</v>
       </c>
-      <c r="AK138">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>466</v>
       </c>
       <c r="E139" t="s">
         <v>364</v>
       </c>
       <c r="F139" t="s">
         <v>467</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I139" t="s">
         <v>463</v>
       </c>
       <c r="J139" t="s">
         <v>172</v>
       </c>
       <c r="AD139" t="s">
         <v>468</v>
       </c>
       <c r="AF139">
         <v>6.0</v>
       </c>
       <c r="AG139">
         <v>6.0</v>
       </c>
       <c r="AI139" t="s">
         <v>465</v>
       </c>
       <c r="AJ139">
         <v>74719</v>
       </c>
-      <c r="AK139">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>420</v>
       </c>
       <c r="E140" t="s">
         <v>469</v>
       </c>
       <c r="F140" t="s">
         <v>470</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H140" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I140" t="s">
         <v>463</v>
       </c>
       <c r="J140" t="s">
         <v>423</v>
       </c>
       <c r="AD140" t="s">
         <v>471</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AF140">
         <v>13.0</v>
       </c>
       <c r="AI140" t="s">
         <v>472</v>
       </c>
       <c r="AJ140">
         <v>73279</v>
       </c>
-      <c r="AK140">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>454</v>
       </c>
       <c r="E141" t="s">
         <v>473</v>
       </c>
       <c r="F141" t="s">
         <v>474</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I141" t="s">
         <v>463</v>
       </c>
       <c r="J141" t="s">
         <v>172</v>
       </c>
       <c r="AF141">
         <v>8.0</v>
@@ -8084,53 +8054,50 @@
       </c>
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I144" t="s">
         <v>463</v>
       </c>
       <c r="J144" t="s">
         <v>484</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AF144">
         <v>19.0</v>
       </c>
       <c r="AI144" t="s">
         <v>485</v>
       </c>
       <c r="AJ144">
         <v>68615</v>
       </c>
-      <c r="AK144">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>486</v>
       </c>
       <c r="E145" t="s">
         <v>487</v>
       </c>
       <c r="F145" t="s">
         <v>488</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I145" t="s">
         <v>463</v>
       </c>
       <c r="J145" t="s">
         <v>172</v>
       </c>
       <c r="AE145">
         <v>1</v>
@@ -8313,51 +8280,51 @@
       <c r="H150" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I150" t="s">
         <v>463</v>
       </c>
       <c r="J150" t="s">
         <v>484</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AF150">
         <v>19.0</v>
       </c>
       <c r="AG150">
         <v>19.0</v>
       </c>
       <c r="AI150" t="s">
         <v>485</v>
       </c>
       <c r="AJ150">
         <v>70560</v>
       </c>
       <c r="AK150">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
         <v>499</v>
       </c>
       <c r="E151" t="s">
         <v>78</v>
       </c>
       <c r="F151" t="s">
         <v>500</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H151" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I151" t="s">
         <v>463</v>
       </c>
       <c r="J151" t="s">
         <v>136</v>
       </c>
       <c r="AF151">
@@ -8491,51 +8458,51 @@
       <c r="H155" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I155" t="s">
         <v>463</v>
       </c>
       <c r="J155" t="s">
         <v>110</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AF155">
         <v>19.0</v>
       </c>
       <c r="AG155">
         <v>19.0</v>
       </c>
       <c r="AI155" t="s">
         <v>485</v>
       </c>
       <c r="AJ155">
         <v>73182</v>
       </c>
       <c r="AK155">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>510</v>
       </c>
       <c r="E156" t="s">
         <v>511</v>
       </c>
       <c r="F156" t="s">
         <v>512</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I156" t="s">
         <v>463</v>
       </c>
       <c r="J156" t="s">
         <v>513</v>
       </c>
       <c r="AE156">
@@ -8672,87 +8639,84 @@
       <c r="F160" t="s">
         <v>524</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I160" t="s">
         <v>463</v>
       </c>
       <c r="J160" t="s">
         <v>114</v>
       </c>
       <c r="AF160">
         <v>12.0</v>
       </c>
       <c r="AI160" t="s">
         <v>514</v>
       </c>
       <c r="AJ160">
         <v>68776</v>
       </c>
       <c r="AK160">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>444</v>
       </c>
       <c r="E161" t="s">
         <v>525</v>
       </c>
       <c r="F161" t="s">
         <v>526</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I161" t="s">
         <v>463</v>
       </c>
       <c r="J161" t="s">
         <v>423</v>
       </c>
       <c r="AF161">
         <v>12.0</v>
       </c>
       <c r="AI161" t="s">
         <v>514</v>
       </c>
       <c r="AJ161">
         <v>71102</v>
       </c>
-      <c r="AK161">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>527</v>
       </c>
       <c r="E162" t="s">
         <v>519</v>
       </c>
       <c r="F162" t="s">
         <v>528</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I162" t="s">
         <v>463</v>
       </c>
       <c r="J162" t="s">
         <v>122</v>
       </c>
       <c r="AF162">
         <v>12.0</v>
@@ -8777,51 +8741,51 @@
       <c r="G163" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I163" t="s">
         <v>463</v>
       </c>
       <c r="J163" t="s">
         <v>344</v>
       </c>
       <c r="AE163">
         <v>1</v>
       </c>
       <c r="AF163">
         <v>19.0</v>
       </c>
       <c r="AI163" t="s">
         <v>514</v>
       </c>
       <c r="AJ163">
         <v>69071</v>
       </c>
       <c r="AK163">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="D164" t="s">
         <v>531</v>
       </c>
       <c r="E164" t="s">
         <v>346</v>
       </c>
       <c r="F164" t="s">
         <v>532</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H164" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I164" t="s">
         <v>463</v>
       </c>
       <c r="AF164">
         <v>12.0</v>
       </c>
       <c r="AG164">
@@ -8850,51 +8814,51 @@
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I165" t="s">
         <v>463</v>
       </c>
       <c r="J165" t="s">
         <v>249</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AF165">
         <v>19.0</v>
       </c>
       <c r="AI165" t="s">
         <v>533</v>
       </c>
       <c r="AJ165">
         <v>71194</v>
       </c>
       <c r="AK165">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>535</v>
       </c>
       <c r="E166" t="s">
         <v>179</v>
       </c>
       <c r="F166" t="s">
         <v>536</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I166" t="s">
         <v>463</v>
       </c>
       <c r="J166" t="s">
         <v>200</v>
       </c>
       <c r="AF166">
@@ -9691,53 +9655,50 @@
       </c>
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I187" t="s">
         <v>549</v>
       </c>
       <c r="J187" t="s">
         <v>172</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AF187">
         <v>15.0</v>
       </c>
       <c r="AI187" t="s">
         <v>591</v>
       </c>
       <c r="AJ187">
         <v>71150</v>
       </c>
-      <c r="AK187">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>598</v>
       </c>
       <c r="E188" t="s">
         <v>599</v>
       </c>
       <c r="F188" t="s">
         <v>600</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H188" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I188" t="s">
         <v>549</v>
       </c>
       <c r="J188" t="s">
         <v>316</v>
       </c>
       <c r="AE188">
         <v>2</v>
@@ -9875,53 +9836,50 @@
       </c>
       <c r="G192" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H192" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I192" t="s">
         <v>549</v>
       </c>
       <c r="J192" t="s">
         <v>122</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AF192">
         <v>15.0</v>
       </c>
       <c r="AI192" t="s">
         <v>601</v>
       </c>
       <c r="AJ192">
         <v>74728</v>
       </c>
-      <c r="AK192">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>613</v>
       </c>
       <c r="E193" t="s">
         <v>66</v>
       </c>
       <c r="F193" t="s">
         <v>614</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I193" t="s">
         <v>549</v>
       </c>
       <c r="J193" t="s">
         <v>57</v>
       </c>
       <c r="AE193">
         <v>1</v>
@@ -10364,51 +10322,51 @@
       <c r="H205" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I205" t="s">
         <v>549</v>
       </c>
       <c r="J205" t="s">
         <v>423</v>
       </c>
       <c r="AE205">
         <v>1</v>
       </c>
       <c r="AF205">
         <v>19.0</v>
       </c>
       <c r="AG205">
         <v>19.0</v>
       </c>
       <c r="AI205" t="s">
         <v>615</v>
       </c>
       <c r="AJ205">
         <v>71499</v>
       </c>
       <c r="AK205">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="206" spans="1:37">
       <c r="D206" t="s">
         <v>593</v>
       </c>
       <c r="E206" t="s">
         <v>72</v>
       </c>
       <c r="F206" t="s">
         <v>639</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H206" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I206" t="s">
         <v>549</v>
       </c>
       <c r="J206" t="s">
         <v>46</v>
       </c>
       <c r="AE206">
@@ -10592,51 +10550,51 @@
       <c r="H211" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I211" t="s">
         <v>549</v>
       </c>
       <c r="J211" t="s">
         <v>267</v>
       </c>
       <c r="AE211">
         <v>1</v>
       </c>
       <c r="AF211">
         <v>19.0</v>
       </c>
       <c r="AG211">
         <v>19.0</v>
       </c>
       <c r="AI211" t="s">
         <v>615</v>
       </c>
       <c r="AJ211">
         <v>71819</v>
       </c>
       <c r="AK211">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
         <v>651</v>
       </c>
       <c r="E212" t="s">
         <v>127</v>
       </c>
       <c r="F212" t="s">
         <v>652</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I212" t="s">
         <v>549</v>
       </c>
       <c r="J212" t="s">
         <v>57</v>
       </c>
       <c r="AE212">
@@ -11057,51 +11015,51 @@
       <c r="G223" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H223" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I223" t="s">
         <v>549</v>
       </c>
       <c r="J223" t="s">
         <v>240</v>
       </c>
       <c r="AF223">
         <v>12.0</v>
       </c>
       <c r="AG223">
         <v>12.0</v>
       </c>
       <c r="AI223" t="s">
         <v>672</v>
       </c>
       <c r="AJ223">
         <v>69896</v>
       </c>
       <c r="AK223">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:37">
       <c r="D224" t="s">
         <v>673</v>
       </c>
       <c r="E224" t="s">
         <v>674</v>
       </c>
       <c r="F224" t="s">
         <v>675</v>
       </c>
       <c r="G224" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I224" t="s">
         <v>549</v>
       </c>
       <c r="J224" t="s">
         <v>57</v>
       </c>
       <c r="AE224">
@@ -11285,51 +11243,51 @@
       <c r="H229" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I229" t="s">
         <v>549</v>
       </c>
       <c r="J229" t="s">
         <v>57</v>
       </c>
       <c r="AE229">
         <v>1</v>
       </c>
       <c r="AF229">
         <v>19.0</v>
       </c>
       <c r="AG229">
         <v>19.0</v>
       </c>
       <c r="AI229" t="s">
         <v>672</v>
       </c>
       <c r="AJ229">
         <v>73164</v>
       </c>
       <c r="AK229">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:37">
       <c r="D230" t="s">
         <v>371</v>
       </c>
       <c r="E230" t="s">
         <v>688</v>
       </c>
       <c r="F230" t="s">
         <v>689</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H230" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I230" t="s">
         <v>549</v>
       </c>
       <c r="J230" t="s">
         <v>172</v>
       </c>
       <c r="AE230">