--- v3 (2026-09-07)
+++ v4 (2026-09-28)
@@ -3266,51 +3266,51 @@
       <c r="H16" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>35</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>15.0</v>
       </c>
       <c r="AG16">
         <v>15.0</v>
       </c>
       <c r="AI16" t="s">
         <v>58</v>
       </c>
       <c r="AJ16">
         <v>73202</v>
       </c>
       <c r="AK16">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>81</v>
       </c>
       <c r="E17" t="s">
         <v>82</v>
       </c>
       <c r="F17" t="s">
         <v>83</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>46</v>
       </c>
       <c r="AE17">
@@ -3868,51 +3868,51 @@
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>19.0</v>
       </c>
       <c r="AG32">
         <v>19.0</v>
       </c>
       <c r="AI32" t="s">
         <v>102</v>
       </c>
       <c r="AJ32">
         <v>70603</v>
       </c>
       <c r="AK32">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>140</v>
       </c>
       <c r="E33" t="s">
         <v>66</v>
       </c>
       <c r="F33" t="s">
         <v>141</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="AE33">
         <v>2</v>
       </c>
       <c r="AF33">
@@ -5154,51 +5154,51 @@
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I66" t="s">
         <v>220</v>
       </c>
       <c r="J66" t="s">
         <v>254</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>19.0</v>
       </c>
       <c r="AI66" t="s">
         <v>241</v>
       </c>
       <c r="AJ66">
         <v>71098</v>
       </c>
       <c r="AK66">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>255</v>
       </c>
       <c r="E67" t="s">
         <v>256</v>
       </c>
       <c r="F67" t="s">
         <v>257</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I67" t="s">
         <v>220</v>
       </c>
       <c r="J67" t="s">
         <v>122</v>
       </c>
       <c r="AE67">
@@ -5759,51 +5759,51 @@
       <c r="H82" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I82" t="s">
         <v>271</v>
       </c>
       <c r="J82" t="s">
         <v>172</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
         <v>19.0</v>
       </c>
       <c r="AG82">
         <v>19.0</v>
       </c>
       <c r="AI82" t="s">
         <v>299</v>
       </c>
       <c r="AJ82">
         <v>74339</v>
       </c>
       <c r="AK82">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>304</v>
       </c>
       <c r="E83" t="s">
         <v>305</v>
       </c>
       <c r="F83" t="s">
         <v>306</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I83" t="s">
         <v>271</v>
       </c>
       <c r="J83" t="s">
         <v>91</v>
       </c>
       <c r="AE83">
@@ -6618,51 +6618,51 @@
       <c r="E105" t="s">
         <v>329</v>
       </c>
       <c r="F105" t="s">
         <v>375</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I105" t="s">
         <v>352</v>
       </c>
       <c r="AF105">
         <v>12.0</v>
       </c>
       <c r="AI105" t="s">
         <v>376</v>
       </c>
       <c r="AJ105">
         <v>73223</v>
       </c>
       <c r="AK105">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>377</v>
       </c>
       <c r="E106" t="s">
         <v>112</v>
       </c>
       <c r="F106" t="s">
         <v>378</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I106" t="s">
         <v>352</v>
       </c>
       <c r="AF106">
         <v>12.0</v>
       </c>
       <c r="AI106" t="s">
@@ -7424,51 +7424,51 @@
       <c r="H127" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I127" t="s">
         <v>387</v>
       </c>
       <c r="J127" t="s">
         <v>172</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AF127">
         <v>19.0</v>
       </c>
       <c r="AG127">
         <v>19.0</v>
       </c>
       <c r="AI127" t="s">
         <v>417</v>
       </c>
       <c r="AJ127">
         <v>71140</v>
       </c>
       <c r="AK127">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>410</v>
       </c>
       <c r="E128" t="s">
         <v>325</v>
       </c>
       <c r="F128" t="s">
         <v>439</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I128" t="s">
         <v>387</v>
       </c>
       <c r="AE128">
         <v>1</v>
       </c>
       <c r="AF128">
@@ -8814,51 +8814,51 @@
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I165" t="s">
         <v>463</v>
       </c>
       <c r="J165" t="s">
         <v>249</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AF165">
         <v>19.0</v>
       </c>
       <c r="AI165" t="s">
         <v>533</v>
       </c>
       <c r="AJ165">
         <v>71194</v>
       </c>
       <c r="AK165">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>535</v>
       </c>
       <c r="E166" t="s">
         <v>179</v>
       </c>
       <c r="F166" t="s">
         <v>536</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I166" t="s">
         <v>463</v>
       </c>
       <c r="J166" t="s">
         <v>200</v>
       </c>
       <c r="AF166">
@@ -11015,51 +11015,51 @@
       <c r="G223" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H223" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I223" t="s">
         <v>549</v>
       </c>
       <c r="J223" t="s">
         <v>240</v>
       </c>
       <c r="AF223">
         <v>12.0</v>
       </c>
       <c r="AG223">
         <v>12.0</v>
       </c>
       <c r="AI223" t="s">
         <v>672</v>
       </c>
       <c r="AJ223">
         <v>69896</v>
       </c>
       <c r="AK223">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="224" spans="1:37">
       <c r="D224" t="s">
         <v>673</v>
       </c>
       <c r="E224" t="s">
         <v>674</v>
       </c>
       <c r="F224" t="s">
         <v>675</v>
       </c>
       <c r="G224" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I224" t="s">
         <v>549</v>
       </c>
       <c r="J224" t="s">
         <v>57</v>
       </c>
       <c r="AE224">
@@ -11202,51 +11202,51 @@
       <c r="G228" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H228" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I228" t="s">
         <v>549</v>
       </c>
       <c r="J228" t="s">
         <v>35</v>
       </c>
       <c r="AF228">
         <v>12.0</v>
       </c>
       <c r="AG228">
         <v>12.0</v>
       </c>
       <c r="AI228" t="s">
         <v>672</v>
       </c>
       <c r="AJ228">
         <v>70061</v>
       </c>
       <c r="AK228">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="229" spans="1:37">
       <c r="D229" t="s">
         <v>686</v>
       </c>
       <c r="E229" t="s">
         <v>446</v>
       </c>
       <c r="F229" t="s">
         <v>687</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H229" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I229" t="s">
         <v>549</v>
       </c>
       <c r="J229" t="s">
         <v>57</v>
       </c>
       <c r="AE229">