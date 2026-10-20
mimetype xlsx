--- v4 (2026-09-28)
+++ v5 (2026-10-20)
@@ -4131,51 +4131,51 @@
       <c r="F39" t="s">
         <v>162</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>136</v>
       </c>
       <c r="AF39">
         <v>12.0</v>
       </c>
       <c r="AI39" t="s">
         <v>146</v>
       </c>
       <c r="AJ39">
         <v>70391</v>
       </c>
       <c r="AK39">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>163</v>
       </c>
       <c r="E40" t="s">
         <v>164</v>
       </c>
       <c r="F40" t="s">
         <v>165</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>167</v>
       </c>
       <c r="AE40">
@@ -4245,51 +4245,51 @@
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>19.0</v>
       </c>
       <c r="AG42">
         <v>19.0</v>
       </c>
       <c r="AI42" t="s">
         <v>168</v>
       </c>
       <c r="AJ42">
         <v>68704</v>
       </c>
       <c r="AK42">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>176</v>
       </c>
       <c r="E43" t="s">
         <v>177</v>
       </c>
       <c r="F43" t="s">
         <v>178</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>122</v>
       </c>
       <c r="AE43">
@@ -5154,51 +5154,51 @@
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I66" t="s">
         <v>220</v>
       </c>
       <c r="J66" t="s">
         <v>254</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>19.0</v>
       </c>
       <c r="AI66" t="s">
         <v>241</v>
       </c>
       <c r="AJ66">
         <v>71098</v>
       </c>
       <c r="AK66">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>255</v>
       </c>
       <c r="E67" t="s">
         <v>256</v>
       </c>
       <c r="F67" t="s">
         <v>257</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I67" t="s">
         <v>220</v>
       </c>
       <c r="J67" t="s">
         <v>122</v>
       </c>
       <c r="AE67">
@@ -5797,51 +5797,51 @@
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I83" t="s">
         <v>271</v>
       </c>
       <c r="J83" t="s">
         <v>91</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>19.0</v>
       </c>
       <c r="AI83" t="s">
         <v>299</v>
       </c>
       <c r="AJ83">
         <v>69251</v>
       </c>
       <c r="AK83">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>307</v>
       </c>
       <c r="E84" t="s">
         <v>308</v>
       </c>
       <c r="F84" t="s">
         <v>309</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I84" t="s">
         <v>271</v>
       </c>
       <c r="J84" t="s">
         <v>267</v>
       </c>
       <c r="AE84">
@@ -9276,51 +9276,51 @@
       <c r="H177" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I177" t="s">
         <v>549</v>
       </c>
       <c r="J177" t="s">
         <v>46</v>
       </c>
       <c r="AD177" t="s">
         <v>569</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AF177">
         <v>13.0</v>
       </c>
       <c r="AI177" t="s">
         <v>570</v>
       </c>
       <c r="AJ177">
         <v>70937</v>
       </c>
       <c r="AK177">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>571</v>
       </c>
       <c r="E178" t="s">
         <v>572</v>
       </c>
       <c r="F178" t="s">
         <v>573</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H178" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I178" t="s">
         <v>549</v>
       </c>
       <c r="J178" t="s">
         <v>46</v>
       </c>
       <c r="AD178" t="s">
@@ -11623,51 +11623,51 @@
       <c r="H239" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I239" t="s">
         <v>549</v>
       </c>
       <c r="J239" t="s">
         <v>29</v>
       </c>
       <c r="AE239">
         <v>1</v>
       </c>
       <c r="AF239">
         <v>19.0</v>
       </c>
       <c r="AG239">
         <v>19.0</v>
       </c>
       <c r="AI239" t="s">
         <v>697</v>
       </c>
       <c r="AJ239">
         <v>70580</v>
       </c>
       <c r="AK239">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="240" spans="1:37">
       <c r="D240" t="s">
         <v>712</v>
       </c>
       <c r="E240" t="s">
         <v>170</v>
       </c>
       <c r="F240" t="s">
         <v>713</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H240" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I240" t="s">
         <v>549</v>
       </c>
       <c r="J240" t="s">
         <v>46</v>
       </c>
       <c r="AF240">