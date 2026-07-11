--- v0 (2026-04-30)
+++ v1 (2026-07-11)
@@ -3645,51 +3645,51 @@
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>60</v>
       </c>
       <c r="AF30">
         <v>12.0</v>
       </c>
       <c r="AG30">
         <v>12.0</v>
       </c>
       <c r="AI30" t="s">
         <v>123</v>
       </c>
       <c r="AJ30">
         <v>70424</v>
       </c>
       <c r="AK30">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>131</v>
       </c>
       <c r="E31" t="s">
         <v>132</v>
       </c>
       <c r="F31" t="s">
         <v>133</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>134</v>
       </c>
       <c r="AE31">
@@ -4326,89 +4326,89 @@
       <c r="H48" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>127</v>
       </c>
       <c r="AE48">
         <v>2</v>
       </c>
       <c r="AF48">
         <v>26.0</v>
       </c>
       <c r="AG48">
         <v>26.0</v>
       </c>
       <c r="AI48" t="s">
         <v>181</v>
       </c>
       <c r="AJ48">
         <v>70671</v>
       </c>
       <c r="AK48">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>185</v>
       </c>
       <c r="E49" t="s">
         <v>186</v>
       </c>
       <c r="F49" t="s">
         <v>187</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>60</v>
       </c>
       <c r="AF49">
         <v>12.0</v>
       </c>
       <c r="AG49">
         <v>12.0</v>
       </c>
       <c r="AI49" t="s">
         <v>181</v>
       </c>
       <c r="AJ49">
         <v>70425</v>
       </c>
       <c r="AK49">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>188</v>
       </c>
       <c r="E50" t="s">
         <v>189</v>
       </c>
       <c r="F50" t="s">
         <v>190</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50" t="s">
         <v>191</v>
       </c>
       <c r="AF50">
@@ -4825,50 +4825,53 @@
       </c>
       <c r="H61" s="6" t="s">
         <v>198</v>
       </c>
       <c r="I61" t="s">
         <v>28</v>
       </c>
       <c r="J61" t="s">
         <v>161</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>19.0</v>
       </c>
       <c r="AG61">
         <v>19.0</v>
       </c>
       <c r="AI61" t="s">
         <v>200</v>
       </c>
       <c r="AJ61">
         <v>69789</v>
       </c>
+      <c r="AK61">
+        <v>5</v>
+      </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>224</v>
       </c>
       <c r="E62" t="s">
         <v>225</v>
       </c>
       <c r="F62" t="s">
         <v>226</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>198</v>
       </c>
       <c r="I62" t="s">
         <v>28</v>
       </c>
       <c r="J62" t="s">
         <v>55</v>
       </c>
       <c r="AE62">
         <v>1</v>
@@ -5013,89 +5016,89 @@
       <c r="H66" s="6" t="s">
         <v>198</v>
       </c>
       <c r="I66" t="s">
         <v>28</v>
       </c>
       <c r="J66" t="s">
         <v>239</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>19.0</v>
       </c>
       <c r="AG66">
         <v>19.0</v>
       </c>
       <c r="AI66" t="s">
         <v>240</v>
       </c>
       <c r="AJ66">
         <v>70414</v>
       </c>
       <c r="AK66">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>241</v>
       </c>
       <c r="E67" t="s">
         <v>242</v>
       </c>
       <c r="F67" t="s">
         <v>243</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>198</v>
       </c>
       <c r="I67" t="s">
         <v>28</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>19.0</v>
       </c>
       <c r="AG67">
         <v>19.0</v>
       </c>
       <c r="AI67" t="s">
         <v>240</v>
       </c>
       <c r="AJ67">
         <v>69223</v>
       </c>
       <c r="AK67">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>244</v>
       </c>
       <c r="E68" t="s">
         <v>245</v>
       </c>
       <c r="F68" t="s">
         <v>246</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I68" t="s">
         <v>247</v>
       </c>
       <c r="J68" t="s">
         <v>248</v>
       </c>
       <c r="AE68">
@@ -5746,51 +5749,51 @@
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I86" t="s">
         <v>256</v>
       </c>
       <c r="J86" t="s">
         <v>307</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AF86">
         <v>19.0</v>
       </c>
       <c r="AI86" t="s">
         <v>280</v>
       </c>
       <c r="AJ86">
         <v>70651</v>
       </c>
       <c r="AK86">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>308</v>
       </c>
       <c r="E87" t="s">
         <v>309</v>
       </c>
       <c r="F87" t="s">
         <v>310</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>198</v>
       </c>
       <c r="I87" t="s">
         <v>256</v>
       </c>
       <c r="J87" t="s">
         <v>311</v>
       </c>
       <c r="AE87">
@@ -6658,51 +6661,51 @@
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I110" t="s">
         <v>322</v>
       </c>
       <c r="J110" t="s">
         <v>153</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
         <v>19.0</v>
       </c>
       <c r="AI110" t="s">
         <v>345</v>
       </c>
       <c r="AJ110">
         <v>71884</v>
       </c>
       <c r="AK110">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>374</v>
       </c>
       <c r="E111" t="s">
         <v>375</v>
       </c>
       <c r="F111" t="s">
         <v>376</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I111" t="s">
         <v>322</v>
       </c>
       <c r="J111" t="s">
         <v>331</v>
       </c>
       <c r="AE111">
@@ -6816,51 +6819,51 @@
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>198</v>
       </c>
       <c r="I114" t="s">
         <v>322</v>
       </c>
       <c r="J114" t="s">
         <v>387</v>
       </c>
       <c r="AE114">
         <v>1</v>
       </c>
       <c r="AF114">
         <v>19.0</v>
       </c>
       <c r="AI114" t="s">
         <v>380</v>
       </c>
       <c r="AJ114">
         <v>70027</v>
       </c>
       <c r="AK114">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
         <v>388</v>
       </c>
       <c r="E115" t="s">
         <v>389</v>
       </c>
       <c r="F115" t="s">
         <v>390</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>198</v>
       </c>
       <c r="I115" t="s">
         <v>322</v>
       </c>
       <c r="J115" t="s">
         <v>391</v>
       </c>
       <c r="AE115">
@@ -7709,50 +7712,53 @@
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>198</v>
       </c>
       <c r="I138" t="s">
         <v>425</v>
       </c>
       <c r="J138" t="s">
         <v>391</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AF138">
         <v>19.0</v>
       </c>
       <c r="AI138" t="s">
         <v>463</v>
       </c>
       <c r="AJ138">
         <v>70675</v>
       </c>
+      <c r="AK138">
+        <v>5</v>
+      </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>464</v>
       </c>
       <c r="E139" t="s">
         <v>222</v>
       </c>
       <c r="F139" t="s">
         <v>465</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>198</v>
       </c>
       <c r="I139" t="s">
         <v>425</v>
       </c>
       <c r="J139" t="s">
         <v>426</v>
       </c>
       <c r="AE139">
         <v>1</v>
@@ -8017,51 +8023,51 @@
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I146" t="s">
         <v>473</v>
       </c>
       <c r="J146" t="s">
         <v>134</v>
       </c>
       <c r="AE146">
         <v>1</v>
       </c>
       <c r="AF146">
         <v>19.0</v>
       </c>
       <c r="AI146" t="s">
         <v>483</v>
       </c>
       <c r="AJ146">
         <v>70286</v>
       </c>
       <c r="AK146">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
         <v>489</v>
       </c>
       <c r="E147" t="s">
         <v>284</v>
       </c>
       <c r="F147" t="s">
         <v>490</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I147" t="s">
         <v>473</v>
       </c>
       <c r="J147" t="s">
         <v>60</v>
       </c>
       <c r="AF147">
@@ -8385,51 +8391,51 @@
       <c r="G156" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I156" t="s">
         <v>473</v>
       </c>
       <c r="J156" t="s">
         <v>399</v>
       </c>
       <c r="AE156">
         <v>1</v>
       </c>
       <c r="AF156">
         <v>19.0</v>
       </c>
       <c r="AI156" t="s">
         <v>505</v>
       </c>
       <c r="AJ156">
         <v>69069</v>
       </c>
       <c r="AK156">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>516</v>
       </c>
       <c r="E157" t="s">
         <v>413</v>
       </c>
       <c r="F157" t="s">
         <v>517</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I157" t="s">
         <v>473</v>
       </c>
       <c r="J157" t="s">
         <v>153</v>
       </c>
       <c r="AF157">
@@ -9709,51 +9715,51 @@
       <c r="H191" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I191" t="s">
         <v>538</v>
       </c>
       <c r="J191" t="s">
         <v>146</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AF191">
         <v>19.0</v>
       </c>
       <c r="AG191">
         <v>19.0</v>
       </c>
       <c r="AI191" t="s">
         <v>596</v>
       </c>
       <c r="AJ191">
         <v>70747</v>
       </c>
       <c r="AK191">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>612</v>
       </c>
       <c r="E192" t="s">
         <v>385</v>
       </c>
       <c r="F192" t="s">
         <v>613</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H192" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I192" t="s">
         <v>538</v>
       </c>
       <c r="J192" t="s">
         <v>122</v>
       </c>
       <c r="AE192">
@@ -10256,51 +10262,51 @@
       <c r="H205" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I205" t="s">
         <v>538</v>
       </c>
       <c r="J205" t="s">
         <v>391</v>
       </c>
       <c r="AE205">
         <v>1</v>
       </c>
       <c r="AF205">
         <v>19.0</v>
       </c>
       <c r="AG205">
         <v>19.0</v>
       </c>
       <c r="AI205" t="s">
         <v>596</v>
       </c>
       <c r="AJ205">
         <v>69822</v>
       </c>
       <c r="AK205">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="206" spans="1:37">
       <c r="D206" t="s">
         <v>410</v>
       </c>
       <c r="E206" t="s">
         <v>493</v>
       </c>
       <c r="F206" t="s">
         <v>640</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H206" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I206" t="s">
         <v>538</v>
       </c>
       <c r="J206" t="s">
         <v>146</v>
       </c>
       <c r="AE206">
@@ -10484,92 +10490,92 @@
       <c r="F211" t="s">
         <v>652</v>
       </c>
       <c r="G211" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I211" t="s">
         <v>538</v>
       </c>
       <c r="J211" t="s">
         <v>286</v>
       </c>
       <c r="AF211">
         <v>12.0</v>
       </c>
       <c r="AI211" t="s">
         <v>649</v>
       </c>
       <c r="AJ211">
         <v>70489</v>
       </c>
       <c r="AK211">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
         <v>653</v>
       </c>
       <c r="E212" t="s">
         <v>522</v>
       </c>
       <c r="F212" t="s">
         <v>654</v>
       </c>
       <c r="G212" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I212" t="s">
         <v>538</v>
       </c>
       <c r="J212" t="s">
         <v>127</v>
       </c>
       <c r="AE212">
         <v>1</v>
       </c>
       <c r="AF212">
         <v>19.0</v>
       </c>
       <c r="AG212">
         <v>19.0</v>
       </c>
       <c r="AI212" t="s">
         <v>649</v>
       </c>
       <c r="AJ212">
         <v>71010</v>
       </c>
       <c r="AK212">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:37">
       <c r="D213" t="s">
         <v>655</v>
       </c>
       <c r="E213" t="s">
         <v>656</v>
       </c>
       <c r="F213" t="s">
         <v>657</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H213" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I213" t="s">
         <v>538</v>
       </c>
       <c r="J213" t="s">
         <v>40</v>
       </c>
       <c r="AE213">