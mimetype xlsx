--- v1 (2026-07-11)
+++ v2 (2026-08-02)
@@ -8023,51 +8023,51 @@
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I146" t="s">
         <v>473</v>
       </c>
       <c r="J146" t="s">
         <v>134</v>
       </c>
       <c r="AE146">
         <v>1</v>
       </c>
       <c r="AF146">
         <v>19.0</v>
       </c>
       <c r="AI146" t="s">
         <v>483</v>
       </c>
       <c r="AJ146">
         <v>70286</v>
       </c>
       <c r="AK146">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
         <v>489</v>
       </c>
       <c r="E147" t="s">
         <v>284</v>
       </c>
       <c r="F147" t="s">
         <v>490</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I147" t="s">
         <v>473</v>
       </c>
       <c r="J147" t="s">
         <v>60</v>
       </c>
       <c r="AF147">
@@ -8607,51 +8607,51 @@
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>198</v>
       </c>
       <c r="I162" t="s">
         <v>473</v>
       </c>
       <c r="J162" t="s">
         <v>292</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AF162">
         <v>19.0</v>
       </c>
       <c r="AI162" t="s">
         <v>527</v>
       </c>
       <c r="AJ162">
         <v>71057</v>
       </c>
       <c r="AK162">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>531</v>
       </c>
       <c r="E163" t="s">
         <v>219</v>
       </c>
       <c r="F163" t="s">
         <v>532</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="6" t="s">
         <v>198</v>
       </c>
       <c r="I163" t="s">
         <v>473</v>
       </c>
       <c r="J163" t="s">
         <v>232</v>
       </c>
       <c r="AF163">
@@ -9525,51 +9525,51 @@
       <c r="H186" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I186" t="s">
         <v>538</v>
       </c>
       <c r="J186" t="s">
         <v>279</v>
       </c>
       <c r="AE186">
         <v>1</v>
       </c>
       <c r="AF186">
         <v>19.0</v>
       </c>
       <c r="AG186">
         <v>19.0</v>
       </c>
       <c r="AI186" t="s">
         <v>596</v>
       </c>
       <c r="AJ186">
         <v>69143</v>
       </c>
       <c r="AK186">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
         <v>602</v>
       </c>
       <c r="E187" t="s">
         <v>245</v>
       </c>
       <c r="F187" t="s">
         <v>603</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I187" t="s">
         <v>538</v>
       </c>
       <c r="J187" t="s">
         <v>127</v>
       </c>
       <c r="AE187">
@@ -9674,51 +9674,51 @@
       <c r="H190" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I190" t="s">
         <v>538</v>
       </c>
       <c r="J190" t="s">
         <v>440</v>
       </c>
       <c r="AE190">
         <v>1</v>
       </c>
       <c r="AF190">
         <v>19.0</v>
       </c>
       <c r="AG190">
         <v>19.0</v>
       </c>
       <c r="AI190" t="s">
         <v>596</v>
       </c>
       <c r="AJ190">
         <v>71495</v>
       </c>
       <c r="AK190">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
         <v>324</v>
       </c>
       <c r="E191" t="s">
         <v>329</v>
       </c>
       <c r="F191" t="s">
         <v>611</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H191" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I191" t="s">
         <v>538</v>
       </c>
       <c r="J191" t="s">
         <v>146</v>
       </c>
       <c r="AE191">