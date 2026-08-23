--- v2 (2026-08-02)
+++ v3 (2026-08-23)
@@ -3390,53 +3390,50 @@
       </c>
       <c r="G23" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>69</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>55</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>15.0</v>
       </c>
       <c r="AI23" t="s">
         <v>102</v>
       </c>
       <c r="AJ23">
         <v>71233</v>
       </c>
-      <c r="AK23">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>106</v>
       </c>
       <c r="E24" t="s">
         <v>107</v>
       </c>
       <c r="F24" t="s">
         <v>108</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>69</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>29</v>
       </c>
       <c r="AF24">
         <v>8.0</v>
@@ -6014,91 +6011,85 @@
       </c>
       <c r="H93" s="4" t="s">
         <v>69</v>
       </c>
       <c r="I93" t="s">
         <v>322</v>
       </c>
       <c r="J93" t="s">
         <v>153</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
         <v>15.0</v>
       </c>
       <c r="AG93">
         <v>15.0</v>
       </c>
       <c r="AI93" t="s">
         <v>323</v>
       </c>
       <c r="AJ93">
         <v>71850</v>
       </c>
-      <c r="AK93">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>328</v>
       </c>
       <c r="E94" t="s">
         <v>329</v>
       </c>
       <c r="F94" t="s">
         <v>330</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="4" t="s">
         <v>69</v>
       </c>
       <c r="I94" t="s">
         <v>322</v>
       </c>
       <c r="J94" t="s">
         <v>331</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
         <v>15.0</v>
       </c>
       <c r="AI94" t="s">
         <v>323</v>
       </c>
       <c r="AJ94">
         <v>69329</v>
       </c>
-      <c r="AK94">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>332</v>
       </c>
       <c r="E95" t="s">
         <v>94</v>
       </c>
       <c r="F95" t="s">
         <v>333</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>69</v>
       </c>
       <c r="I95" t="s">
         <v>322</v>
       </c>
       <c r="J95" t="s">
         <v>79</v>
       </c>
       <c r="AE95">
         <v>1</v>
@@ -6283,53 +6274,50 @@
       </c>
       <c r="H100" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I100" t="s">
         <v>322</v>
       </c>
       <c r="J100" t="s">
         <v>311</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AF100">
         <v>19.0</v>
       </c>
       <c r="AG100">
         <v>19.0</v>
       </c>
       <c r="AI100" t="s">
         <v>345</v>
       </c>
       <c r="AJ100">
         <v>69141</v>
       </c>
-      <c r="AK100">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>349</v>
       </c>
       <c r="E101" t="s">
         <v>350</v>
       </c>
       <c r="F101" t="s">
         <v>351</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I101" t="s">
         <v>322</v>
       </c>
       <c r="J101" t="s">
         <v>352</v>
       </c>
       <c r="AE101">
         <v>1</v>
@@ -7005,53 +6993,50 @@
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I119" t="s">
         <v>404</v>
       </c>
       <c r="J119" t="s">
         <v>146</v>
       </c>
       <c r="AD119" t="s">
         <v>405</v>
       </c>
       <c r="AF119">
         <v>6.0</v>
       </c>
       <c r="AI119" t="s">
         <v>406</v>
       </c>
       <c r="AJ119">
         <v>69177</v>
       </c>
-      <c r="AK119">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>407</v>
       </c>
       <c r="E120" t="s">
         <v>284</v>
       </c>
       <c r="F120" t="s">
         <v>408</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="4" t="s">
         <v>69</v>
       </c>
       <c r="I120" t="s">
         <v>404</v>
       </c>
       <c r="J120" t="s">
         <v>191</v>
       </c>
       <c r="AE120">
         <v>2</v>
@@ -7221,53 +7206,50 @@
       </c>
       <c r="F125" t="s">
         <v>420</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I125" t="s">
         <v>404</v>
       </c>
       <c r="J125" t="s">
         <v>127</v>
       </c>
       <c r="AF125">
         <v>12.0</v>
       </c>
       <c r="AI125" t="s">
         <v>421</v>
       </c>
       <c r="AJ125">
         <v>70672</v>
       </c>
-      <c r="AK125">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>422</v>
       </c>
       <c r="E126" t="s">
         <v>423</v>
       </c>
       <c r="F126" t="s">
         <v>424</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I126" t="s">
         <v>425</v>
       </c>
       <c r="J126" t="s">
         <v>426</v>
       </c>
       <c r="AD126" t="s">
         <v>427</v>
@@ -7870,53 +7852,50 @@
       </c>
       <c r="H142" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I142" t="s">
         <v>473</v>
       </c>
       <c r="J142" t="s">
         <v>440</v>
       </c>
       <c r="AD142" t="s">
         <v>474</v>
       </c>
       <c r="AF142">
         <v>6.0</v>
       </c>
       <c r="AG142">
         <v>6.0</v>
       </c>
       <c r="AI142" t="s">
         <v>475</v>
       </c>
       <c r="AJ142">
         <v>71454</v>
       </c>
-      <c r="AK142">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
         <v>476</v>
       </c>
       <c r="E143" t="s">
         <v>477</v>
       </c>
       <c r="F143" t="s">
         <v>478</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H143" s="4" t="s">
         <v>69</v>
       </c>
       <c r="I143" t="s">
         <v>473</v>
       </c>
       <c r="J143" t="s">
         <v>205</v>
       </c>
       <c r="AE143">
         <v>3</v>
@@ -7984,53 +7963,50 @@
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I145" t="s">
         <v>473</v>
       </c>
       <c r="J145" t="s">
         <v>134</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AF145">
         <v>19.0</v>
       </c>
       <c r="AI145" t="s">
         <v>483</v>
       </c>
       <c r="AJ145">
         <v>68956</v>
       </c>
-      <c r="AK145">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>487</v>
       </c>
       <c r="E146" t="s">
         <v>81</v>
       </c>
       <c r="F146" t="s">
         <v>488</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I146" t="s">
         <v>473</v>
       </c>
       <c r="J146" t="s">
         <v>134</v>
       </c>
       <c r="AE146">
         <v>1</v>
@@ -8275,53 +8251,50 @@
         <v>507</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I153" t="s">
         <v>473</v>
       </c>
       <c r="J153" t="s">
         <v>440</v>
       </c>
       <c r="AF153">
         <v>12.0</v>
       </c>
       <c r="AG153">
         <v>12.0</v>
       </c>
       <c r="AI153" t="s">
         <v>505</v>
       </c>
       <c r="AJ153">
         <v>71456</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>508</v>
       </c>
       <c r="E154" t="s">
         <v>509</v>
       </c>
       <c r="F154" t="s">
         <v>510</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I154" t="s">
         <v>473</v>
       </c>
       <c r="J154" t="s">
         <v>146</v>
       </c>
       <c r="AF154">