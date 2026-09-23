--- v3 (2026-08-23)
+++ v4 (2026-09-23)
@@ -3251,51 +3251,51 @@
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>69</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>40</v>
       </c>
       <c r="AF19">
         <v>8.0</v>
       </c>
       <c r="AG19">
         <v>8.0</v>
       </c>
       <c r="AI19" t="s">
         <v>70</v>
       </c>
       <c r="AJ19">
         <v>71857</v>
       </c>
       <c r="AK19">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>93</v>
       </c>
       <c r="E20" t="s">
         <v>94</v>
       </c>
       <c r="F20" t="s">
         <v>95</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>69</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>29</v>
       </c>
       <c r="AE20">
@@ -4130,51 +4130,51 @@
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>19.0</v>
       </c>
       <c r="AG43">
         <v>19.0</v>
       </c>
       <c r="AI43" t="s">
         <v>123</v>
       </c>
       <c r="AJ43">
         <v>70602</v>
       </c>
       <c r="AK43">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>42</v>
       </c>
       <c r="E44" t="s">
         <v>125</v>
       </c>
       <c r="F44" t="s">
         <v>172</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>29</v>
       </c>
       <c r="AE44">
@@ -5092,51 +5092,51 @@
       <c r="H68" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I68" t="s">
         <v>247</v>
       </c>
       <c r="J68" t="s">
         <v>248</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>19.0</v>
       </c>
       <c r="AG68">
         <v>19.0</v>
       </c>
       <c r="AI68" t="s">
         <v>249</v>
       </c>
       <c r="AJ68">
         <v>69956</v>
       </c>
       <c r="AK68">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>250</v>
       </c>
       <c r="E69" t="s">
         <v>251</v>
       </c>
       <c r="F69" t="s">
         <v>252</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I69" t="s">
         <v>247</v>
       </c>
       <c r="J69" t="s">
         <v>55</v>
       </c>
       <c r="AE69">
@@ -5746,51 +5746,51 @@
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I86" t="s">
         <v>256</v>
       </c>
       <c r="J86" t="s">
         <v>307</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AF86">
         <v>19.0</v>
       </c>
       <c r="AI86" t="s">
         <v>280</v>
       </c>
       <c r="AJ86">
         <v>70651</v>
       </c>
       <c r="AK86">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>308</v>
       </c>
       <c r="E87" t="s">
         <v>309</v>
       </c>
       <c r="F87" t="s">
         <v>310</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>198</v>
       </c>
       <c r="I87" t="s">
         <v>256</v>
       </c>
       <c r="J87" t="s">
         <v>311</v>
       </c>
       <c r="AE87">
@@ -6424,51 +6424,51 @@
       <c r="H104" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I104" t="s">
         <v>322</v>
       </c>
       <c r="J104" t="s">
         <v>205</v>
       </c>
       <c r="AE104">
         <v>1</v>
       </c>
       <c r="AF104">
         <v>19.0</v>
       </c>
       <c r="AG104">
         <v>19.0</v>
       </c>
       <c r="AI104" t="s">
         <v>345</v>
       </c>
       <c r="AJ104">
         <v>71017</v>
       </c>
       <c r="AK104">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="D105" t="s">
         <v>361</v>
       </c>
       <c r="E105" t="s">
         <v>362</v>
       </c>
       <c r="F105" t="s">
         <v>363</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I105" t="s">
         <v>322</v>
       </c>
       <c r="J105" t="s">
         <v>150</v>
       </c>
       <c r="AE105">
@@ -7394,51 +7394,51 @@
       <c r="H130" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I130" t="s">
         <v>425</v>
       </c>
       <c r="J130" t="s">
         <v>426</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AF130">
         <v>19.0</v>
       </c>
       <c r="AG130">
         <v>19.0</v>
       </c>
       <c r="AI130" t="s">
         <v>441</v>
       </c>
       <c r="AJ130">
         <v>70436</v>
       </c>
       <c r="AK130">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
         <v>444</v>
       </c>
       <c r="E131" t="s">
         <v>125</v>
       </c>
       <c r="F131" t="s">
         <v>445</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I131" t="s">
         <v>425</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AF131">
@@ -10074,51 +10074,51 @@
       <c r="H201" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I201" t="s">
         <v>538</v>
       </c>
       <c r="J201" t="s">
         <v>60</v>
       </c>
       <c r="AE201">
         <v>1</v>
       </c>
       <c r="AF201">
         <v>19.0</v>
       </c>
       <c r="AG201">
         <v>19.0</v>
       </c>
       <c r="AI201" t="s">
         <v>596</v>
       </c>
       <c r="AJ201">
         <v>70571</v>
       </c>
       <c r="AK201">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="D202" t="s">
         <v>632</v>
       </c>
       <c r="E202" t="s">
         <v>493</v>
       </c>
       <c r="F202" t="s">
         <v>633</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H202" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I202" t="s">
         <v>538</v>
       </c>
       <c r="J202" t="s">
         <v>134</v>
       </c>
       <c r="AE202">
@@ -10463,51 +10463,51 @@
       <c r="F211" t="s">
         <v>652</v>
       </c>
       <c r="G211" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I211" t="s">
         <v>538</v>
       </c>
       <c r="J211" t="s">
         <v>286</v>
       </c>
       <c r="AF211">
         <v>12.0</v>
       </c>
       <c r="AI211" t="s">
         <v>649</v>
       </c>
       <c r="AJ211">
         <v>70489</v>
       </c>
       <c r="AK211">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
         <v>653</v>
       </c>
       <c r="E212" t="s">
         <v>522</v>
       </c>
       <c r="F212" t="s">
         <v>654</v>
       </c>
       <c r="G212" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I212" t="s">
         <v>538</v>
       </c>
       <c r="J212" t="s">
         <v>127</v>
       </c>
       <c r="AE212">
@@ -10545,51 +10545,51 @@
       <c r="H213" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I213" t="s">
         <v>538</v>
       </c>
       <c r="J213" t="s">
         <v>40</v>
       </c>
       <c r="AE213">
         <v>1</v>
       </c>
       <c r="AF213">
         <v>19.0</v>
       </c>
       <c r="AG213">
         <v>19.0</v>
       </c>
       <c r="AI213" t="s">
         <v>649</v>
       </c>
       <c r="AJ213">
         <v>71862</v>
       </c>
       <c r="AK213">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="214" spans="1:37">
       <c r="D214" t="s">
         <v>658</v>
       </c>
       <c r="E214" t="s">
         <v>659</v>
       </c>
       <c r="F214" t="s">
         <v>660</v>
       </c>
       <c r="G214" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H214" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I214" t="s">
         <v>538</v>
       </c>
       <c r="J214" t="s">
         <v>232</v>
       </c>
       <c r="AF214">
@@ -10618,51 +10618,51 @@
       <c r="F215" t="s">
         <v>661</v>
       </c>
       <c r="G215" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H215" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I215" t="s">
         <v>538</v>
       </c>
       <c r="AF215">
         <v>12.0</v>
       </c>
       <c r="AG215">
         <v>12.0</v>
       </c>
       <c r="AI215" t="s">
         <v>649</v>
       </c>
       <c r="AJ215">
         <v>71889</v>
       </c>
       <c r="AK215">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="D216" t="s">
         <v>662</v>
       </c>
       <c r="E216" t="s">
         <v>90</v>
       </c>
       <c r="F216" t="s">
         <v>663</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H216" s="6" t="s">
         <v>198</v>
       </c>
       <c r="I216" t="s">
         <v>538</v>
       </c>
       <c r="J216" t="s">
         <v>268</v>
       </c>
       <c r="AE216">