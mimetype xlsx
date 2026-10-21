--- v4 (2026-09-23)
+++ v5 (2026-10-21)
@@ -3604,51 +3604,51 @@
       <c r="H29" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>127</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>19.0</v>
       </c>
       <c r="AG29">
         <v>19.0</v>
       </c>
       <c r="AI29" t="s">
         <v>123</v>
       </c>
       <c r="AJ29">
         <v>70670</v>
       </c>
       <c r="AK29">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>128</v>
       </c>
       <c r="E30" t="s">
         <v>129</v>
       </c>
       <c r="F30" t="s">
         <v>130</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>60</v>
       </c>
       <c r="AF30">
@@ -3755,50 +3755,53 @@
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>137</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>19.0</v>
       </c>
       <c r="AI33" t="s">
         <v>123</v>
       </c>
       <c r="AJ33">
         <v>71471</v>
       </c>
+      <c r="AK33">
+        <v>5</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>140</v>
       </c>
       <c r="E34" t="s">
         <v>141</v>
       </c>
       <c r="F34" t="s">
         <v>142</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>143</v>
       </c>
       <c r="AE34">
         <v>1</v>
@@ -4662,51 +4665,51 @@
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>198</v>
       </c>
       <c r="I57" t="s">
         <v>28</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>19.0</v>
       </c>
       <c r="AG57">
         <v>19.0</v>
       </c>
       <c r="AI57" t="s">
         <v>200</v>
       </c>
       <c r="AJ57">
         <v>69222</v>
       </c>
       <c r="AK57">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>214</v>
       </c>
       <c r="E58" t="s">
         <v>215</v>
       </c>
       <c r="F58" t="s">
         <v>216</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>198</v>
       </c>
       <c r="I58" t="s">
         <v>28</v>
       </c>
       <c r="J58" t="s">
         <v>150</v>
       </c>
       <c r="AE58">
@@ -5746,51 +5749,51 @@
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I86" t="s">
         <v>256</v>
       </c>
       <c r="J86" t="s">
         <v>307</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AF86">
         <v>19.0</v>
       </c>
       <c r="AI86" t="s">
         <v>280</v>
       </c>
       <c r="AJ86">
         <v>70651</v>
       </c>
       <c r="AK86">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>308</v>
       </c>
       <c r="E87" t="s">
         <v>309</v>
       </c>
       <c r="F87" t="s">
         <v>310</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>198</v>
       </c>
       <c r="I87" t="s">
         <v>256</v>
       </c>
       <c r="J87" t="s">
         <v>311</v>
       </c>
       <c r="AE87">
@@ -8928,51 +8931,51 @@
       <c r="H171" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I171" t="s">
         <v>538</v>
       </c>
       <c r="J171" t="s">
         <v>55</v>
       </c>
       <c r="AD171" t="s">
         <v>561</v>
       </c>
       <c r="AE171">
         <v>2</v>
       </c>
       <c r="AF171">
         <v>20.0</v>
       </c>
       <c r="AI171" t="s">
         <v>558</v>
       </c>
       <c r="AJ171">
         <v>71232</v>
       </c>
       <c r="AK171">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
         <v>562</v>
       </c>
       <c r="E172" t="s">
         <v>419</v>
       </c>
       <c r="F172" t="s">
         <v>563</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H172" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I172" t="s">
         <v>538</v>
       </c>
       <c r="J172" t="s">
         <v>205</v>
       </c>
       <c r="AD172" t="s">