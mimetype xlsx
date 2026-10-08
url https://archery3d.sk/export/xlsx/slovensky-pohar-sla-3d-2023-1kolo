--- v3 (2026-09-10)
+++ v4 (2026-10-08)
@@ -3402,51 +3402,51 @@
       <c r="H15" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>44</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>15.0</v>
       </c>
       <c r="AG15">
         <v>15.0</v>
       </c>
       <c r="AI15" t="s">
         <v>74</v>
       </c>
       <c r="AJ15">
         <v>69856</v>
       </c>
       <c r="AK15">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>83</v>
       </c>
       <c r="E16" t="s">
         <v>84</v>
       </c>
       <c r="F16" t="s">
         <v>85</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>86</v>
       </c>
       <c r="AE16">
@@ -3770,51 +3770,51 @@
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>19.0</v>
       </c>
       <c r="AG25">
         <v>19.0</v>
       </c>
       <c r="AI25" t="s">
         <v>112</v>
       </c>
       <c r="AJ25">
         <v>69392</v>
       </c>
       <c r="AK25">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>120</v>
       </c>
       <c r="E26" t="s">
         <v>121</v>
       </c>
       <c r="F26" t="s">
         <v>122</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>123</v>
       </c>
       <c r="AF26">
@@ -4416,51 +4416,51 @@
       <c r="H42" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>86</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>19.0</v>
       </c>
       <c r="AG42">
         <v>19.0</v>
       </c>
       <c r="AI42" t="s">
         <v>112</v>
       </c>
       <c r="AJ42">
         <v>67834</v>
       </c>
       <c r="AK42">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>170</v>
       </c>
       <c r="E43" t="s">
         <v>171</v>
       </c>
       <c r="F43" t="s">
         <v>172</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>39</v>
       </c>
       <c r="AE43">
@@ -4653,51 +4653,51 @@
       <c r="G48" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>60</v>
       </c>
       <c r="AF48">
         <v>12.0</v>
       </c>
       <c r="AG48">
         <v>12.0</v>
       </c>
       <c r="AI48" t="s">
         <v>176</v>
       </c>
       <c r="AJ48">
         <v>68583</v>
       </c>
       <c r="AK48">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>189</v>
       </c>
       <c r="E49" t="s">
         <v>190</v>
       </c>
       <c r="F49" t="s">
         <v>191</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>192</v>
       </c>
       <c r="AF49">
@@ -5059,51 +5059,51 @@
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I59" t="s">
         <v>28</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>19.0</v>
       </c>
       <c r="AG59">
         <v>19.0</v>
       </c>
       <c r="AI59" t="s">
         <v>197</v>
       </c>
       <c r="AJ59">
         <v>70287</v>
       </c>
       <c r="AK59">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>177</v>
       </c>
       <c r="E60" t="s">
         <v>223</v>
       </c>
       <c r="F60" t="s">
         <v>224</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I60" t="s">
         <v>28</v>
       </c>
       <c r="J60" t="s">
         <v>44</v>
       </c>
       <c r="AE60">
@@ -6383,51 +6383,51 @@
       <c r="H94" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I94" t="s">
         <v>312</v>
       </c>
       <c r="J94" t="s">
         <v>150</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
         <v>19.0</v>
       </c>
       <c r="AG94">
         <v>19.0</v>
       </c>
       <c r="AI94" t="s">
         <v>330</v>
       </c>
       <c r="AJ94">
         <v>68888</v>
       </c>
       <c r="AK94">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>333</v>
       </c>
       <c r="E95" t="s">
         <v>334</v>
       </c>
       <c r="F95" t="s">
         <v>335</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I95" t="s">
         <v>312</v>
       </c>
       <c r="J95" t="s">
         <v>219</v>
       </c>
       <c r="AE95">
@@ -6456,51 +6456,51 @@
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I96" t="s">
         <v>312</v>
       </c>
       <c r="J96" t="s">
         <v>90</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AF96">
         <v>19.0</v>
       </c>
       <c r="AI96" t="s">
         <v>330</v>
       </c>
       <c r="AJ96">
         <v>67684</v>
       </c>
       <c r="AK96">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>339</v>
       </c>
       <c r="E97" t="s">
         <v>76</v>
       </c>
       <c r="F97" t="s">
         <v>340</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I97" t="s">
         <v>312</v>
       </c>
       <c r="J97" t="s">
         <v>90</v>
       </c>
       <c r="AE97">
@@ -8019,51 +8019,51 @@
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I138" t="s">
         <v>431</v>
       </c>
       <c r="J138" t="s">
         <v>150</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AF138">
         <v>19.0</v>
       </c>
       <c r="AI138" t="s">
         <v>461</v>
       </c>
       <c r="AJ138">
         <v>67940</v>
       </c>
       <c r="AK138">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>470</v>
       </c>
       <c r="E139" t="s">
         <v>152</v>
       </c>
       <c r="F139" t="s">
         <v>471</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I139" t="s">
         <v>431</v>
       </c>
       <c r="J139" t="s">
         <v>372</v>
       </c>
       <c r="AE139">
@@ -9833,51 +9833,51 @@
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I187" t="s">
         <v>515</v>
       </c>
       <c r="J187" t="s">
         <v>282</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AF187">
         <v>19.0</v>
       </c>
       <c r="AI187" t="s">
         <v>591</v>
       </c>
       <c r="AJ187">
         <v>68891</v>
       </c>
       <c r="AK187">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>593</v>
       </c>
       <c r="E188" t="s">
         <v>370</v>
       </c>
       <c r="F188" t="s">
         <v>594</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I188" t="s">
         <v>515</v>
       </c>
       <c r="AE188">
         <v>2</v>
       </c>
       <c r="AF188">
@@ -10371,51 +10371,51 @@
       <c r="H201" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I201" t="s">
         <v>604</v>
       </c>
       <c r="J201" t="s">
         <v>29</v>
       </c>
       <c r="AD201" t="s">
         <v>632</v>
       </c>
       <c r="AE201">
         <v>1</v>
       </c>
       <c r="AF201">
         <v>13.0</v>
       </c>
       <c r="AI201" t="s">
         <v>626</v>
       </c>
       <c r="AJ201">
         <v>68809</v>
       </c>
       <c r="AK201">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="D202" t="s">
         <v>318</v>
       </c>
       <c r="E202" t="s">
         <v>81</v>
       </c>
       <c r="F202" t="s">
         <v>633</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H202" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I202" t="s">
         <v>604</v>
       </c>
       <c r="J202" t="s">
         <v>39</v>
       </c>
       <c r="AE202">
@@ -11417,51 +11417,51 @@
       <c r="H229" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I229" t="s">
         <v>604</v>
       </c>
       <c r="J229" t="s">
         <v>60</v>
       </c>
       <c r="AE229">
         <v>1</v>
       </c>
       <c r="AF229">
         <v>19.0</v>
       </c>
       <c r="AG229">
         <v>19.0</v>
       </c>
       <c r="AI229" t="s">
         <v>663</v>
       </c>
       <c r="AJ229">
         <v>67975</v>
       </c>
       <c r="AK229">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="230" spans="1:37">
       <c r="D230" t="s">
         <v>483</v>
       </c>
       <c r="E230" t="s">
         <v>133</v>
       </c>
       <c r="F230" t="s">
         <v>695</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H230" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I230" t="s">
         <v>604</v>
       </c>
       <c r="J230" t="s">
         <v>86</v>
       </c>
       <c r="AE230">
@@ -12130,51 +12130,51 @@
       <c r="F248" t="s">
         <v>727</v>
       </c>
       <c r="G248" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H248" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I248" t="s">
         <v>604</v>
       </c>
       <c r="J248" t="s">
         <v>289</v>
       </c>
       <c r="AF248">
         <v>12.0</v>
       </c>
       <c r="AI248" t="s">
         <v>724</v>
       </c>
       <c r="AJ248">
         <v>67909</v>
       </c>
       <c r="AK248">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="249" spans="1:37">
       <c r="D249" t="s">
         <v>728</v>
       </c>
       <c r="E249" t="s">
         <v>190</v>
       </c>
       <c r="F249" t="s">
         <v>729</v>
       </c>
       <c r="G249" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H249" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I249" t="s">
         <v>604</v>
       </c>
       <c r="J249" t="s">
         <v>39</v>
       </c>
       <c r="AE249">
@@ -12200,51 +12200,51 @@
       <c r="E250" t="s">
         <v>181</v>
       </c>
       <c r="F250" t="s">
         <v>731</v>
       </c>
       <c r="G250" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H250" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I250" t="s">
         <v>604</v>
       </c>
       <c r="AF250">
         <v>12.0</v>
       </c>
       <c r="AI250" t="s">
         <v>724</v>
       </c>
       <c r="AJ250">
         <v>69795</v>
       </c>
       <c r="AK250">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="251" spans="1:37">
       <c r="D251" t="s">
         <v>732</v>
       </c>
       <c r="E251" t="s">
         <v>733</v>
       </c>
       <c r="F251" t="s">
         <v>734</v>
       </c>
       <c r="G251" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H251" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I251" t="s">
         <v>604</v>
       </c>
       <c r="J251" t="s">
         <v>289</v>
       </c>
       <c r="AE251">
@@ -12422,51 +12422,51 @@
       <c r="G256" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H256" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I256" t="s">
         <v>604</v>
       </c>
       <c r="J256" t="s">
         <v>44</v>
       </c>
       <c r="AF256">
         <v>12.0</v>
       </c>
       <c r="AG256">
         <v>12.0</v>
       </c>
       <c r="AI256" t="s">
         <v>724</v>
       </c>
       <c r="AJ256">
         <v>69881</v>
       </c>
       <c r="AK256">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="257" spans="1:37">
       <c r="D257" t="s">
         <v>746</v>
       </c>
       <c r="E257" t="s">
         <v>499</v>
       </c>
       <c r="F257" t="s">
         <v>747</v>
       </c>
       <c r="G257" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H257" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I257" t="s">
         <v>604</v>
       </c>
       <c r="J257" t="s">
         <v>86</v>
       </c>
       <c r="AE257">