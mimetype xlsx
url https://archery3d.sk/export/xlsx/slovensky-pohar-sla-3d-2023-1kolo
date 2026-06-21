--- v0 (2026-05-25)
+++ v1 (2026-06-21)
@@ -5143,50 +5143,53 @@
       </c>
       <c r="H61" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I61" t="s">
         <v>28</v>
       </c>
       <c r="J61" t="s">
         <v>228</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>19.0</v>
       </c>
       <c r="AG61">
         <v>19.0</v>
       </c>
       <c r="AI61" t="s">
         <v>197</v>
       </c>
       <c r="AJ61">
         <v>67749</v>
       </c>
+      <c r="AK61">
+        <v>5</v>
+      </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>229</v>
       </c>
       <c r="E62" t="s">
         <v>230</v>
       </c>
       <c r="F62" t="s">
         <v>231</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I62" t="s">
         <v>28</v>
       </c>
       <c r="J62" t="s">
         <v>232</v>
       </c>
       <c r="AE62">
         <v>1</v>
@@ -5220,51 +5223,51 @@
       <c r="G63" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I63" t="s">
         <v>28</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>19.0</v>
       </c>
       <c r="AG63">
         <v>19.0</v>
       </c>
       <c r="AI63" t="s">
         <v>233</v>
       </c>
       <c r="AJ63">
         <v>70288</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>237</v>
       </c>
       <c r="E64" t="s">
         <v>238</v>
       </c>
       <c r="F64" t="s">
         <v>239</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I64" t="s">
         <v>240</v>
       </c>
       <c r="J64" t="s">
         <v>29</v>
       </c>
       <c r="AE64">