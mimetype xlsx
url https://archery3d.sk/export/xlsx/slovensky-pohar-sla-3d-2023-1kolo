--- v1 (2026-06-21)
+++ v2 (2026-07-11)
@@ -6465,51 +6465,51 @@
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I96" t="s">
         <v>312</v>
       </c>
       <c r="J96" t="s">
         <v>90</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AF96">
         <v>19.0</v>
       </c>
       <c r="AI96" t="s">
         <v>330</v>
       </c>
       <c r="AJ96">
         <v>67684</v>
       </c>
       <c r="AK96">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>339</v>
       </c>
       <c r="E97" t="s">
         <v>76</v>
       </c>
       <c r="F97" t="s">
         <v>340</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I97" t="s">
         <v>312</v>
       </c>
       <c r="J97" t="s">
         <v>90</v>
       </c>
       <c r="AE97">
@@ -9147,51 +9147,51 @@
       <c r="H168" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I168" t="s">
         <v>515</v>
       </c>
       <c r="J168" t="s">
         <v>131</v>
       </c>
       <c r="AE168">
         <v>1</v>
       </c>
       <c r="AF168">
         <v>19.0</v>
       </c>
       <c r="AG168">
         <v>19.0</v>
       </c>
       <c r="AI168" t="s">
         <v>541</v>
       </c>
       <c r="AJ168">
         <v>70211</v>
       </c>
       <c r="AK168">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
         <v>32</v>
       </c>
       <c r="E169" t="s">
         <v>337</v>
       </c>
       <c r="F169" t="s">
         <v>548</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I169" t="s">
         <v>515</v>
       </c>
       <c r="J169" t="s">
         <v>34</v>
       </c>
       <c r="AE169">
@@ -9533,51 +9533,51 @@
       <c r="G178" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H178" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I178" t="s">
         <v>515</v>
       </c>
       <c r="J178" t="s">
         <v>372</v>
       </c>
       <c r="AE178">
         <v>1</v>
       </c>
       <c r="AF178">
         <v>19.0</v>
       </c>
       <c r="AI178" t="s">
         <v>567</v>
       </c>
       <c r="AJ178">
         <v>68712</v>
       </c>
       <c r="AK178">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
         <v>571</v>
       </c>
       <c r="E179" t="s">
         <v>572</v>
       </c>
       <c r="F179" t="s">
         <v>573</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I179" t="s">
         <v>515</v>
       </c>
       <c r="J179" t="s">
         <v>574</v>
       </c>
       <c r="AE179">
@@ -9638,51 +9638,51 @@
       <c r="G181" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H181" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I181" t="s">
         <v>515</v>
       </c>
       <c r="J181" t="s">
         <v>376</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AF181">
         <v>19.0</v>
       </c>
       <c r="AI181" t="s">
         <v>567</v>
       </c>
       <c r="AJ181">
         <v>67957</v>
       </c>
       <c r="AK181">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
         <v>579</v>
       </c>
       <c r="E182" t="s">
         <v>178</v>
       </c>
       <c r="F182" t="s">
         <v>580</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I182" t="s">
         <v>515</v>
       </c>
       <c r="J182" t="s">
         <v>123</v>
       </c>
       <c r="AE182">
@@ -12172,51 +12172,51 @@
       <c r="F248" t="s">
         <v>727</v>
       </c>
       <c r="G248" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H248" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I248" t="s">
         <v>604</v>
       </c>
       <c r="J248" t="s">
         <v>289</v>
       </c>
       <c r="AF248">
         <v>12.0</v>
       </c>
       <c r="AI248" t="s">
         <v>724</v>
       </c>
       <c r="AJ248">
         <v>67909</v>
       </c>
       <c r="AK248">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:37">
       <c r="D249" t="s">
         <v>728</v>
       </c>
       <c r="E249" t="s">
         <v>190</v>
       </c>
       <c r="F249" t="s">
         <v>729</v>
       </c>
       <c r="G249" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H249" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I249" t="s">
         <v>604</v>
       </c>
       <c r="J249" t="s">
         <v>39</v>
       </c>
       <c r="AE249">
@@ -12505,51 +12505,51 @@
       <c r="H257" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I257" t="s">
         <v>604</v>
       </c>
       <c r="J257" t="s">
         <v>86</v>
       </c>
       <c r="AE257">
         <v>1</v>
       </c>
       <c r="AF257">
         <v>19.0</v>
       </c>
       <c r="AG257">
         <v>19.0</v>
       </c>
       <c r="AI257" t="s">
         <v>724</v>
       </c>
       <c r="AJ257">
         <v>67837</v>
       </c>
       <c r="AK257">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:37">
       <c r="D258" t="s">
         <v>748</v>
       </c>
       <c r="E258" t="s">
         <v>749</v>
       </c>
       <c r="F258" t="s">
         <v>750</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H258" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I258" t="s">
         <v>604</v>
       </c>
       <c r="J258" t="s">
         <v>751</v>
       </c>
       <c r="AE258">