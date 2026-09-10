--- v2 (2026-07-11)
+++ v3 (2026-09-10)
@@ -3620,53 +3620,50 @@
       </c>
       <c r="G21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>29</v>
       </c>
       <c r="AE21">
         <v>2</v>
       </c>
       <c r="AF21">
         <v>22.0</v>
       </c>
       <c r="AI21" t="s">
         <v>91</v>
       </c>
       <c r="AJ21">
         <v>68335</v>
       </c>
-      <c r="AK21">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>104</v>
       </c>
       <c r="E22" t="s">
         <v>105</v>
       </c>
       <c r="F22" t="s">
         <v>106</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>107</v>
       </c>
       <c r="AE22">
         <v>1</v>
@@ -6163,53 +6160,50 @@
       </c>
       <c r="H88" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I88" t="s">
         <v>312</v>
       </c>
       <c r="J88" t="s">
         <v>317</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AF88">
         <v>15.0</v>
       </c>
       <c r="AG88">
         <v>15.0</v>
       </c>
       <c r="AI88" t="s">
         <v>313</v>
       </c>
       <c r="AJ88">
         <v>68627</v>
       </c>
-      <c r="AK88">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>318</v>
       </c>
       <c r="E89" t="s">
         <v>121</v>
       </c>
       <c r="F89" t="s">
         <v>319</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I89" t="s">
         <v>312</v>
       </c>
       <c r="J89" t="s">
         <v>39</v>
       </c>
       <c r="AE89">
         <v>1</v>
@@ -6277,53 +6271,50 @@
       </c>
       <c r="H91" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I91" t="s">
         <v>312</v>
       </c>
       <c r="J91" t="s">
         <v>39</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AF91">
         <v>15.0</v>
       </c>
       <c r="AG91">
         <v>15.0</v>
       </c>
       <c r="AI91" t="s">
         <v>313</v>
       </c>
       <c r="AJ91">
         <v>67955</v>
       </c>
-      <c r="AK91">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>324</v>
       </c>
       <c r="E92" t="s">
         <v>325</v>
       </c>
       <c r="F92" t="s">
         <v>326</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H92" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I92" t="s">
         <v>312</v>
       </c>
       <c r="J92" t="s">
         <v>39</v>
       </c>
       <c r="AE92">
         <v>1</v>
@@ -6654,53 +6645,50 @@
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I101" t="s">
         <v>312</v>
       </c>
       <c r="J101" t="s">
         <v>295</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AF101">
         <v>19.0</v>
       </c>
       <c r="AI101" t="s">
         <v>330</v>
       </c>
       <c r="AJ101">
         <v>68513</v>
       </c>
-      <c r="AK101">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>352</v>
       </c>
       <c r="E102" t="s">
         <v>315</v>
       </c>
       <c r="F102" t="s">
         <v>353</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I102" t="s">
         <v>312</v>
       </c>
       <c r="J102" t="s">
         <v>39</v>
       </c>
       <c r="AE102">
         <v>1</v>
@@ -7110,53 +7098,50 @@
       </c>
       <c r="H113" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I113" t="s">
         <v>391</v>
       </c>
       <c r="J113" t="s">
         <v>123</v>
       </c>
       <c r="AD113" t="s">
         <v>392</v>
       </c>
       <c r="AF113">
         <v>6.0</v>
       </c>
       <c r="AG113">
         <v>6.0</v>
       </c>
       <c r="AI113" t="s">
         <v>393</v>
       </c>
       <c r="AJ113">
         <v>69184</v>
       </c>
-      <c r="AK113">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>160</v>
       </c>
       <c r="E114" t="s">
         <v>71</v>
       </c>
       <c r="F114" t="s">
         <v>394</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I114" t="s">
         <v>391</v>
       </c>
       <c r="J114" t="s">
         <v>107</v>
       </c>
       <c r="AD114" t="s">
         <v>395</v>
@@ -7554,53 +7539,50 @@
       </c>
       <c r="H125" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I125" t="s">
         <v>391</v>
       </c>
       <c r="J125" t="s">
         <v>86</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AF125">
         <v>19.0</v>
       </c>
       <c r="AG125">
         <v>19.0</v>
       </c>
       <c r="AI125" t="s">
         <v>427</v>
       </c>
       <c r="AJ125">
         <v>67833</v>
       </c>
-      <c r="AK125">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>428</v>
       </c>
       <c r="E126" t="s">
         <v>429</v>
       </c>
       <c r="F126" t="s">
         <v>430</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I126" t="s">
         <v>431</v>
       </c>
       <c r="J126" t="s">
         <v>432</v>
       </c>
       <c r="AD126" t="s">
         <v>433</v>
@@ -7888,51 +7870,51 @@
       <c r="H134" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I134" t="s">
         <v>431</v>
       </c>
       <c r="J134" t="s">
         <v>438</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AF134">
         <v>19.0</v>
       </c>
       <c r="AG134">
         <v>19.0</v>
       </c>
       <c r="AI134" t="s">
         <v>461</v>
       </c>
       <c r="AJ134">
         <v>67887</v>
       </c>
       <c r="AK134">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>464</v>
       </c>
       <c r="E135" t="s">
         <v>136</v>
       </c>
       <c r="F135" t="s">
         <v>465</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I135" t="s">
         <v>431</v>
       </c>
       <c r="J135" t="s">
         <v>228</v>
       </c>
       <c r="AE135">
@@ -8515,53 +8497,50 @@
       </c>
       <c r="G151" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H151" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I151" t="s">
         <v>431</v>
       </c>
       <c r="J151" t="s">
         <v>150</v>
       </c>
       <c r="AE151">
         <v>1</v>
       </c>
       <c r="AF151">
         <v>19.0</v>
       </c>
       <c r="AI151" t="s">
         <v>497</v>
       </c>
       <c r="AJ151">
         <v>67941</v>
       </c>
-      <c r="AK151">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
         <v>455</v>
       </c>
       <c r="E152" t="s">
         <v>184</v>
       </c>
       <c r="F152" t="s">
         <v>501</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I152" t="s">
         <v>431</v>
       </c>
       <c r="AF152">
         <v>12.0</v>
       </c>
       <c r="AG152">
         <v>12.0</v>
@@ -8772,138 +8751,129 @@
       </c>
       <c r="H158" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I158" t="s">
         <v>515</v>
       </c>
       <c r="J158" t="s">
         <v>150</v>
       </c>
       <c r="AD158" t="s">
         <v>516</v>
       </c>
       <c r="AE158">
         <v>2</v>
       </c>
       <c r="AF158">
         <v>20.0</v>
       </c>
       <c r="AI158" t="s">
         <v>517</v>
       </c>
       <c r="AJ158">
         <v>68813</v>
       </c>
-      <c r="AK158">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
         <v>504</v>
       </c>
       <c r="E159" t="s">
         <v>518</v>
       </c>
       <c r="F159" t="s">
         <v>519</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H159" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I159" t="s">
         <v>515</v>
       </c>
       <c r="J159" t="s">
         <v>150</v>
       </c>
       <c r="AD159" t="s">
         <v>520</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AF159">
         <v>13.0</v>
       </c>
       <c r="AG159">
         <v>13.0</v>
       </c>
       <c r="AI159" t="s">
         <v>517</v>
       </c>
       <c r="AJ159">
         <v>68070</v>
       </c>
-      <c r="AK159">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
         <v>487</v>
       </c>
       <c r="E160" t="s">
         <v>521</v>
       </c>
       <c r="F160" t="s">
         <v>522</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H160" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I160" t="s">
         <v>515</v>
       </c>
       <c r="J160" t="s">
         <v>386</v>
       </c>
       <c r="AD160" t="s">
         <v>523</v>
       </c>
       <c r="AF160">
         <v>6.0</v>
       </c>
       <c r="AG160">
         <v>6.0</v>
       </c>
       <c r="AI160" t="s">
         <v>524</v>
       </c>
       <c r="AJ160">
         <v>68320</v>
       </c>
-      <c r="AK160">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>504</v>
       </c>
       <c r="E161" t="s">
         <v>525</v>
       </c>
       <c r="F161" t="s">
         <v>526</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I161" t="s">
         <v>515</v>
       </c>
       <c r="J161" t="s">
         <v>150</v>
       </c>
       <c r="AE161">
         <v>1</v>
@@ -9147,51 +9117,51 @@
       <c r="H168" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I168" t="s">
         <v>515</v>
       </c>
       <c r="J168" t="s">
         <v>131</v>
       </c>
       <c r="AE168">
         <v>1</v>
       </c>
       <c r="AF168">
         <v>19.0</v>
       </c>
       <c r="AG168">
         <v>19.0</v>
       </c>
       <c r="AI168" t="s">
         <v>541</v>
       </c>
       <c r="AJ168">
         <v>70211</v>
       </c>
       <c r="AK168">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
         <v>32</v>
       </c>
       <c r="E169" t="s">
         <v>337</v>
       </c>
       <c r="F169" t="s">
         <v>548</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I169" t="s">
         <v>515</v>
       </c>
       <c r="J169" t="s">
         <v>34</v>
       </c>
       <c r="AE169">
@@ -9301,53 +9271,50 @@
       </c>
       <c r="H172" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I172" t="s">
         <v>515</v>
       </c>
       <c r="J172" t="s">
         <v>131</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AF172">
         <v>19.0</v>
       </c>
       <c r="AG172">
         <v>19.0</v>
       </c>
       <c r="AI172" t="s">
         <v>541</v>
       </c>
       <c r="AJ172">
         <v>68015</v>
       </c>
-      <c r="AK172">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
         <v>556</v>
       </c>
       <c r="E173" t="s">
         <v>557</v>
       </c>
       <c r="F173" t="s">
         <v>558</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I173" t="s">
         <v>515</v>
       </c>
       <c r="J173" t="s">
         <v>150</v>
       </c>
       <c r="AE173">
         <v>1</v>
@@ -9789,53 +9756,50 @@
       </c>
       <c r="G185" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I185" t="s">
         <v>515</v>
       </c>
       <c r="J185" t="s">
         <v>386</v>
       </c>
       <c r="AF185">
         <v>12.0</v>
       </c>
       <c r="AG185">
         <v>12.0</v>
       </c>
       <c r="AI185" t="s">
         <v>567</v>
       </c>
       <c r="AJ185">
         <v>68324</v>
       </c>
-      <c r="AK185">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="186" spans="1:37">
       <c r="D186" t="s">
         <v>588</v>
       </c>
       <c r="E186" t="s">
         <v>223</v>
       </c>
       <c r="F186" t="s">
         <v>589</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H186" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I186" t="s">
         <v>515</v>
       </c>
       <c r="J186" t="s">
         <v>590</v>
       </c>
       <c r="AE186">
         <v>1</v>
@@ -9869,51 +9833,51 @@
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I187" t="s">
         <v>515</v>
       </c>
       <c r="J187" t="s">
         <v>282</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AF187">
         <v>19.0</v>
       </c>
       <c r="AI187" t="s">
         <v>591</v>
       </c>
       <c r="AJ187">
         <v>68891</v>
       </c>
       <c r="AK187">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>593</v>
       </c>
       <c r="E188" t="s">
         <v>370</v>
       </c>
       <c r="F188" t="s">
         <v>594</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="6" t="s">
         <v>196</v>
       </c>
       <c r="I188" t="s">
         <v>515</v>
       </c>
       <c r="AE188">
         <v>2</v>
       </c>
       <c r="AF188">
@@ -10555,53 +10519,50 @@
       </c>
       <c r="G205" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H205" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I205" t="s">
         <v>604</v>
       </c>
       <c r="J205" t="s">
         <v>150</v>
       </c>
       <c r="AE205">
         <v>1</v>
       </c>
       <c r="AF205">
         <v>15.0</v>
       </c>
       <c r="AI205" t="s">
         <v>634</v>
       </c>
       <c r="AJ205">
         <v>67711</v>
       </c>
-      <c r="AK205">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="206" spans="1:37">
       <c r="D206" t="s">
         <v>613</v>
       </c>
       <c r="E206" t="s">
         <v>81</v>
       </c>
       <c r="F206" t="s">
         <v>641</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H206" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I206" t="s">
         <v>604</v>
       </c>
       <c r="J206" t="s">
         <v>39</v>
       </c>
       <c r="AE206">
         <v>1</v>
@@ -10672,53 +10633,50 @@
       </c>
       <c r="H208" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I208" t="s">
         <v>604</v>
       </c>
       <c r="J208" t="s">
         <v>39</v>
       </c>
       <c r="AE208">
         <v>1</v>
       </c>
       <c r="AF208">
         <v>15.0</v>
       </c>
       <c r="AG208">
         <v>15.0</v>
       </c>
       <c r="AI208" t="s">
         <v>647</v>
       </c>
       <c r="AJ208">
         <v>68912</v>
       </c>
-      <c r="AK208">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="209" spans="1:37">
       <c r="D209" t="s">
         <v>648</v>
       </c>
       <c r="E209" t="s">
         <v>649</v>
       </c>
       <c r="F209" t="s">
         <v>650</v>
       </c>
       <c r="G209" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H209" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I209" t="s">
         <v>604</v>
       </c>
       <c r="J209" t="s">
         <v>150</v>
       </c>
       <c r="AE209">
         <v>1</v>
@@ -11538,51 +11496,51 @@
       <c r="G231" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H231" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I231" t="s">
         <v>604</v>
       </c>
       <c r="J231" t="s">
         <v>295</v>
       </c>
       <c r="AE231">
         <v>1</v>
       </c>
       <c r="AF231">
         <v>19.0</v>
       </c>
       <c r="AI231" t="s">
         <v>663</v>
       </c>
       <c r="AJ231">
         <v>68515</v>
       </c>
       <c r="AK231">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="232" spans="1:37">
       <c r="D232" t="s">
         <v>699</v>
       </c>
       <c r="E232" t="s">
         <v>493</v>
       </c>
       <c r="F232" t="s">
         <v>700</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H232" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I232" t="s">
         <v>604</v>
       </c>
       <c r="AF232">
         <v>12.0</v>
       </c>
       <c r="AI232" t="s">
@@ -11915,51 +11873,51 @@
       <c r="H241" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I241" t="s">
         <v>604</v>
       </c>
       <c r="J241" t="s">
         <v>386</v>
       </c>
       <c r="AE241">
         <v>1</v>
       </c>
       <c r="AF241">
         <v>19.0</v>
       </c>
       <c r="AG241">
         <v>19.0</v>
       </c>
       <c r="AI241" t="s">
         <v>663</v>
       </c>
       <c r="AJ241">
         <v>68316</v>
       </c>
       <c r="AK241">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="242" spans="1:37">
       <c r="D242" t="s">
         <v>656</v>
       </c>
       <c r="E242" t="s">
         <v>42</v>
       </c>
       <c r="F242" t="s">
         <v>716</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H242" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I242" t="s">
         <v>604</v>
       </c>
       <c r="J242" t="s">
         <v>386</v>
       </c>
       <c r="AF242">