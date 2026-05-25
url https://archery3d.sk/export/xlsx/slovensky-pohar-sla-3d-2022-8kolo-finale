--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -2866,51 +2866,51 @@
       <c r="D17" t="s">
         <v>76</v>
       </c>
       <c r="E17" t="s">
         <v>77</v>
       </c>
       <c r="F17" t="s">
         <v>78</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="AI17" t="s">
         <v>75</v>
       </c>
       <c r="AJ17">
         <v>65427</v>
       </c>
       <c r="AK17">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>79</v>
       </c>
       <c r="E18" t="s">
         <v>80</v>
       </c>
       <c r="F18" t="s">
         <v>81</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AI18" t="s">
         <v>75</v>
       </c>
       <c r="AJ18">
@@ -3373,78 +3373,81 @@
       <c r="D35" t="s">
         <v>128</v>
       </c>
       <c r="E35" t="s">
         <v>129</v>
       </c>
       <c r="F35" t="s">
         <v>130</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="AI35" t="s">
         <v>124</v>
       </c>
       <c r="AJ35">
         <v>65445</v>
       </c>
       <c r="AK35">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>131</v>
       </c>
       <c r="E36" t="s">
         <v>132</v>
       </c>
       <c r="F36" t="s">
         <v>133</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="AI36" t="s">
         <v>124</v>
       </c>
       <c r="AJ36">
         <v>65446</v>
       </c>
+      <c r="AK36">
+        <v>5</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>41</v>
       </c>
       <c r="E37" t="s">
         <v>134</v>
       </c>
       <c r="F37" t="s">
         <v>135</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="AI37" t="s">
         <v>124</v>
       </c>
       <c r="AJ37">
         <v>65447</v>
@@ -4101,50 +4104,53 @@
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>206</v>
       </c>
       <c r="E62" t="s">
         <v>119</v>
       </c>
       <c r="F62" t="s">
         <v>207</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I62" t="s">
         <v>178</v>
       </c>
       <c r="AI62" t="s">
         <v>190</v>
       </c>
       <c r="AJ62">
         <v>65472</v>
       </c>
+      <c r="AK62">
+        <v>5</v>
+      </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>208</v>
       </c>
       <c r="E63" t="s">
         <v>209</v>
       </c>
       <c r="F63" t="s">
         <v>210</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I63" t="s">
         <v>178</v>
       </c>
       <c r="AI63" t="s">
         <v>211</v>
       </c>
       <c r="AJ63">
         <v>65473</v>
@@ -4325,51 +4331,51 @@
       <c r="D70" t="s">
         <v>227</v>
       </c>
       <c r="E70" t="s">
         <v>53</v>
       </c>
       <c r="F70" t="s">
         <v>228</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I70" t="s">
         <v>178</v>
       </c>
       <c r="AI70" t="s">
         <v>217</v>
       </c>
       <c r="AJ70">
         <v>65480</v>
       </c>
       <c r="AK70">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>229</v>
       </c>
       <c r="E71" t="s">
         <v>106</v>
       </c>
       <c r="F71" t="s">
         <v>230</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I71" t="s">
         <v>178</v>
       </c>
       <c r="AI71" t="s">
         <v>217</v>
       </c>
       <c r="AJ71">
@@ -5035,51 +5041,51 @@
       <c r="D95" t="s">
         <v>297</v>
       </c>
       <c r="E95" t="s">
         <v>298</v>
       </c>
       <c r="F95" t="s">
         <v>299</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I95" t="s">
         <v>251</v>
       </c>
       <c r="AI95" t="s">
         <v>293</v>
       </c>
       <c r="AJ95">
         <v>65505</v>
       </c>
       <c r="AK95">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>300</v>
       </c>
       <c r="E96" t="s">
         <v>115</v>
       </c>
       <c r="F96" t="s">
         <v>301</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I96" t="s">
         <v>251</v>
       </c>
       <c r="AI96" t="s">
         <v>293</v>
       </c>
       <c r="AJ96">
@@ -6620,50 +6626,53 @@
     <row r="153" spans="1:37">
       <c r="D153" t="s">
         <v>196</v>
       </c>
       <c r="E153" t="s">
         <v>450</v>
       </c>
       <c r="F153" t="s">
         <v>451</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I153" t="s">
         <v>407</v>
       </c>
       <c r="AI153" t="s">
         <v>439</v>
       </c>
       <c r="AJ153">
         <v>65563</v>
       </c>
+      <c r="AK153">
+        <v>5</v>
+      </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>452</v>
       </c>
       <c r="E154" t="s">
         <v>308</v>
       </c>
       <c r="F154" t="s">
         <v>453</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I154" t="s">
         <v>407</v>
       </c>
       <c r="AI154" t="s">
         <v>439</v>
       </c>
       <c r="AJ154">
         <v>65564</v>
@@ -6905,51 +6914,51 @@
       <c r="D163" t="s">
         <v>473</v>
       </c>
       <c r="E163" t="s">
         <v>53</v>
       </c>
       <c r="F163" t="s">
         <v>474</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I163" t="s">
         <v>407</v>
       </c>
       <c r="AI163" t="s">
         <v>470</v>
       </c>
       <c r="AJ163">
         <v>65573</v>
       </c>
       <c r="AK163">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="D164" t="s">
         <v>475</v>
       </c>
       <c r="E164" t="s">
         <v>476</v>
       </c>
       <c r="F164" t="s">
         <v>477</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H164" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I164" t="s">
         <v>407</v>
       </c>
       <c r="AI164" t="s">
         <v>470</v>
       </c>
       <c r="AJ164">
@@ -7915,51 +7924,51 @@
       <c r="D200" t="s">
         <v>483</v>
       </c>
       <c r="E200" t="s">
         <v>86</v>
       </c>
       <c r="F200" t="s">
         <v>561</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I200" t="s">
         <v>485</v>
       </c>
       <c r="AI200" t="s">
         <v>535</v>
       </c>
       <c r="AJ200">
         <v>65610</v>
       </c>
       <c r="AK200">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
         <v>377</v>
       </c>
       <c r="E201" t="s">
         <v>562</v>
       </c>
       <c r="F201" t="s">
         <v>563</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I201" t="s">
         <v>485</v>
       </c>
       <c r="AI201" t="s">
         <v>535</v>
       </c>
       <c r="AJ201">