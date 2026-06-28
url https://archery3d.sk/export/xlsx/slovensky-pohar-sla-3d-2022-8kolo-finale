--- v1 (2026-05-25)
+++ v2 (2026-06-28)
@@ -4104,53 +4104,50 @@
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>206</v>
       </c>
       <c r="E62" t="s">
         <v>119</v>
       </c>
       <c r="F62" t="s">
         <v>207</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I62" t="s">
         <v>178</v>
       </c>
       <c r="AI62" t="s">
         <v>190</v>
       </c>
       <c r="AJ62">
         <v>65472</v>
       </c>
-      <c r="AK62">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>208</v>
       </c>
       <c r="E63" t="s">
         <v>209</v>
       </c>
       <c r="F63" t="s">
         <v>210</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I63" t="s">
         <v>178</v>
       </c>
       <c r="AI63" t="s">
         <v>211</v>
       </c>
       <c r="AJ63">
         <v>65473</v>
@@ -6714,51 +6711,51 @@
       <c r="D156" t="s">
         <v>457</v>
       </c>
       <c r="E156" t="s">
         <v>181</v>
       </c>
       <c r="F156" t="s">
         <v>458</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I156" t="s">
         <v>407</v>
       </c>
       <c r="AI156" t="s">
         <v>439</v>
       </c>
       <c r="AJ156">
         <v>65566</v>
       </c>
       <c r="AK156">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>459</v>
       </c>
       <c r="E157" t="s">
         <v>460</v>
       </c>
       <c r="F157" t="s">
         <v>461</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I157" t="s">
         <v>407</v>
       </c>
       <c r="AI157" t="s">
         <v>462</v>
       </c>
       <c r="AJ157">
@@ -6827,51 +6824,51 @@
       <c r="D160" t="s">
         <v>467</v>
       </c>
       <c r="E160" t="s">
         <v>240</v>
       </c>
       <c r="F160" t="s">
         <v>468</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I160" t="s">
         <v>407</v>
       </c>
       <c r="AI160" t="s">
         <v>462</v>
       </c>
       <c r="AJ160">
         <v>65570</v>
       </c>
       <c r="AK160">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>214</v>
       </c>
       <c r="E161" t="s">
         <v>112</v>
       </c>
       <c r="F161" t="s">
         <v>469</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I161" t="s">
         <v>407</v>
       </c>
       <c r="AI161" t="s">
         <v>470</v>
       </c>
       <c r="AJ161">
@@ -8680,51 +8677,51 @@
       <c r="D227" t="s">
         <v>620</v>
       </c>
       <c r="E227" t="s">
         <v>291</v>
       </c>
       <c r="F227" t="s">
         <v>621</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H227" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I227" t="s">
         <v>485</v>
       </c>
       <c r="AI227" t="s">
         <v>609</v>
       </c>
       <c r="AJ227">
         <v>65637</v>
       </c>
       <c r="AK227">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="228" spans="1:37">
       <c r="D228" t="s">
         <v>622</v>
       </c>
       <c r="E228" t="s">
         <v>142</v>
       </c>
       <c r="F228" t="s">
         <v>623</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H228" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I228" t="s">
         <v>485</v>
       </c>
       <c r="AI228" t="s">
         <v>609</v>
       </c>
       <c r="AJ228">