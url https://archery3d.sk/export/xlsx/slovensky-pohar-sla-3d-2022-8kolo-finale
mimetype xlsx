--- v2 (2026-06-28)
+++ v3 (2026-08-01)
@@ -4719,51 +4719,51 @@
       <c r="D84" t="s">
         <v>268</v>
       </c>
       <c r="E84" t="s">
         <v>86</v>
       </c>
       <c r="F84" t="s">
         <v>269</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I84" t="s">
         <v>251</v>
       </c>
       <c r="AI84" t="s">
         <v>262</v>
       </c>
       <c r="AJ84">
         <v>65496</v>
       </c>
       <c r="AK84">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>270</v>
       </c>
       <c r="E85" t="s">
         <v>271</v>
       </c>
       <c r="F85" t="s">
         <v>272</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I85" t="s">
         <v>251</v>
       </c>
       <c r="AI85" t="s">
         <v>262</v>
       </c>
       <c r="AJ85">
@@ -4835,51 +4835,51 @@
       <c r="D88" t="s">
         <v>278</v>
       </c>
       <c r="E88" t="s">
         <v>53</v>
       </c>
       <c r="F88" t="s">
         <v>279</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I88" t="s">
         <v>251</v>
       </c>
       <c r="AI88" t="s">
         <v>262</v>
       </c>
       <c r="AJ88">
         <v>65500</v>
       </c>
       <c r="AK88">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>280</v>
       </c>
       <c r="E89" t="s">
         <v>83</v>
       </c>
       <c r="F89" t="s">
         <v>281</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I89" t="s">
         <v>251</v>
       </c>
       <c r="AI89" t="s">
         <v>262</v>
       </c>
       <c r="AJ89">
@@ -6013,51 +6013,51 @@
       <c r="D131" t="s">
         <v>391</v>
       </c>
       <c r="E131" t="s">
         <v>254</v>
       </c>
       <c r="F131" t="s">
         <v>392</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I131" t="s">
         <v>341</v>
       </c>
       <c r="AI131" t="s">
         <v>393</v>
       </c>
       <c r="AJ131">
         <v>65541</v>
       </c>
       <c r="AK131">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
         <v>394</v>
       </c>
       <c r="E132" t="s">
         <v>53</v>
       </c>
       <c r="F132" t="s">
         <v>395</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I132" t="s">
         <v>341</v>
       </c>
       <c r="AI132" t="s">
         <v>393</v>
       </c>
       <c r="AJ132">
@@ -6853,51 +6853,51 @@
       <c r="D161" t="s">
         <v>214</v>
       </c>
       <c r="E161" t="s">
         <v>112</v>
       </c>
       <c r="F161" t="s">
         <v>469</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I161" t="s">
         <v>407</v>
       </c>
       <c r="AI161" t="s">
         <v>470</v>
       </c>
       <c r="AJ161">
         <v>65571</v>
       </c>
       <c r="AK161">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>471</v>
       </c>
       <c r="E162" t="s">
         <v>144</v>
       </c>
       <c r="F162" t="s">
         <v>472</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I162" t="s">
         <v>407</v>
       </c>
       <c r="AI162" t="s">
         <v>470</v>
       </c>
       <c r="AJ162">
@@ -8089,51 +8089,51 @@
       <c r="D206" t="s">
         <v>573</v>
       </c>
       <c r="E206" t="s">
         <v>565</v>
       </c>
       <c r="F206" t="s">
         <v>574</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H206" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I206" t="s">
         <v>485</v>
       </c>
       <c r="AI206" t="s">
         <v>535</v>
       </c>
       <c r="AJ206">
         <v>65616</v>
       </c>
       <c r="AK206">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
         <v>575</v>
       </c>
       <c r="E207" t="s">
         <v>144</v>
       </c>
       <c r="F207" t="s">
         <v>576</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I207" t="s">
         <v>485</v>
       </c>
       <c r="AI207" t="s">
         <v>535</v>
       </c>
       <c r="AJ207">
@@ -8196,51 +8196,51 @@
       <c r="D210" t="s">
         <v>583</v>
       </c>
       <c r="E210" t="s">
         <v>584</v>
       </c>
       <c r="F210" t="s">
         <v>585</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H210" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I210" t="s">
         <v>485</v>
       </c>
       <c r="AI210" t="s">
         <v>580</v>
       </c>
       <c r="AJ210">
         <v>65620</v>
       </c>
       <c r="AK210">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="D211" t="s">
         <v>318</v>
       </c>
       <c r="E211" t="s">
         <v>586</v>
       </c>
       <c r="F211" t="s">
         <v>587</v>
       </c>
       <c r="G211" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I211" t="s">
         <v>485</v>
       </c>
       <c r="AI211" t="s">
         <v>580</v>
       </c>
       <c r="AJ211">
@@ -8312,51 +8312,51 @@
       <c r="D214" t="s">
         <v>591</v>
       </c>
       <c r="E214" t="s">
         <v>288</v>
       </c>
       <c r="F214" t="s">
         <v>592</v>
       </c>
       <c r="G214" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H214" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I214" t="s">
         <v>485</v>
       </c>
       <c r="AI214" t="s">
         <v>580</v>
       </c>
       <c r="AJ214">
         <v>65624</v>
       </c>
       <c r="AK214">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:37">
       <c r="D215" t="s">
         <v>593</v>
       </c>
       <c r="E215" t="s">
         <v>594</v>
       </c>
       <c r="F215" t="s">
         <v>595</v>
       </c>
       <c r="G215" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H215" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I215" t="s">
         <v>485</v>
       </c>
       <c r="AI215" t="s">
         <v>580</v>
       </c>
       <c r="AJ215">