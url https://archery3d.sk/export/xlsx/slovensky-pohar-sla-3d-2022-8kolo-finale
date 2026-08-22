--- v3 (2026-08-01)
+++ v4 (2026-08-22)
@@ -4440,53 +4440,50 @@
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>237</v>
       </c>
       <c r="E74" t="s">
         <v>238</v>
       </c>
       <c r="F74" t="s">
         <v>239</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I74" t="s">
         <v>178</v>
       </c>
       <c r="AI74" t="s">
         <v>236</v>
       </c>
       <c r="AJ74">
         <v>65484</v>
       </c>
-      <c r="AK74">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>193</v>
       </c>
       <c r="E75" t="s">
         <v>240</v>
       </c>
       <c r="F75" t="s">
         <v>241</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I75" t="s">
         <v>178</v>
       </c>
       <c r="AI75" t="s">
         <v>236</v>
       </c>
       <c r="AJ75">
         <v>65485</v>
@@ -4573,82 +4570,76 @@
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>253</v>
       </c>
       <c r="E79" t="s">
         <v>254</v>
       </c>
       <c r="F79" t="s">
         <v>255</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I79" t="s">
         <v>251</v>
       </c>
       <c r="AI79" t="s">
         <v>256</v>
       </c>
       <c r="AJ79">
         <v>65489</v>
       </c>
-      <c r="AK79">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>257</v>
       </c>
       <c r="E80" t="s">
         <v>83</v>
       </c>
       <c r="F80" t="s">
         <v>258</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I80" t="s">
         <v>251</v>
       </c>
       <c r="AI80" t="s">
         <v>256</v>
       </c>
       <c r="AJ80">
         <v>65490</v>
       </c>
-      <c r="AK80">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>259</v>
       </c>
       <c r="E81" t="s">
         <v>260</v>
       </c>
       <c r="F81" t="s">
         <v>261</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I81" t="s">
         <v>251</v>
       </c>
       <c r="AI81" t="s">
         <v>262</v>
       </c>
       <c r="AJ81">
         <v>65493</v>
@@ -4776,53 +4767,50 @@
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>273</v>
       </c>
       <c r="E86" t="s">
         <v>274</v>
       </c>
       <c r="F86" t="s">
         <v>275</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I86" t="s">
         <v>251</v>
       </c>
       <c r="AI86" t="s">
         <v>262</v>
       </c>
       <c r="AJ86">
         <v>65498</v>
       </c>
-      <c r="AK86">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>276</v>
       </c>
       <c r="E87" t="s">
         <v>112</v>
       </c>
       <c r="F87" t="s">
         <v>277</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I87" t="s">
         <v>251</v>
       </c>
       <c r="AI87" t="s">
         <v>262</v>
       </c>
       <c r="AJ87">
         <v>65499</v>
@@ -5092,53 +5080,50 @@
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>117</v>
       </c>
       <c r="E97" t="s">
         <v>302</v>
       </c>
       <c r="F97" t="s">
         <v>303</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I97" t="s">
         <v>304</v>
       </c>
       <c r="AI97" t="s">
         <v>305</v>
       </c>
       <c r="AJ97">
         <v>65507</v>
       </c>
-      <c r="AK97">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>114</v>
       </c>
       <c r="E98" t="s">
         <v>56</v>
       </c>
       <c r="F98" t="s">
         <v>306</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I98" t="s">
         <v>304</v>
       </c>
       <c r="AI98" t="s">
         <v>305</v>
       </c>
       <c r="AJ98">
         <v>65508</v>
@@ -5931,53 +5916,50 @@
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>371</v>
       </c>
       <c r="E128" t="s">
         <v>288</v>
       </c>
       <c r="F128" t="s">
         <v>384</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I128" t="s">
         <v>341</v>
       </c>
       <c r="AI128" t="s">
         <v>383</v>
       </c>
       <c r="AJ128">
         <v>65538</v>
       </c>
-      <c r="AK128">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>385</v>
       </c>
       <c r="E129" t="s">
         <v>386</v>
       </c>
       <c r="F129" t="s">
         <v>387</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I129" t="s">
         <v>341</v>
       </c>
       <c r="AI129" t="s">
         <v>383</v>
       </c>
       <c r="AJ129">
         <v>65539</v>
@@ -6206,82 +6188,76 @@
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>391</v>
       </c>
       <c r="E138" t="s">
         <v>409</v>
       </c>
       <c r="F138" t="s">
         <v>410</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I138" t="s">
         <v>407</v>
       </c>
       <c r="AI138" t="s">
         <v>408</v>
       </c>
       <c r="AJ138">
         <v>65548</v>
       </c>
-      <c r="AK138">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>411</v>
       </c>
       <c r="E139" t="s">
         <v>314</v>
       </c>
       <c r="F139" t="s">
         <v>412</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I139" t="s">
         <v>407</v>
       </c>
       <c r="AI139" t="s">
         <v>408</v>
       </c>
       <c r="AJ139">
         <v>65549</v>
       </c>
-      <c r="AK139">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>413</v>
       </c>
       <c r="E140" t="s">
         <v>414</v>
       </c>
       <c r="F140" t="s">
         <v>415</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I140" t="s">
         <v>407</v>
       </c>
       <c r="AI140" t="s">
         <v>408</v>
       </c>
       <c r="AJ140">
         <v>65550</v>
@@ -6290,82 +6266,76 @@
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>416</v>
       </c>
       <c r="E141" t="s">
         <v>417</v>
       </c>
       <c r="F141" t="s">
         <v>418</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H141" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I141" t="s">
         <v>407</v>
       </c>
       <c r="AI141" t="s">
         <v>419</v>
       </c>
       <c r="AJ141">
         <v>65551</v>
       </c>
-      <c r="AK141">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>379</v>
       </c>
       <c r="E142" t="s">
         <v>420</v>
       </c>
       <c r="F142" t="s">
         <v>421</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H142" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I142" t="s">
         <v>407</v>
       </c>
       <c r="AI142" t="s">
         <v>419</v>
       </c>
       <c r="AJ142">
         <v>65552</v>
       </c>
-      <c r="AK142">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
         <v>391</v>
       </c>
       <c r="E143" t="s">
         <v>422</v>
       </c>
       <c r="F143" t="s">
         <v>423</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I143" t="s">
         <v>407</v>
       </c>
       <c r="AI143" t="s">
         <v>424</v>
       </c>
       <c r="AJ143">
         <v>65553</v>
@@ -6400,53 +6370,50 @@
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>427</v>
       </c>
       <c r="E145" t="s">
         <v>428</v>
       </c>
       <c r="F145" t="s">
         <v>429</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I145" t="s">
         <v>407</v>
       </c>
       <c r="AI145" t="s">
         <v>430</v>
       </c>
       <c r="AJ145">
         <v>65555</v>
       </c>
-      <c r="AK145">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>431</v>
       </c>
       <c r="E146" t="s">
         <v>432</v>
       </c>
       <c r="F146" t="s">
         <v>433</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H146" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I146" t="s">
         <v>407</v>
       </c>
       <c r="AI146" t="s">
         <v>430</v>
       </c>
       <c r="AJ146">
         <v>65556</v>
@@ -6739,53 +6706,50 @@
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>459</v>
       </c>
       <c r="E157" t="s">
         <v>460</v>
       </c>
       <c r="F157" t="s">
         <v>461</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I157" t="s">
         <v>407</v>
       </c>
       <c r="AI157" t="s">
         <v>462</v>
       </c>
       <c r="AJ157">
         <v>65567</v>
       </c>
-      <c r="AK157">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
         <v>463</v>
       </c>
       <c r="E158" t="s">
         <v>428</v>
       </c>
       <c r="F158" t="s">
         <v>464</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I158" t="s">
         <v>407</v>
       </c>
       <c r="AI158" t="s">
         <v>462</v>
       </c>
       <c r="AJ158">
         <v>65568</v>
@@ -7311,53 +7275,50 @@
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>510</v>
       </c>
       <c r="E178" t="s">
         <v>50</v>
       </c>
       <c r="F178" t="s">
         <v>511</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I178" t="s">
         <v>485</v>
       </c>
       <c r="AI178" t="s">
         <v>509</v>
       </c>
       <c r="AJ178">
         <v>65594</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
         <v>512</v>
       </c>
       <c r="E179" t="s">
         <v>59</v>
       </c>
       <c r="F179" t="s">
         <v>513</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H179" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I179" t="s">
         <v>485</v>
       </c>
       <c r="AI179" t="s">
         <v>509</v>
       </c>
       <c r="AJ179">