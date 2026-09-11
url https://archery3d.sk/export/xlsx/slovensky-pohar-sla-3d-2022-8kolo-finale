--- v4 (2026-08-22)
+++ v5 (2026-09-11)
@@ -4939,51 +4939,51 @@
       <c r="D92" t="s">
         <v>287</v>
       </c>
       <c r="E92" t="s">
         <v>288</v>
       </c>
       <c r="F92" t="s">
         <v>289</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I92" t="s">
         <v>251</v>
       </c>
       <c r="AI92" t="s">
         <v>286</v>
       </c>
       <c r="AJ92">
         <v>65492</v>
       </c>
       <c r="AK92">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>290</v>
       </c>
       <c r="E93" t="s">
         <v>291</v>
       </c>
       <c r="F93" t="s">
         <v>292</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I93" t="s">
         <v>251</v>
       </c>
       <c r="AI93" t="s">
         <v>293</v>
       </c>
       <c r="AJ93">
@@ -5688,51 +5688,51 @@
       <c r="D120" t="s">
         <v>366</v>
       </c>
       <c r="E120" t="s">
         <v>367</v>
       </c>
       <c r="F120" t="s">
         <v>368</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I120" t="s">
         <v>341</v>
       </c>
       <c r="AI120" t="s">
         <v>363</v>
       </c>
       <c r="AJ120">
         <v>65529</v>
       </c>
       <c r="AK120">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>369</v>
       </c>
       <c r="E121" t="s">
         <v>333</v>
       </c>
       <c r="F121" t="s">
         <v>370</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I121" t="s">
         <v>341</v>
       </c>
       <c r="AI121" t="s">
         <v>363</v>
       </c>
       <c r="AJ121">
@@ -6817,51 +6817,51 @@
       <c r="D161" t="s">
         <v>214</v>
       </c>
       <c r="E161" t="s">
         <v>112</v>
       </c>
       <c r="F161" t="s">
         <v>469</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I161" t="s">
         <v>407</v>
       </c>
       <c r="AI161" t="s">
         <v>470</v>
       </c>
       <c r="AJ161">
         <v>65571</v>
       </c>
       <c r="AK161">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>471</v>
       </c>
       <c r="E162" t="s">
         <v>144</v>
       </c>
       <c r="F162" t="s">
         <v>472</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I162" t="s">
         <v>407</v>
       </c>
       <c r="AI162" t="s">
         <v>470</v>
       </c>
       <c r="AJ162">