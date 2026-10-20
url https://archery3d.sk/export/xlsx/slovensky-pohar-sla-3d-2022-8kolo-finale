--- v5 (2026-09-11)
+++ v6 (2026-10-20)
@@ -2837,51 +2837,51 @@
       <c r="D16" t="s">
         <v>71</v>
       </c>
       <c r="E16" t="s">
         <v>72</v>
       </c>
       <c r="F16" t="s">
         <v>73</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="AI16" t="s">
         <v>75</v>
       </c>
       <c r="AJ16">
         <v>65426</v>
       </c>
       <c r="AK16">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>76</v>
       </c>
       <c r="E17" t="s">
         <v>77</v>
       </c>
       <c r="F17" t="s">
         <v>78</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="AI17" t="s">
         <v>75</v>
       </c>
       <c r="AJ17">
@@ -3008,51 +3008,51 @@
       <c r="D22" t="s">
         <v>91</v>
       </c>
       <c r="E22" t="s">
         <v>92</v>
       </c>
       <c r="F22" t="s">
         <v>93</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AI22" t="s">
         <v>75</v>
       </c>
       <c r="AJ22">
         <v>65432</v>
       </c>
       <c r="AK22">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>94</v>
       </c>
       <c r="E23" t="s">
         <v>53</v>
       </c>
       <c r="F23" t="s">
         <v>95</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AI23" t="s">
         <v>75</v>
       </c>
       <c r="AJ23">
@@ -3402,51 +3402,51 @@
       <c r="D36" t="s">
         <v>131</v>
       </c>
       <c r="E36" t="s">
         <v>132</v>
       </c>
       <c r="F36" t="s">
         <v>133</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="AI36" t="s">
         <v>124</v>
       </c>
       <c r="AJ36">
         <v>65446</v>
       </c>
       <c r="AK36">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>41</v>
       </c>
       <c r="E37" t="s">
         <v>134</v>
       </c>
       <c r="F37" t="s">
         <v>135</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="AI37" t="s">
         <v>124</v>
       </c>
       <c r="AJ37">
@@ -3457,51 +3457,51 @@
       <c r="D38" t="s">
         <v>136</v>
       </c>
       <c r="E38" t="s">
         <v>137</v>
       </c>
       <c r="F38" t="s">
         <v>138</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="AI38" t="s">
         <v>140</v>
       </c>
       <c r="AJ38">
         <v>65448</v>
       </c>
       <c r="AK38">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>141</v>
       </c>
       <c r="E39" t="s">
         <v>142</v>
       </c>
       <c r="F39" t="s">
         <v>143</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="AI39" t="s">
         <v>140</v>
       </c>
       <c r="AJ39">
@@ -3706,51 +3706,51 @@
       <c r="D47" t="s">
         <v>162</v>
       </c>
       <c r="E47" t="s">
         <v>109</v>
       </c>
       <c r="F47" t="s">
         <v>163</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I47" t="s">
         <v>164</v>
       </c>
       <c r="AI47" t="s">
         <v>165</v>
       </c>
       <c r="AJ47">
         <v>65457</v>
       </c>
       <c r="AK47">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>166</v>
       </c>
       <c r="E48" t="s">
         <v>155</v>
       </c>
       <c r="F48" t="s">
         <v>167</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I48" t="s">
         <v>164</v>
       </c>
       <c r="AI48" t="s">
         <v>165</v>
       </c>
       <c r="AJ48">
@@ -4710,51 +4710,51 @@
       <c r="D84" t="s">
         <v>268</v>
       </c>
       <c r="E84" t="s">
         <v>86</v>
       </c>
       <c r="F84" t="s">
         <v>269</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I84" t="s">
         <v>251</v>
       </c>
       <c r="AI84" t="s">
         <v>262</v>
       </c>
       <c r="AJ84">
         <v>65496</v>
       </c>
       <c r="AK84">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>270</v>
       </c>
       <c r="E85" t="s">
         <v>271</v>
       </c>
       <c r="F85" t="s">
         <v>272</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I85" t="s">
         <v>251</v>
       </c>
       <c r="AI85" t="s">
         <v>262</v>
       </c>
       <c r="AJ85">
@@ -4852,51 +4852,51 @@
       <c r="D89" t="s">
         <v>280</v>
       </c>
       <c r="E89" t="s">
         <v>83</v>
       </c>
       <c r="F89" t="s">
         <v>281</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I89" t="s">
         <v>251</v>
       </c>
       <c r="AI89" t="s">
         <v>262</v>
       </c>
       <c r="AJ89">
         <v>65501</v>
       </c>
       <c r="AK89">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>282</v>
       </c>
       <c r="E90" t="s">
         <v>100</v>
       </c>
       <c r="F90" t="s">
         <v>283</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I90" t="s">
         <v>251</v>
       </c>
       <c r="AI90" t="s">
         <v>262</v>
       </c>
       <c r="AJ90">
@@ -5367,51 +5367,51 @@
       <c r="D108" t="s">
         <v>332</v>
       </c>
       <c r="E108" t="s">
         <v>333</v>
       </c>
       <c r="F108" t="s">
         <v>334</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I108" t="s">
         <v>304</v>
       </c>
       <c r="AI108" t="s">
         <v>335</v>
       </c>
       <c r="AJ108">
         <v>65518</v>
       </c>
       <c r="AK108">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
         <v>336</v>
       </c>
       <c r="E109" t="s">
         <v>254</v>
       </c>
       <c r="F109" t="s">
         <v>337</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I109" t="s">
         <v>304</v>
       </c>
       <c r="AI109" t="s">
         <v>335</v>
       </c>
       <c r="AJ109">
@@ -5743,51 +5743,51 @@
       <c r="D122" t="s">
         <v>371</v>
       </c>
       <c r="E122" t="s">
         <v>364</v>
       </c>
       <c r="F122" t="s">
         <v>372</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I122" t="s">
         <v>341</v>
       </c>
       <c r="AI122" t="s">
         <v>363</v>
       </c>
       <c r="AJ122">
         <v>65531</v>
       </c>
       <c r="AK122">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>373</v>
       </c>
       <c r="E123" t="s">
         <v>333</v>
       </c>
       <c r="F123" t="s">
         <v>374</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I123" t="s">
         <v>341</v>
       </c>
       <c r="AI123" t="s">
         <v>363</v>
       </c>
       <c r="AJ123">
@@ -6591,51 +6591,51 @@
       <c r="D153" t="s">
         <v>196</v>
       </c>
       <c r="E153" t="s">
         <v>450</v>
       </c>
       <c r="F153" t="s">
         <v>451</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I153" t="s">
         <v>407</v>
       </c>
       <c r="AI153" t="s">
         <v>439</v>
       </c>
       <c r="AJ153">
         <v>65563</v>
       </c>
       <c r="AK153">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>452</v>
       </c>
       <c r="E154" t="s">
         <v>308</v>
       </c>
       <c r="F154" t="s">
         <v>453</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I154" t="s">
         <v>407</v>
       </c>
       <c r="AI154" t="s">
         <v>439</v>
       </c>
       <c r="AJ154">
@@ -6817,51 +6817,51 @@
       <c r="D161" t="s">
         <v>214</v>
       </c>
       <c r="E161" t="s">
         <v>112</v>
       </c>
       <c r="F161" t="s">
         <v>469</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I161" t="s">
         <v>407</v>
       </c>
       <c r="AI161" t="s">
         <v>470</v>
       </c>
       <c r="AJ161">
         <v>65571</v>
       </c>
       <c r="AK161">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>471</v>
       </c>
       <c r="E162" t="s">
         <v>144</v>
       </c>
       <c r="F162" t="s">
         <v>472</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I162" t="s">
         <v>407</v>
       </c>
       <c r="AI162" t="s">
         <v>470</v>
       </c>
       <c r="AJ162">
@@ -7572,51 +7572,51 @@
       <c r="D189" t="s">
         <v>537</v>
       </c>
       <c r="E189" t="s">
         <v>538</v>
       </c>
       <c r="F189" t="s">
         <v>539</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I189" t="s">
         <v>485</v>
       </c>
       <c r="AI189" t="s">
         <v>535</v>
       </c>
       <c r="AJ189">
         <v>65599</v>
       </c>
       <c r="AK189">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
         <v>102</v>
       </c>
       <c r="E190" t="s">
         <v>142</v>
       </c>
       <c r="F190" t="s">
         <v>540</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I190" t="s">
         <v>485</v>
       </c>
       <c r="AI190" t="s">
         <v>535</v>
       </c>
       <c r="AJ190">
@@ -8157,51 +8157,51 @@
       <c r="D210" t="s">
         <v>583</v>
       </c>
       <c r="E210" t="s">
         <v>584</v>
       </c>
       <c r="F210" t="s">
         <v>585</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H210" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I210" t="s">
         <v>485</v>
       </c>
       <c r="AI210" t="s">
         <v>580</v>
       </c>
       <c r="AJ210">
         <v>65620</v>
       </c>
       <c r="AK210">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="D211" t="s">
         <v>318</v>
       </c>
       <c r="E211" t="s">
         <v>586</v>
       </c>
       <c r="F211" t="s">
         <v>587</v>
       </c>
       <c r="G211" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I211" t="s">
         <v>485</v>
       </c>
       <c r="AI211" t="s">
         <v>580</v>
       </c>
       <c r="AJ211">
@@ -8302,51 +8302,51 @@
       <c r="D215" t="s">
         <v>593</v>
       </c>
       <c r="E215" t="s">
         <v>594</v>
       </c>
       <c r="F215" t="s">
         <v>595</v>
       </c>
       <c r="G215" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H215" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I215" t="s">
         <v>485</v>
       </c>
       <c r="AI215" t="s">
         <v>580</v>
       </c>
       <c r="AJ215">
         <v>65625</v>
       </c>
       <c r="AK215">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="D216" t="s">
         <v>596</v>
       </c>
       <c r="E216" t="s">
         <v>597</v>
       </c>
       <c r="F216" t="s">
         <v>598</v>
       </c>
       <c r="G216" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H216" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I216" t="s">
         <v>485</v>
       </c>
       <c r="AI216" t="s">
         <v>580</v>
       </c>
       <c r="AJ216">