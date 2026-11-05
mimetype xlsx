--- v0 (2026-09-27)
+++ v1 (2026-11-05)
@@ -2382,51 +2382,51 @@
       <c r="D15" t="s">
         <v>68</v>
       </c>
       <c r="E15" t="s">
         <v>69</v>
       </c>
       <c r="F15" t="s">
         <v>70</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="AI15" t="s">
         <v>72</v>
       </c>
       <c r="AJ15">
         <v>64896</v>
       </c>
       <c r="AK15">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>73</v>
       </c>
       <c r="E16" t="s">
         <v>74</v>
       </c>
       <c r="F16" t="s">
         <v>75</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="AI16" t="s">
         <v>72</v>
       </c>
       <c r="AJ16">
@@ -2466,51 +2466,51 @@
       <c r="D18" t="s">
         <v>79</v>
       </c>
       <c r="E18" t="s">
         <v>80</v>
       </c>
       <c r="F18" t="s">
         <v>81</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AI18" t="s">
         <v>72</v>
       </c>
       <c r="AJ18">
         <v>64899</v>
       </c>
       <c r="AK18">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>82</v>
       </c>
       <c r="E19" t="s">
         <v>83</v>
       </c>
       <c r="F19" t="s">
         <v>84</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AI19" t="s">
         <v>72</v>
       </c>
       <c r="AJ19">
@@ -2802,51 +2802,51 @@
       <c r="D30" t="s">
         <v>117</v>
       </c>
       <c r="E30" t="s">
         <v>118</v>
       </c>
       <c r="F30" t="s">
         <v>119</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>112</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="AI30" t="s">
         <v>113</v>
       </c>
       <c r="AJ30">
         <v>64911</v>
       </c>
       <c r="AK30">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>120</v>
       </c>
       <c r="E31" t="s">
         <v>110</v>
       </c>
       <c r="F31" t="s">
         <v>121</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>112</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="AI31" t="s">
         <v>113</v>
       </c>
       <c r="AJ31">
@@ -2912,51 +2912,51 @@
       <c r="D34" t="s">
         <v>126</v>
       </c>
       <c r="E34" t="s">
         <v>127</v>
       </c>
       <c r="F34" t="s">
         <v>128</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I34" t="s">
         <v>129</v>
       </c>
       <c r="AI34" t="s">
         <v>130</v>
       </c>
       <c r="AJ34">
         <v>64915</v>
       </c>
       <c r="AK34">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>131</v>
       </c>
       <c r="E35" t="s">
         <v>95</v>
       </c>
       <c r="F35" t="s">
         <v>132</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I35" t="s">
         <v>129</v>
       </c>
       <c r="AI35" t="s">
         <v>130</v>
       </c>
       <c r="AJ35">
@@ -3690,51 +3690,51 @@
       <c r="D63" t="s">
         <v>214</v>
       </c>
       <c r="E63" t="s">
         <v>215</v>
       </c>
       <c r="F63" t="s">
         <v>216</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I63" t="s">
         <v>202</v>
       </c>
       <c r="AI63" t="s">
         <v>213</v>
       </c>
       <c r="AJ63">
         <v>64944</v>
       </c>
       <c r="AK63">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>217</v>
       </c>
       <c r="E64" t="s">
         <v>218</v>
       </c>
       <c r="F64" t="s">
         <v>219</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I64" t="s">
         <v>202</v>
       </c>
       <c r="AI64" t="s">
         <v>213</v>
       </c>
       <c r="AJ64">
@@ -3942,51 +3942,51 @@
       <c r="D72" t="s">
         <v>238</v>
       </c>
       <c r="E72" t="s">
         <v>239</v>
       </c>
       <c r="F72" t="s">
         <v>240</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>112</v>
       </c>
       <c r="I72" t="s">
         <v>202</v>
       </c>
       <c r="AI72" t="s">
         <v>241</v>
       </c>
       <c r="AJ72">
         <v>64953</v>
       </c>
       <c r="AK72">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>242</v>
       </c>
       <c r="E73" t="s">
         <v>243</v>
       </c>
       <c r="F73" t="s">
         <v>244</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="6" t="s">
         <v>112</v>
       </c>
       <c r="I73" t="s">
         <v>202</v>
       </c>
       <c r="AI73" t="s">
         <v>241</v>
       </c>
       <c r="AJ73">
@@ -4842,51 +4842,51 @@
       <c r="D105" t="s">
         <v>331</v>
       </c>
       <c r="E105" t="s">
         <v>332</v>
       </c>
       <c r="F105" t="s">
         <v>333</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I105" t="s">
         <v>324</v>
       </c>
       <c r="AI105" t="s">
         <v>334</v>
       </c>
       <c r="AJ105">
         <v>64991</v>
       </c>
       <c r="AK105">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>335</v>
       </c>
       <c r="E106" t="s">
         <v>53</v>
       </c>
       <c r="F106" t="s">
         <v>336</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I106" t="s">
         <v>324</v>
       </c>
       <c r="AI106" t="s">
         <v>334</v>
       </c>
       <c r="AJ106">
@@ -5355,51 +5355,51 @@
       <c r="D123" t="s">
         <v>377</v>
       </c>
       <c r="E123" t="s">
         <v>53</v>
       </c>
       <c r="F123" t="s">
         <v>378</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>112</v>
       </c>
       <c r="I123" t="s">
         <v>324</v>
       </c>
       <c r="AI123" t="s">
         <v>367</v>
       </c>
       <c r="AJ123">
         <v>65004</v>
       </c>
       <c r="AK123">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>379</v>
       </c>
       <c r="E124" t="s">
         <v>215</v>
       </c>
       <c r="F124" t="s">
         <v>380</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I124" t="s">
         <v>381</v>
       </c>
       <c r="AI124" t="s">
         <v>382</v>
       </c>
       <c r="AJ124">