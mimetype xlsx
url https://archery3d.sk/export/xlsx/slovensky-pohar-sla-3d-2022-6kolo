--- v0 (2026-08-25)
+++ v1 (2026-09-30)
@@ -3150,51 +3150,51 @@
       <c r="F24" t="s">
         <v>118</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>83</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AI24" t="s">
         <v>94</v>
       </c>
       <c r="AJ24">
         <v>63046</v>
       </c>
       <c r="AK24">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>119</v>
       </c>
       <c r="E25" t="s">
         <v>120</v>
       </c>
       <c r="F25" t="s">
         <v>121</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
@@ -3837,51 +3837,51 @@
       <c r="E45" t="s">
         <v>111</v>
       </c>
       <c r="F45" t="s">
         <v>188</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I45" t="s">
         <v>183</v>
       </c>
       <c r="J45" t="s">
         <v>189</v>
       </c>
       <c r="AI45" t="s">
         <v>184</v>
       </c>
       <c r="AJ45">
         <v>63457</v>
       </c>
       <c r="AK45">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>190</v>
       </c>
       <c r="E46" t="s">
         <v>191</v>
       </c>
       <c r="F46" t="s">
         <v>192</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I46" t="s">
         <v>193</v>
       </c>
       <c r="J46" t="s">
         <v>41</v>
       </c>
       <c r="AD46" t="s">
@@ -5618,86 +5618,86 @@
       <c r="F100" t="s">
         <v>371</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I100" t="s">
         <v>343</v>
       </c>
       <c r="J100" t="s">
         <v>372</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AI100" t="s">
         <v>373</v>
       </c>
       <c r="AJ100">
         <v>56135</v>
       </c>
       <c r="AK100">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>374</v>
       </c>
       <c r="E101" t="s">
         <v>375</v>
       </c>
       <c r="F101" t="s">
         <v>376</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I101" t="s">
         <v>343</v>
       </c>
       <c r="J101" t="s">
         <v>344</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AI101" t="s">
         <v>373</v>
       </c>
       <c r="AJ101">
         <v>57419</v>
       </c>
       <c r="AK101">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>377</v>
       </c>
       <c r="E102" t="s">
         <v>274</v>
       </c>
       <c r="F102" t="s">
         <v>378</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I102" t="s">
         <v>343</v>
       </c>
       <c r="AE102">
         <v>2</v>
       </c>
       <c r="AI102" t="s">
@@ -8177,51 +8177,51 @@
       <c r="E178" t="s">
         <v>576</v>
       </c>
       <c r="F178" t="s">
         <v>577</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I178" t="s">
         <v>490</v>
       </c>
       <c r="J178" t="s">
         <v>129</v>
       </c>
       <c r="AI178" t="s">
         <v>538</v>
       </c>
       <c r="AJ178">
         <v>62945</v>
       </c>
       <c r="AK178">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
         <v>522</v>
       </c>
       <c r="E179" t="s">
         <v>578</v>
       </c>
       <c r="F179" t="s">
         <v>579</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I179" t="s">
         <v>490</v>
       </c>
       <c r="J179" t="s">
         <v>98</v>
       </c>
       <c r="AE179">