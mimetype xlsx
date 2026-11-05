--- v1 (2026-09-30)
+++ v2 (2026-11-05)
@@ -3313,51 +3313,51 @@
       <c r="F29" t="s">
         <v>135</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>136</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>94</v>
       </c>
       <c r="AJ29">
         <v>59863</v>
       </c>
       <c r="AK29">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>137</v>
       </c>
       <c r="E30" t="s">
         <v>138</v>
       </c>
       <c r="F30" t="s">
         <v>139</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>109</v>
       </c>
       <c r="AE30">
@@ -3645,51 +3645,51 @@
       <c r="E39" t="s">
         <v>167</v>
       </c>
       <c r="F39" t="s">
         <v>168</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
         <v>157</v>
       </c>
       <c r="AJ39">
         <v>54651</v>
       </c>
       <c r="AK39">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>169</v>
       </c>
       <c r="E40" t="s">
         <v>170</v>
       </c>
       <c r="F40" t="s">
         <v>171</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>152</v>
       </c>
       <c r="AE40">
@@ -3805,51 +3805,51 @@
       <c r="E44" t="s">
         <v>153</v>
       </c>
       <c r="F44" t="s">
         <v>186</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I44" t="s">
         <v>183</v>
       </c>
       <c r="J44" t="s">
         <v>56</v>
       </c>
       <c r="AI44" t="s">
         <v>184</v>
       </c>
       <c r="AJ44">
         <v>63408</v>
       </c>
       <c r="AK44">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>187</v>
       </c>
       <c r="E45" t="s">
         <v>111</v>
       </c>
       <c r="F45" t="s">
         <v>188</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I45" t="s">
         <v>183</v>
       </c>
       <c r="J45" t="s">
         <v>189</v>
       </c>
       <c r="AI45" t="s">
@@ -4669,51 +4669,51 @@
       <c r="F71" t="s">
         <v>279</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I71" t="s">
         <v>237</v>
       </c>
       <c r="J71" t="s">
         <v>51</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AI71" t="s">
         <v>262</v>
       </c>
       <c r="AJ71">
         <v>60058</v>
       </c>
       <c r="AK71">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>256</v>
       </c>
       <c r="E72" t="s">
         <v>159</v>
       </c>
       <c r="F72" t="s">
         <v>280</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I72" t="s">
         <v>237</v>
       </c>
       <c r="J72" t="s">
         <v>51</v>
       </c>
       <c r="AE72">
@@ -4966,51 +4966,51 @@
       <c r="F80" t="s">
         <v>303</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I80" t="s">
         <v>237</v>
       </c>
       <c r="J80" t="s">
         <v>225</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AI80" t="s">
         <v>296</v>
       </c>
       <c r="AJ80">
         <v>62146</v>
       </c>
       <c r="AK80">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>304</v>
       </c>
       <c r="E81" t="s">
         <v>305</v>
       </c>
       <c r="F81" t="s">
         <v>306</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I81" t="s">
         <v>237</v>
       </c>
       <c r="J81" t="s">
         <v>307</v>
       </c>
       <c r="AE81">
@@ -6704,51 +6704,51 @@
       <c r="E133" t="s">
         <v>461</v>
       </c>
       <c r="F133" t="s">
         <v>462</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I133" t="s">
         <v>418</v>
       </c>
       <c r="J133" t="s">
         <v>202</v>
       </c>
       <c r="AI133" t="s">
         <v>444</v>
       </c>
       <c r="AJ133">
         <v>61937</v>
       </c>
       <c r="AK133">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>463</v>
       </c>
       <c r="E134" t="s">
         <v>159</v>
       </c>
       <c r="F134" t="s">
         <v>464</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I134" t="s">
         <v>418</v>
       </c>
       <c r="J134" t="s">
         <v>129</v>
       </c>
       <c r="AI134" t="s">