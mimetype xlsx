--- v0 (2026-05-01)
+++ v1 (2026-07-26)
@@ -1994,51 +1994,51 @@
       <c r="F10" t="s">
         <v>63</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>64</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AI10" t="s">
         <v>53</v>
       </c>
       <c r="AJ10">
         <v>62567</v>
       </c>
       <c r="AK10">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>65</v>
       </c>
       <c r="E11" t="s">
         <v>66</v>
       </c>
       <c r="F11" t="s">
         <v>67</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>68</v>
       </c>
       <c r="AE11">
@@ -2620,51 +2620,51 @@
       <c r="F29" t="s">
         <v>135</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I29" t="s">
         <v>101</v>
       </c>
       <c r="J29" t="s">
         <v>136</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>137</v>
       </c>
       <c r="AJ29">
         <v>61240</v>
       </c>
       <c r="AK29">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>108</v>
       </c>
       <c r="E30" t="s">
         <v>138</v>
       </c>
       <c r="F30" t="s">
         <v>139</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I30" t="s">
         <v>101</v>
       </c>
       <c r="J30" t="s">
         <v>111</v>
       </c>
       <c r="AE30">
@@ -2843,50 +2843,53 @@
       </c>
       <c r="F36" t="s">
         <v>164</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I36" t="s">
         <v>150</v>
       </c>
       <c r="J36" t="s">
         <v>122</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
         <v>165</v>
       </c>
       <c r="AJ36">
         <v>62488</v>
       </c>
+      <c r="AK36">
+        <v>4</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>166</v>
       </c>
       <c r="E37" t="s">
         <v>141</v>
       </c>
       <c r="F37" t="s">
         <v>167</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I37" t="s">
         <v>150</v>
       </c>
       <c r="J37" t="s">
         <v>168</v>
       </c>
       <c r="AI37" t="s">
         <v>165</v>
@@ -3097,51 +3100,51 @@
       <c r="F44" t="s">
         <v>190</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I44" t="s">
         <v>150</v>
       </c>
       <c r="J44" t="s">
         <v>41</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AI44" t="s">
         <v>165</v>
       </c>
       <c r="AJ44">
         <v>60055</v>
       </c>
       <c r="AK44">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>191</v>
       </c>
       <c r="E45" t="s">
         <v>192</v>
       </c>
       <c r="F45" t="s">
         <v>193</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I45" t="s">
         <v>150</v>
       </c>
       <c r="J45" t="s">
         <v>184</v>
       </c>
       <c r="AE45">
@@ -3167,51 +3170,51 @@
       <c r="F46" t="s">
         <v>195</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I46" t="s">
         <v>150</v>
       </c>
       <c r="J46" t="s">
         <v>196</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
         <v>165</v>
       </c>
       <c r="AJ46">
         <v>56788</v>
       </c>
       <c r="AK46">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>197</v>
       </c>
       <c r="E47" t="s">
         <v>198</v>
       </c>
       <c r="F47" t="s">
         <v>199</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I47" t="s">
         <v>150</v>
       </c>
       <c r="J47" t="s">
         <v>196</v>
       </c>
       <c r="AE47">
@@ -3729,51 +3732,51 @@
       <c r="F63" t="s">
         <v>255</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I63" t="s">
         <v>237</v>
       </c>
       <c r="J63" t="s">
         <v>238</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AI63" t="s">
         <v>253</v>
       </c>
       <c r="AJ63">
         <v>59587</v>
       </c>
       <c r="AK63">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>256</v>
       </c>
       <c r="E64" t="s">
         <v>55</v>
       </c>
       <c r="F64" t="s">
         <v>257</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I64" t="s">
         <v>237</v>
       </c>
       <c r="J64" t="s">
         <v>258</v>
       </c>
       <c r="AE64">
@@ -3924,87 +3927,84 @@
       <c r="E69" t="s">
         <v>76</v>
       </c>
       <c r="F69" t="s">
         <v>273</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I69" t="s">
         <v>264</v>
       </c>
       <c r="J69" t="s">
         <v>68</v>
       </c>
       <c r="AI69" t="s">
         <v>274</v>
       </c>
       <c r="AJ69">
         <v>58117</v>
       </c>
       <c r="AK69">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>275</v>
       </c>
       <c r="E70" t="s">
         <v>276</v>
       </c>
       <c r="F70" t="s">
         <v>277</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I70" t="s">
         <v>264</v>
       </c>
       <c r="J70" t="s">
         <v>176</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AI70" t="s">
         <v>274</v>
       </c>
       <c r="AJ70">
         <v>61709</v>
       </c>
-      <c r="AK70">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>278</v>
       </c>
       <c r="E71" t="s">
         <v>279</v>
       </c>
       <c r="F71" t="s">
         <v>280</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I71" t="s">
         <v>264</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AI71" t="s">
         <v>274</v>
@@ -4026,51 +4026,51 @@
       <c r="F72" t="s">
         <v>282</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I72" t="s">
         <v>264</v>
       </c>
       <c r="J72" t="s">
         <v>60</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AI72" t="s">
         <v>274</v>
       </c>
       <c r="AJ72">
         <v>62038</v>
       </c>
       <c r="AK72">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>283</v>
       </c>
       <c r="E73" t="s">
         <v>124</v>
       </c>
       <c r="F73" t="s">
         <v>284</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I73" t="s">
         <v>264</v>
       </c>
       <c r="J73" t="s">
         <v>60</v>
       </c>
       <c r="AE73">
@@ -4294,51 +4294,51 @@
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I80" t="s">
         <v>305</v>
       </c>
       <c r="J80" t="s">
         <v>176</v>
       </c>
       <c r="AD80" t="s">
         <v>306</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AI80" t="s">
         <v>307</v>
       </c>
       <c r="AJ80">
         <v>61707</v>
       </c>
       <c r="AK80">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>275</v>
       </c>
       <c r="E81" t="s">
         <v>308</v>
       </c>
       <c r="F81" t="s">
         <v>309</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I81" t="s">
         <v>305</v>
       </c>
       <c r="J81" t="s">
         <v>176</v>
       </c>
       <c r="AD81" t="s">