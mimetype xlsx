--- v1 (2026-07-26)
+++ v2 (2026-09-04)
@@ -3205,51 +3205,51 @@
       <c r="F47" t="s">
         <v>199</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I47" t="s">
         <v>150</v>
       </c>
       <c r="J47" t="s">
         <v>196</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AI47" t="s">
         <v>200</v>
       </c>
       <c r="AJ47">
         <v>56789</v>
       </c>
       <c r="AK47">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>201</v>
       </c>
       <c r="E48" t="s">
         <v>124</v>
       </c>
       <c r="F48" t="s">
         <v>202</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>203</v>
       </c>
       <c r="I48" t="s">
         <v>150</v>
       </c>
       <c r="J48" t="s">
         <v>68</v>
       </c>
       <c r="AE48">
@@ -3862,53 +3862,50 @@
       </c>
       <c r="E67" t="s">
         <v>267</v>
       </c>
       <c r="F67" t="s">
         <v>268</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H67" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I67" t="s">
         <v>264</v>
       </c>
       <c r="J67" t="s">
         <v>269</v>
       </c>
       <c r="AI67" t="s">
         <v>265</v>
       </c>
       <c r="AJ67">
         <v>56286</v>
       </c>
-      <c r="AK67">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>270</v>
       </c>
       <c r="E68" t="s">
         <v>87</v>
       </c>
       <c r="F68" t="s">
         <v>271</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H68" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I68" t="s">
         <v>264</v>
       </c>
       <c r="J68" t="s">
         <v>129</v>
       </c>
       <c r="AE68">
         <v>1</v>
@@ -3961,81 +3958,81 @@
       </c>
       <c r="F70" t="s">
         <v>277</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I70" t="s">
         <v>264</v>
       </c>
       <c r="J70" t="s">
         <v>176</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AI70" t="s">
         <v>274</v>
       </c>
       <c r="AJ70">
         <v>61709</v>
       </c>
+      <c r="AK70">
+        <v>5</v>
+      </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>278</v>
       </c>
       <c r="E71" t="s">
         <v>279</v>
       </c>
       <c r="F71" t="s">
         <v>280</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I71" t="s">
         <v>264</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AI71" t="s">
         <v>274</v>
       </c>
       <c r="AJ71">
         <v>55355</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>281</v>
       </c>
       <c r="E72" t="s">
         <v>105</v>
       </c>
       <c r="F72" t="s">
         <v>282</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I72" t="s">
         <v>264</v>
       </c>
       <c r="J72" t="s">
         <v>60</v>
       </c>
       <c r="AE72">