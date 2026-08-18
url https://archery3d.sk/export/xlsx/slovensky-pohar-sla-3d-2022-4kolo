--- v0 (2026-05-04)
+++ v1 (2026-08-18)
@@ -3542,51 +3542,51 @@
       <c r="F25" t="s">
         <v>116</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>117</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
         <v>110</v>
       </c>
       <c r="AJ25">
         <v>58169</v>
       </c>
       <c r="AK25">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>118</v>
       </c>
       <c r="E26" t="s">
         <v>70</v>
       </c>
       <c r="F26" t="s">
         <v>119</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
@@ -3964,51 +3964,51 @@
       <c r="E38" t="s">
         <v>154</v>
       </c>
       <c r="F38" t="s">
         <v>155</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>41</v>
       </c>
       <c r="AI38" t="s">
         <v>156</v>
       </c>
       <c r="AJ38">
         <v>60459</v>
       </c>
       <c r="AK38">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>157</v>
       </c>
       <c r="E39" t="s">
         <v>158</v>
       </c>
       <c r="F39" t="s">
         <v>159</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>160</v>
       </c>
       <c r="AI39" t="s">
@@ -4060,84 +4060,87 @@
       <c r="F41" t="s">
         <v>166</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>117</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AI41" t="s">
         <v>156</v>
       </c>
       <c r="AJ41">
         <v>58170</v>
       </c>
       <c r="AK41">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>167</v>
       </c>
       <c r="E42" t="s">
         <v>168</v>
       </c>
       <c r="F42" t="s">
         <v>169</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>117</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AI42" t="s">
         <v>156</v>
       </c>
       <c r="AJ42">
         <v>60478</v>
       </c>
+      <c r="AK42">
+        <v>5</v>
+      </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>170</v>
       </c>
       <c r="E43" t="s">
         <v>171</v>
       </c>
       <c r="F43" t="s">
         <v>172</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>173</v>
       </c>
       <c r="AI43" t="s">
         <v>156</v>
@@ -4459,83 +4462,83 @@
       <c r="F53" t="s">
         <v>204</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>179</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="J53" t="s">
         <v>205</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AI53" t="s">
         <v>201</v>
       </c>
       <c r="AJ53">
         <v>56851</v>
       </c>
       <c r="AK53">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>206</v>
       </c>
       <c r="E54" t="s">
         <v>207</v>
       </c>
       <c r="F54" t="s">
         <v>208</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>179</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AI54" t="s">
         <v>201</v>
       </c>
       <c r="AJ54">
         <v>54644</v>
       </c>
       <c r="AK54">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>209</v>
       </c>
       <c r="E55" t="s">
         <v>112</v>
       </c>
       <c r="F55" t="s">
         <v>210</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I55" t="s">
         <v>211</v>
       </c>
       <c r="J55" t="s">
         <v>212</v>
       </c>
       <c r="AE55">
@@ -4971,51 +4974,51 @@
       <c r="F69" t="s">
         <v>252</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I69" t="s">
         <v>227</v>
       </c>
       <c r="J69" t="s">
         <v>253</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>244</v>
       </c>
       <c r="AJ69">
         <v>59779</v>
       </c>
       <c r="AK69">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>229</v>
       </c>
       <c r="E70" t="s">
         <v>254</v>
       </c>
       <c r="F70" t="s">
         <v>255</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I70" t="s">
         <v>227</v>
       </c>
       <c r="J70" t="s">
         <v>232</v>
       </c>
       <c r="AE70">
@@ -5165,53 +5168,50 @@
       </c>
       <c r="E75" t="s">
         <v>271</v>
       </c>
       <c r="F75" t="s">
         <v>272</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I75" t="s">
         <v>227</v>
       </c>
       <c r="J75" t="s">
         <v>268</v>
       </c>
       <c r="AI75" t="s">
         <v>269</v>
       </c>
       <c r="AJ75">
         <v>60472</v>
       </c>
-      <c r="AK75">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>273</v>
       </c>
       <c r="E76" t="s">
         <v>274</v>
       </c>
       <c r="F76" t="s">
         <v>275</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="6" t="s">
         <v>179</v>
       </c>
       <c r="I76" t="s">
         <v>227</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AI76" t="s">
         <v>276</v>
@@ -5328,88 +5328,82 @@
       </c>
       <c r="F80" t="s">
         <v>289</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I80" t="s">
         <v>281</v>
       </c>
       <c r="J80" t="s">
         <v>290</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AI80" t="s">
         <v>286</v>
       </c>
       <c r="AJ80">
         <v>57948</v>
       </c>
-      <c r="AK80">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>291</v>
       </c>
       <c r="E81" t="s">
         <v>151</v>
       </c>
       <c r="F81" t="s">
         <v>292</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I81" t="s">
         <v>281</v>
       </c>
       <c r="J81" t="s">
         <v>29</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
         <v>286</v>
       </c>
       <c r="AJ81">
         <v>60009</v>
       </c>
-      <c r="AK81">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>293</v>
       </c>
       <c r="E82" t="s">
         <v>294</v>
       </c>
       <c r="F82" t="s">
         <v>295</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H82" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I82" t="s">
         <v>281</v>
       </c>
       <c r="AI82" t="s">
         <v>296</v>
       </c>
       <c r="AJ82">
         <v>61571</v>
@@ -5482,53 +5476,50 @@
       </c>
       <c r="E85" t="s">
         <v>305</v>
       </c>
       <c r="F85" t="s">
         <v>306</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I85" t="s">
         <v>281</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AI85" t="s">
         <v>299</v>
       </c>
       <c r="AJ85">
         <v>59924</v>
       </c>
-      <c r="AK85">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>307</v>
       </c>
       <c r="E86" t="s">
         <v>308</v>
       </c>
       <c r="F86" t="s">
         <v>309</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I86" t="s">
         <v>281</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AI86" t="s">
         <v>299</v>
@@ -5547,86 +5538,86 @@
       <c r="E87" t="s">
         <v>73</v>
       </c>
       <c r="F87" t="s">
         <v>311</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I87" t="s">
         <v>281</v>
       </c>
       <c r="J87" t="s">
         <v>290</v>
       </c>
       <c r="AI87" t="s">
         <v>299</v>
       </c>
       <c r="AJ87">
         <v>61065</v>
       </c>
       <c r="AK87">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>312</v>
       </c>
       <c r="E88" t="s">
         <v>70</v>
       </c>
       <c r="F88" t="s">
         <v>313</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I88" t="s">
         <v>281</v>
       </c>
       <c r="J88" t="s">
         <v>56</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">
         <v>299</v>
       </c>
       <c r="AJ88">
         <v>59789</v>
       </c>
       <c r="AK88">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>293</v>
       </c>
       <c r="E89" t="s">
         <v>140</v>
       </c>
       <c r="F89" t="s">
         <v>314</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I89" t="s">
         <v>281</v>
       </c>
       <c r="J89" t="s">
         <v>56</v>
       </c>
       <c r="AE89">
@@ -5987,87 +5978,84 @@
       <c r="F100" t="s">
         <v>352</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>179</v>
       </c>
       <c r="I100" t="s">
         <v>281</v>
       </c>
       <c r="J100" t="s">
         <v>353</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AI100" t="s">
         <v>331</v>
       </c>
       <c r="AJ100">
         <v>60414</v>
       </c>
       <c r="AK100">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>120</v>
       </c>
       <c r="E101" t="s">
         <v>354</v>
       </c>
       <c r="F101" t="s">
         <v>355</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I101" t="s">
         <v>356</v>
       </c>
       <c r="J101" t="s">
         <v>123</v>
       </c>
       <c r="AD101" t="s">
         <v>357</v>
       </c>
       <c r="AI101" t="s">
         <v>358</v>
       </c>
       <c r="AJ101">
         <v>60475</v>
       </c>
-      <c r="AK101">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>359</v>
       </c>
       <c r="E102" t="s">
         <v>121</v>
       </c>
       <c r="F102" t="s">
         <v>360</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I102" t="s">
         <v>356</v>
       </c>
       <c r="J102" t="s">
         <v>123</v>
       </c>
       <c r="AE102">
         <v>2</v>
@@ -7365,53 +7353,50 @@
       </c>
       <c r="F143" t="s">
         <v>482</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I143" t="s">
         <v>397</v>
       </c>
       <c r="J143" t="s">
         <v>191</v>
       </c>
       <c r="AE143">
         <v>1</v>
       </c>
       <c r="AI143" t="s">
         <v>480</v>
       </c>
       <c r="AJ143">
         <v>54894</v>
       </c>
-      <c r="AK143">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="144" spans="1:37">
       <c r="D144" t="s">
         <v>433</v>
       </c>
       <c r="E144" t="s">
         <v>434</v>
       </c>
       <c r="F144" t="s">
         <v>483</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I144" t="s">
         <v>397</v>
       </c>
       <c r="J144" t="s">
         <v>426</v>
       </c>
       <c r="AE144">
         <v>1</v>
@@ -7534,84 +7519,87 @@
       </c>
       <c r="F148" t="s">
         <v>494</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="6" t="s">
         <v>179</v>
       </c>
       <c r="I148" t="s">
         <v>397</v>
       </c>
       <c r="J148" t="s">
         <v>341</v>
       </c>
       <c r="AE148">
         <v>1</v>
       </c>
       <c r="AI148" t="s">
         <v>486</v>
       </c>
       <c r="AJ148">
         <v>60351</v>
       </c>
+      <c r="AK148">
+        <v>5</v>
+      </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>490</v>
       </c>
       <c r="E149" t="s">
         <v>288</v>
       </c>
       <c r="F149" t="s">
         <v>495</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" s="6" t="s">
         <v>179</v>
       </c>
       <c r="I149" t="s">
         <v>397</v>
       </c>
       <c r="J149" t="s">
         <v>403</v>
       </c>
       <c r="AE149">
         <v>1</v>
       </c>
       <c r="AI149" t="s">
         <v>486</v>
       </c>
       <c r="AJ149">
         <v>59584</v>
       </c>
       <c r="AK149">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
         <v>496</v>
       </c>
       <c r="E150" t="s">
         <v>497</v>
       </c>
       <c r="F150" t="s">
         <v>498</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H150" s="6" t="s">
         <v>179</v>
       </c>
       <c r="I150" t="s">
         <v>397</v>
       </c>
       <c r="J150" t="s">
         <v>499</v>
       </c>
       <c r="AE150">
@@ -7709,126 +7697,117 @@
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I153" t="s">
         <v>504</v>
       </c>
       <c r="J153" t="s">
         <v>191</v>
       </c>
       <c r="AD153" t="s">
         <v>512</v>
       </c>
       <c r="AE153">
         <v>2</v>
       </c>
       <c r="AI153" t="s">
         <v>506</v>
       </c>
       <c r="AJ153">
         <v>54989</v>
       </c>
-      <c r="AK153">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>513</v>
       </c>
       <c r="E154" t="s">
         <v>514</v>
       </c>
       <c r="F154" t="s">
         <v>515</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H154" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I154" t="s">
         <v>504</v>
       </c>
       <c r="AD154" t="s">
         <v>516</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AI154" t="s">
         <v>517</v>
       </c>
       <c r="AJ154">
         <v>60226</v>
       </c>
-      <c r="AK154">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
         <v>465</v>
       </c>
       <c r="E155" t="s">
         <v>518</v>
       </c>
       <c r="F155" t="s">
         <v>519</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H155" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I155" t="s">
         <v>504</v>
       </c>
       <c r="J155" t="s">
         <v>349</v>
       </c>
       <c r="AD155" t="s">
         <v>520</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AI155" t="s">
         <v>517</v>
       </c>
       <c r="AJ155">
         <v>58269</v>
       </c>
-      <c r="AK155">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>521</v>
       </c>
       <c r="E156" t="s">
         <v>522</v>
       </c>
       <c r="F156" t="s">
         <v>523</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I156" t="s">
         <v>504</v>
       </c>
       <c r="J156" t="s">
         <v>341</v>
       </c>
       <c r="AE156">
         <v>1</v>
@@ -7977,53 +7956,50 @@
       </c>
       <c r="F161" t="s">
         <v>536</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H161" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I161" t="s">
         <v>504</v>
       </c>
       <c r="J161" t="s">
         <v>349</v>
       </c>
       <c r="AE161">
         <v>2</v>
       </c>
       <c r="AI161" t="s">
         <v>532</v>
       </c>
       <c r="AJ161">
         <v>60346</v>
       </c>
-      <c r="AK161">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>537</v>
       </c>
       <c r="E162" t="s">
         <v>140</v>
       </c>
       <c r="F162" t="s">
         <v>538</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I162" t="s">
         <v>504</v>
       </c>
       <c r="J162" t="s">
         <v>117</v>
       </c>
       <c r="AI162" t="s">
         <v>539</v>
@@ -8070,50 +8046,53 @@
       </c>
       <c r="E164" t="s">
         <v>543</v>
       </c>
       <c r="F164" t="s">
         <v>544</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I164" t="s">
         <v>504</v>
       </c>
       <c r="J164" t="s">
         <v>268</v>
       </c>
       <c r="AI164" t="s">
         <v>539</v>
       </c>
       <c r="AJ164">
         <v>60465</v>
       </c>
+      <c r="AK164">
+        <v>5</v>
+      </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
         <v>545</v>
       </c>
       <c r="E165" t="s">
         <v>112</v>
       </c>
       <c r="F165" t="s">
         <v>546</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I165" t="s">
         <v>504</v>
       </c>
       <c r="J165" t="s">
         <v>29</v>
       </c>
       <c r="AE165">
         <v>1</v>
@@ -8173,51 +8152,51 @@
       <c r="F167" t="s">
         <v>550</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I167" t="s">
         <v>504</v>
       </c>
       <c r="J167" t="s">
         <v>29</v>
       </c>
       <c r="AE167">
         <v>1</v>
       </c>
       <c r="AI167" t="s">
         <v>539</v>
       </c>
       <c r="AJ167">
         <v>60544</v>
       </c>
       <c r="AK167">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
         <v>551</v>
       </c>
       <c r="E168" t="s">
         <v>552</v>
       </c>
       <c r="F168" t="s">
         <v>553</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H168" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I168" t="s">
         <v>504</v>
       </c>
       <c r="AI168" t="s">
         <v>539</v>
       </c>
       <c r="AJ168">
@@ -8333,51 +8312,51 @@
       <c r="F172" t="s">
         <v>561</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I172" t="s">
         <v>504</v>
       </c>
       <c r="J172" t="s">
         <v>335</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AI172" t="s">
         <v>562</v>
       </c>
       <c r="AJ172">
         <v>59704</v>
       </c>
       <c r="AK172">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
         <v>563</v>
       </c>
       <c r="E173" t="s">
         <v>564</v>
       </c>
       <c r="F173" t="s">
         <v>565</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I173" t="s">
         <v>504</v>
       </c>
       <c r="AE173">
         <v>1</v>
       </c>
       <c r="AI173" t="s">
@@ -8490,51 +8469,51 @@
       <c r="E177" t="s">
         <v>574</v>
       </c>
       <c r="F177" t="s">
         <v>575</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H177" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I177" t="s">
         <v>504</v>
       </c>
       <c r="J177" t="s">
         <v>341</v>
       </c>
       <c r="AI177" t="s">
         <v>562</v>
       </c>
       <c r="AJ177">
         <v>61147</v>
       </c>
       <c r="AK177">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>576</v>
       </c>
       <c r="E178" t="s">
         <v>497</v>
       </c>
       <c r="F178" t="s">
         <v>577</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H178" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I178" t="s">
         <v>504</v>
       </c>
       <c r="J178" t="s">
         <v>117</v>
       </c>
       <c r="AI178" t="s">
@@ -8647,51 +8626,51 @@
       <c r="F182" t="s">
         <v>586</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="6" t="s">
         <v>179</v>
       </c>
       <c r="I182" t="s">
         <v>504</v>
       </c>
       <c r="J182" t="s">
         <v>259</v>
       </c>
       <c r="AE182">
         <v>1</v>
       </c>
       <c r="AI182" t="s">
         <v>580</v>
       </c>
       <c r="AJ182">
         <v>59846</v>
       </c>
       <c r="AK182">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
         <v>587</v>
       </c>
       <c r="E183" t="s">
         <v>588</v>
       </c>
       <c r="F183" t="s">
         <v>589</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H183" s="6" t="s">
         <v>179</v>
       </c>
       <c r="I183" t="s">
         <v>504</v>
       </c>
       <c r="J183" t="s">
         <v>590</v>
       </c>
       <c r="AE183">
@@ -8993,53 +8972,50 @@
       </c>
       <c r="F192" t="s">
         <v>617</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H192" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I192" t="s">
         <v>596</v>
       </c>
       <c r="J192" t="s">
         <v>191</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AI192" t="s">
         <v>618</v>
       </c>
       <c r="AJ192">
         <v>56584</v>
       </c>
-      <c r="AK192">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>619</v>
       </c>
       <c r="E193" t="s">
         <v>64</v>
       </c>
       <c r="F193" t="s">
         <v>620</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I193" t="s">
         <v>596</v>
       </c>
       <c r="J193" t="s">
         <v>232</v>
       </c>
       <c r="AE193">
         <v>1</v>
@@ -9317,51 +9293,51 @@
       <c r="F202" t="s">
         <v>638</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H202" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I202" t="s">
         <v>596</v>
       </c>
       <c r="J202" t="s">
         <v>123</v>
       </c>
       <c r="AE202">
         <v>1</v>
       </c>
       <c r="AI202" t="s">
         <v>639</v>
       </c>
       <c r="AJ202">
         <v>60445</v>
       </c>
       <c r="AK202">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="D203" t="s">
         <v>359</v>
       </c>
       <c r="E203" t="s">
         <v>70</v>
       </c>
       <c r="F203" t="s">
         <v>640</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H203" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I203" t="s">
         <v>596</v>
       </c>
       <c r="J203" t="s">
         <v>123</v>
       </c>
       <c r="AE203">
@@ -9934,51 +9910,51 @@
       <c r="E221" t="s">
         <v>70</v>
       </c>
       <c r="F221" t="s">
         <v>674</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H221" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I221" t="s">
         <v>596</v>
       </c>
       <c r="AE221">
         <v>1</v>
       </c>
       <c r="AI221" t="s">
         <v>639</v>
       </c>
       <c r="AJ221">
         <v>54708</v>
       </c>
       <c r="AK221">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="222" spans="1:37">
       <c r="D222" t="s">
         <v>675</v>
       </c>
       <c r="E222" t="s">
         <v>676</v>
       </c>
       <c r="F222" t="s">
         <v>677</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H222" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I222" t="s">
         <v>596</v>
       </c>
       <c r="J222" t="s">
         <v>117</v>
       </c>
       <c r="AE222">
@@ -10030,51 +10006,51 @@
       <c r="F224" t="s">
         <v>682</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I224" t="s">
         <v>596</v>
       </c>
       <c r="J224" t="s">
         <v>349</v>
       </c>
       <c r="AE224">
         <v>1</v>
       </c>
       <c r="AI224" t="s">
         <v>639</v>
       </c>
       <c r="AJ224">
         <v>57085</v>
       </c>
       <c r="AK224">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="225" spans="1:37">
       <c r="D225" t="s">
         <v>683</v>
       </c>
       <c r="E225" t="s">
         <v>684</v>
       </c>
       <c r="F225" t="s">
         <v>685</v>
       </c>
       <c r="G225" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H225" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I225" t="s">
         <v>596</v>
       </c>
       <c r="J225" t="s">
         <v>247</v>
       </c>
       <c r="AE225">
@@ -10135,51 +10111,51 @@
       <c r="F227" t="s">
         <v>689</v>
       </c>
       <c r="G227" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H227" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I227" t="s">
         <v>596</v>
       </c>
       <c r="J227" t="s">
         <v>103</v>
       </c>
       <c r="AE227">
         <v>1</v>
       </c>
       <c r="AI227" t="s">
         <v>686</v>
       </c>
       <c r="AJ227">
         <v>57408</v>
       </c>
       <c r="AK227">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:37">
       <c r="D228" t="s">
         <v>381</v>
       </c>
       <c r="E228" t="s">
         <v>690</v>
       </c>
       <c r="F228" t="s">
         <v>691</v>
       </c>
       <c r="G228" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H228" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I228" t="s">
         <v>596</v>
       </c>
       <c r="J228" t="s">
         <v>191</v>
       </c>
       <c r="AE228">
@@ -10205,51 +10181,51 @@
       <c r="F229" t="s">
         <v>694</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H229" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I229" t="s">
         <v>596</v>
       </c>
       <c r="J229" t="s">
         <v>247</v>
       </c>
       <c r="AE229">
         <v>1</v>
       </c>
       <c r="AI229" t="s">
         <v>686</v>
       </c>
       <c r="AJ229">
         <v>57689</v>
       </c>
       <c r="AK229">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:37">
       <c r="D230" t="s">
         <v>374</v>
       </c>
       <c r="E230" t="s">
         <v>95</v>
       </c>
       <c r="F230" t="s">
         <v>695</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H230" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I230" t="s">
         <v>596</v>
       </c>
       <c r="J230" t="s">
         <v>103</v>
       </c>
       <c r="AE230">
@@ -10560,51 +10536,51 @@
       <c r="E240" t="s">
         <v>491</v>
       </c>
       <c r="F240" t="s">
         <v>720</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H240" s="6" t="s">
         <v>179</v>
       </c>
       <c r="I240" t="s">
         <v>596</v>
       </c>
       <c r="AE240">
         <v>1</v>
       </c>
       <c r="AI240" t="s">
         <v>712</v>
       </c>
       <c r="AJ240">
         <v>59759</v>
       </c>
       <c r="AK240">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="241" spans="1:37">
       <c r="D241" t="s">
         <v>654</v>
       </c>
       <c r="E241" t="s">
         <v>721</v>
       </c>
       <c r="F241" t="s">
         <v>722</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H241" s="6" t="s">
         <v>179</v>
       </c>
       <c r="I241" t="s">
         <v>596</v>
       </c>
       <c r="J241" t="s">
         <v>723</v>
       </c>
       <c r="AE241">