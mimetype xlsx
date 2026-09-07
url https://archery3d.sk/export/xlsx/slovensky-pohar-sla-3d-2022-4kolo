--- v1 (2026-08-18)
+++ v2 (2026-09-07)
@@ -7258,51 +7258,51 @@
       <c r="F140" t="s">
         <v>475</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I140" t="s">
         <v>397</v>
       </c>
       <c r="J140" t="s">
         <v>403</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AI140" t="s">
         <v>441</v>
       </c>
       <c r="AJ140">
         <v>56765</v>
       </c>
       <c r="AK140">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>476</v>
       </c>
       <c r="E141" t="s">
         <v>388</v>
       </c>
       <c r="F141" t="s">
         <v>477</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I141" t="s">
         <v>397</v>
       </c>
       <c r="J141" t="s">
         <v>403</v>
       </c>
       <c r="AE141">
@@ -8626,51 +8626,51 @@
       <c r="F182" t="s">
         <v>586</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="6" t="s">
         <v>179</v>
       </c>
       <c r="I182" t="s">
         <v>504</v>
       </c>
       <c r="J182" t="s">
         <v>259</v>
       </c>
       <c r="AE182">
         <v>1</v>
       </c>
       <c r="AI182" t="s">
         <v>580</v>
       </c>
       <c r="AJ182">
         <v>59846</v>
       </c>
       <c r="AK182">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
         <v>587</v>
       </c>
       <c r="E183" t="s">
         <v>588</v>
       </c>
       <c r="F183" t="s">
         <v>589</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H183" s="6" t="s">
         <v>179</v>
       </c>
       <c r="I183" t="s">
         <v>504</v>
       </c>
       <c r="J183" t="s">
         <v>590</v>
       </c>
       <c r="AE183">