--- v2 (2026-09-07)
+++ v3 (2026-09-27)
@@ -4529,51 +4529,51 @@
       <c r="F55" t="s">
         <v>210</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I55" t="s">
         <v>211</v>
       </c>
       <c r="J55" t="s">
         <v>212</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AI55" t="s">
         <v>213</v>
       </c>
       <c r="AJ55">
         <v>60196</v>
       </c>
       <c r="AK55">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>214</v>
       </c>
       <c r="E56" t="s">
         <v>215</v>
       </c>
       <c r="F56" t="s">
         <v>216</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I56" t="s">
         <v>211</v>
       </c>
       <c r="J56" t="s">
         <v>117</v>
       </c>
       <c r="AE56">
@@ -4974,51 +4974,51 @@
       <c r="F69" t="s">
         <v>252</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I69" t="s">
         <v>227</v>
       </c>
       <c r="J69" t="s">
         <v>253</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>244</v>
       </c>
       <c r="AJ69">
         <v>59779</v>
       </c>
       <c r="AK69">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>229</v>
       </c>
       <c r="E70" t="s">
         <v>254</v>
       </c>
       <c r="F70" t="s">
         <v>255</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I70" t="s">
         <v>227</v>
       </c>
       <c r="J70" t="s">
         <v>232</v>
       </c>
       <c r="AE70">
@@ -6350,51 +6350,51 @@
       <c r="D112" t="s">
         <v>387</v>
       </c>
       <c r="E112" t="s">
         <v>388</v>
       </c>
       <c r="F112" t="s">
         <v>389</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I112" t="s">
         <v>356</v>
       </c>
       <c r="AI112" t="s">
         <v>386</v>
       </c>
       <c r="AJ112">
         <v>60488</v>
       </c>
       <c r="AK112">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>390</v>
       </c>
       <c r="E113" t="s">
         <v>391</v>
       </c>
       <c r="F113" t="s">
         <v>392</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I113" t="s">
         <v>356</v>
       </c>
       <c r="J113" t="s">
         <v>393</v>
       </c>
       <c r="AI113" t="s">
@@ -7034,51 +7034,51 @@
       <c r="F133" t="s">
         <v>459</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I133" t="s">
         <v>397</v>
       </c>
       <c r="J133" t="s">
         <v>191</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AI133" t="s">
         <v>441</v>
       </c>
       <c r="AJ133">
         <v>54893</v>
       </c>
       <c r="AK133">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>460</v>
       </c>
       <c r="E134" t="s">
         <v>337</v>
       </c>
       <c r="F134" t="s">
         <v>461</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I134" t="s">
         <v>397</v>
       </c>
       <c r="J134" t="s">
         <v>341</v>
       </c>
       <c r="AI134" t="s">
@@ -8626,51 +8626,51 @@
       <c r="F182" t="s">
         <v>586</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="6" t="s">
         <v>179</v>
       </c>
       <c r="I182" t="s">
         <v>504</v>
       </c>
       <c r="J182" t="s">
         <v>259</v>
       </c>
       <c r="AE182">
         <v>1</v>
       </c>
       <c r="AI182" t="s">
         <v>580</v>
       </c>
       <c r="AJ182">
         <v>59846</v>
       </c>
       <c r="AK182">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
         <v>587</v>
       </c>
       <c r="E183" t="s">
         <v>588</v>
       </c>
       <c r="F183" t="s">
         <v>589</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H183" s="6" t="s">
         <v>179</v>
       </c>
       <c r="I183" t="s">
         <v>504</v>
       </c>
       <c r="J183" t="s">
         <v>590</v>
       </c>
       <c r="AE183">
@@ -9945,51 +9945,51 @@
       <c r="F222" t="s">
         <v>677</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H222" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I222" t="s">
         <v>596</v>
       </c>
       <c r="J222" t="s">
         <v>117</v>
       </c>
       <c r="AE222">
         <v>1</v>
       </c>
       <c r="AI222" t="s">
         <v>639</v>
       </c>
       <c r="AJ222">
         <v>58809</v>
       </c>
       <c r="AK222">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="223" spans="1:37">
       <c r="D223" t="s">
         <v>678</v>
       </c>
       <c r="E223" t="s">
         <v>679</v>
       </c>
       <c r="F223" t="s">
         <v>680</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H223" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I223" t="s">
         <v>596</v>
       </c>
       <c r="AI223" t="s">
         <v>639</v>
       </c>
       <c r="AJ223">
@@ -10181,51 +10181,51 @@
       <c r="F229" t="s">
         <v>694</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H229" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I229" t="s">
         <v>596</v>
       </c>
       <c r="J229" t="s">
         <v>247</v>
       </c>
       <c r="AE229">
         <v>1</v>
       </c>
       <c r="AI229" t="s">
         <v>686</v>
       </c>
       <c r="AJ229">
         <v>57689</v>
       </c>
       <c r="AK229">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="230" spans="1:37">
       <c r="D230" t="s">
         <v>374</v>
       </c>
       <c r="E230" t="s">
         <v>95</v>
       </c>
       <c r="F230" t="s">
         <v>695</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H230" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I230" t="s">
         <v>596</v>
       </c>
       <c r="J230" t="s">
         <v>103</v>
       </c>
       <c r="AE230">