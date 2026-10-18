--- v3 (2026-09-27)
+++ v4 (2026-10-18)
@@ -3664,51 +3664,51 @@
       <c r="F29" t="s">
         <v>127</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>103</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>110</v>
       </c>
       <c r="AJ29">
         <v>56675</v>
       </c>
       <c r="AK29">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>128</v>
       </c>
       <c r="E30" t="s">
         <v>129</v>
       </c>
       <c r="F30" t="s">
         <v>130</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>29</v>
       </c>
       <c r="AE30">
@@ -4095,51 +4095,51 @@
       <c r="F42" t="s">
         <v>169</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>117</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AI42" t="s">
         <v>156</v>
       </c>
       <c r="AJ42">
         <v>60478</v>
       </c>
       <c r="AK42">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>170</v>
       </c>
       <c r="E43" t="s">
         <v>171</v>
       </c>
       <c r="F43" t="s">
         <v>172</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>173</v>
       </c>
       <c r="AI43" t="s">
@@ -4328,51 +4328,51 @@
       <c r="E49" t="s">
         <v>193</v>
       </c>
       <c r="F49" t="s">
         <v>194</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>179</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AI49" t="s">
         <v>181</v>
       </c>
       <c r="AJ49">
         <v>54643</v>
       </c>
       <c r="AK49">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>195</v>
       </c>
       <c r="E50" t="s">
         <v>189</v>
       </c>
       <c r="F50" t="s">
         <v>196</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>179</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50" t="s">
         <v>173</v>
       </c>
       <c r="AE50">
@@ -4974,51 +4974,51 @@
       <c r="F69" t="s">
         <v>252</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I69" t="s">
         <v>227</v>
       </c>
       <c r="J69" t="s">
         <v>253</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>244</v>
       </c>
       <c r="AJ69">
         <v>59779</v>
       </c>
       <c r="AK69">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>229</v>
       </c>
       <c r="E70" t="s">
         <v>254</v>
       </c>
       <c r="F70" t="s">
         <v>255</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I70" t="s">
         <v>227</v>
       </c>
       <c r="J70" t="s">
         <v>232</v>
       </c>
       <c r="AE70">
@@ -5573,51 +5573,51 @@
       <c r="F88" t="s">
         <v>313</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I88" t="s">
         <v>281</v>
       </c>
       <c r="J88" t="s">
         <v>56</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">
         <v>299</v>
       </c>
       <c r="AJ88">
         <v>59789</v>
       </c>
       <c r="AK88">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>293</v>
       </c>
       <c r="E89" t="s">
         <v>140</v>
       </c>
       <c r="F89" t="s">
         <v>314</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I89" t="s">
         <v>281</v>
       </c>
       <c r="J89" t="s">
         <v>56</v>
       </c>
       <c r="AE89">
@@ -8047,51 +8047,51 @@
       <c r="E164" t="s">
         <v>543</v>
       </c>
       <c r="F164" t="s">
         <v>544</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I164" t="s">
         <v>504</v>
       </c>
       <c r="J164" t="s">
         <v>268</v>
       </c>
       <c r="AI164" t="s">
         <v>539</v>
       </c>
       <c r="AJ164">
         <v>60465</v>
       </c>
       <c r="AK164">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
         <v>545</v>
       </c>
       <c r="E165" t="s">
         <v>112</v>
       </c>
       <c r="F165" t="s">
         <v>546</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I165" t="s">
         <v>504</v>
       </c>
       <c r="J165" t="s">
         <v>29</v>
       </c>
       <c r="AE165">