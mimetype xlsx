--- v3 (2026-09-06)
+++ v4 (2026-09-26)
@@ -4858,51 +4858,51 @@
       <c r="F59" t="s">
         <v>222</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I59" t="s">
         <v>223</v>
       </c>
       <c r="J59" t="s">
         <v>224</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AI59" t="s">
         <v>225</v>
       </c>
       <c r="AJ59">
         <v>56111</v>
       </c>
       <c r="AK59">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>226</v>
       </c>
       <c r="E60" t="s">
         <v>227</v>
       </c>
       <c r="F60" t="s">
         <v>228</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I60" t="s">
         <v>223</v>
       </c>
       <c r="J60" t="s">
         <v>126</v>
       </c>
       <c r="AE60">
@@ -5350,51 +5350,51 @@
       <c r="F74" t="s">
         <v>272</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I74" t="s">
         <v>234</v>
       </c>
       <c r="J74" t="s">
         <v>273</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AI74" t="s">
         <v>268</v>
       </c>
       <c r="AJ74">
         <v>58173</v>
       </c>
       <c r="AK74">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>274</v>
       </c>
       <c r="E75" t="s">
         <v>74</v>
       </c>
       <c r="F75" t="s">
         <v>275</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I75" t="s">
         <v>234</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AI75" t="s">
@@ -6025,51 +6025,51 @@
       <c r="E95" t="s">
         <v>128</v>
       </c>
       <c r="F95" t="s">
         <v>339</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I95" t="s">
         <v>304</v>
       </c>
       <c r="J95" t="s">
         <v>76</v>
       </c>
       <c r="AI95" t="s">
         <v>328</v>
       </c>
       <c r="AJ95">
         <v>56651</v>
       </c>
       <c r="AK95">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>340</v>
       </c>
       <c r="E96" t="s">
         <v>341</v>
       </c>
       <c r="F96" t="s">
         <v>342</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I96" t="s">
         <v>304</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AI96" t="s">
@@ -7067,51 +7067,51 @@
       <c r="D127" t="s">
         <v>428</v>
       </c>
       <c r="E127" t="s">
         <v>429</v>
       </c>
       <c r="F127" t="s">
         <v>430</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I127" t="s">
         <v>393</v>
       </c>
       <c r="AI127" t="s">
         <v>425</v>
       </c>
       <c r="AJ127">
         <v>59569</v>
       </c>
       <c r="AK127">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>431</v>
       </c>
       <c r="E128" t="s">
         <v>317</v>
       </c>
       <c r="F128" t="s">
         <v>432</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I128" t="s">
         <v>393</v>
       </c>
       <c r="AI128" t="s">
         <v>425</v>
       </c>
       <c r="AJ128">
@@ -7655,51 +7655,51 @@
       <c r="F145" t="s">
         <v>482</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I145" t="s">
         <v>435</v>
       </c>
       <c r="J145" t="s">
         <v>76</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AI145" t="s">
         <v>469</v>
       </c>
       <c r="AJ145">
         <v>54891</v>
       </c>
       <c r="AK145">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>455</v>
       </c>
       <c r="E146" t="s">
         <v>483</v>
       </c>
       <c r="F146" t="s">
         <v>484</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I146" t="s">
         <v>435</v>
       </c>
       <c r="J146" t="s">
         <v>485</v>
       </c>
       <c r="AE146">
@@ -9230,51 +9230,51 @@
       <c r="F193" t="s">
         <v>608</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="6" t="s">
         <v>184</v>
       </c>
       <c r="I193" t="s">
         <v>520</v>
       </c>
       <c r="J193" t="s">
         <v>267</v>
       </c>
       <c r="AE193">
         <v>1</v>
       </c>
       <c r="AI193" t="s">
         <v>609</v>
       </c>
       <c r="AJ193">
         <v>58675</v>
       </c>
       <c r="AK193">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
         <v>610</v>
       </c>
       <c r="E194" t="s">
         <v>190</v>
       </c>
       <c r="F194" t="s">
         <v>611</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="6" t="s">
         <v>184</v>
       </c>
       <c r="I194" t="s">
         <v>520</v>
       </c>
       <c r="AE194">
         <v>2</v>
       </c>
       <c r="AI194" t="s">
@@ -10991,51 +10991,51 @@
       <c r="F247" t="s">
         <v>735</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H247" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I247" t="s">
         <v>628</v>
       </c>
       <c r="J247" t="s">
         <v>126</v>
       </c>
       <c r="AE247">
         <v>1</v>
       </c>
       <c r="AI247" t="s">
         <v>700</v>
       </c>
       <c r="AJ247">
         <v>58805</v>
       </c>
       <c r="AK247">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="248" spans="1:37">
       <c r="D248" t="s">
         <v>736</v>
       </c>
       <c r="E248" t="s">
         <v>137</v>
       </c>
       <c r="F248" t="s">
         <v>737</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H248" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I248" t="s">
         <v>628</v>
       </c>
       <c r="AE248">
         <v>1</v>
       </c>
       <c r="AI248" t="s">
@@ -11378,51 +11378,51 @@
       <c r="F259" t="s">
         <v>762</v>
       </c>
       <c r="G259" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H259" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I259" t="s">
         <v>628</v>
       </c>
       <c r="J259" t="s">
         <v>763</v>
       </c>
       <c r="AE259">
         <v>1</v>
       </c>
       <c r="AI259" t="s">
         <v>756</v>
       </c>
       <c r="AJ259">
         <v>58491</v>
       </c>
       <c r="AK259">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="260" spans="1:37">
       <c r="D260" t="s">
         <v>764</v>
       </c>
       <c r="E260" t="s">
         <v>765</v>
       </c>
       <c r="F260" t="s">
         <v>766</v>
       </c>
       <c r="G260" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H260" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I260" t="s">
         <v>628</v>
       </c>
       <c r="J260" t="s">
         <v>185</v>
       </c>
       <c r="AE260">