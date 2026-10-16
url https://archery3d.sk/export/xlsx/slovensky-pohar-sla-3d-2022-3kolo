--- v4 (2026-09-26)
+++ v5 (2026-10-16)
@@ -4287,51 +4287,51 @@
       <c r="F42" t="s">
         <v>171</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>126</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AI42" t="s">
         <v>162</v>
       </c>
       <c r="AJ42">
         <v>59299</v>
       </c>
       <c r="AK42">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>172</v>
       </c>
       <c r="E43" t="s">
         <v>102</v>
       </c>
       <c r="F43" t="s">
         <v>173</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>80</v>
       </c>
       <c r="AE43">
@@ -4622,51 +4622,51 @@
       <c r="E52" t="s">
         <v>202</v>
       </c>
       <c r="F52" t="s">
         <v>203</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>184</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AI52" t="s">
         <v>186</v>
       </c>
       <c r="AJ52">
         <v>54641</v>
       </c>
       <c r="AK52">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>77</v>
       </c>
       <c r="E53" t="s">
         <v>89</v>
       </c>
       <c r="F53" t="s">
         <v>204</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>184</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="J53" t="s">
         <v>80</v>
       </c>
       <c r="AE53">
@@ -5350,51 +5350,51 @@
       <c r="F74" t="s">
         <v>272</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I74" t="s">
         <v>234</v>
       </c>
       <c r="J74" t="s">
         <v>273</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AI74" t="s">
         <v>268</v>
       </c>
       <c r="AJ74">
         <v>58173</v>
       </c>
       <c r="AK74">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>274</v>
       </c>
       <c r="E75" t="s">
         <v>74</v>
       </c>
       <c r="F75" t="s">
         <v>275</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I75" t="s">
         <v>234</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AI75" t="s">
@@ -6121,51 +6121,51 @@
       <c r="F98" t="s">
         <v>347</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I98" t="s">
         <v>304</v>
       </c>
       <c r="J98" t="s">
         <v>65</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AI98" t="s">
         <v>328</v>
       </c>
       <c r="AJ98">
         <v>57988</v>
       </c>
       <c r="AK98">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>348</v>
       </c>
       <c r="E99" t="s">
         <v>317</v>
       </c>
       <c r="F99" t="s">
         <v>349</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I99" t="s">
         <v>304</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AI99" t="s">
@@ -8948,51 +8948,51 @@
       <c r="E184" t="s">
         <v>585</v>
       </c>
       <c r="F184" t="s">
         <v>586</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H184" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I184" t="s">
         <v>520</v>
       </c>
       <c r="J184" t="s">
         <v>259</v>
       </c>
       <c r="AI184" t="s">
         <v>560</v>
       </c>
       <c r="AJ184">
         <v>57832</v>
       </c>
       <c r="AK184">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>587</v>
       </c>
       <c r="E185" t="s">
         <v>588</v>
       </c>
       <c r="F185" t="s">
         <v>589</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I185" t="s">
         <v>520</v>
       </c>
       <c r="AI185" t="s">
         <v>560</v>
       </c>
       <c r="AJ185">