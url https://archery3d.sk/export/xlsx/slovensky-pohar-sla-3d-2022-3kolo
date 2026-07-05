--- v0 (2026-04-30)
+++ v1 (2026-07-05)
@@ -3868,51 +3868,51 @@
       <c r="F29" t="s">
         <v>132</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>126</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>113</v>
       </c>
       <c r="AJ29">
         <v>58719</v>
       </c>
       <c r="AK29">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>133</v>
       </c>
       <c r="E30" t="s">
         <v>134</v>
       </c>
       <c r="F30" t="s">
         <v>135</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>52</v>
       </c>
       <c r="AE30">
@@ -4191,51 +4191,51 @@
       <c r="F39" t="s">
         <v>161</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>126</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
         <v>162</v>
       </c>
       <c r="AJ39">
         <v>58720</v>
       </c>
       <c r="AK39">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>49</v>
       </c>
       <c r="E40" t="s">
         <v>163</v>
       </c>
       <c r="F40" t="s">
         <v>164</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>52</v>
       </c>
       <c r="AE40">
@@ -4289,50 +4289,53 @@
       </c>
       <c r="F42" t="s">
         <v>171</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>126</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AI42" t="s">
         <v>162</v>
       </c>
       <c r="AJ42">
         <v>59299</v>
       </c>
+      <c r="AK42">
+        <v>5</v>
+      </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>172</v>
       </c>
       <c r="E43" t="s">
         <v>102</v>
       </c>
       <c r="F43" t="s">
         <v>173</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>80</v>
       </c>
       <c r="AE43">
         <v>1</v>
@@ -4357,51 +4360,51 @@
       <c r="F44" t="s">
         <v>176</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>47</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AI44" t="s">
         <v>162</v>
       </c>
       <c r="AJ44">
         <v>57289</v>
       </c>
       <c r="AK44">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>177</v>
       </c>
       <c r="E45" t="s">
         <v>178</v>
       </c>
       <c r="F45" t="s">
         <v>179</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>180</v>
       </c>
       <c r="AE45">
@@ -4791,83 +4794,83 @@
       <c r="F57" t="s">
         <v>216</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>184</v>
       </c>
       <c r="I57" t="s">
         <v>28</v>
       </c>
       <c r="J57" t="s">
         <v>217</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AI57" t="s">
         <v>213</v>
       </c>
       <c r="AJ57">
         <v>56850</v>
       </c>
       <c r="AK57">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>218</v>
       </c>
       <c r="E58" t="s">
         <v>219</v>
       </c>
       <c r="F58" t="s">
         <v>220</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>184</v>
       </c>
       <c r="I58" t="s">
         <v>28</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AI58" t="s">
         <v>213</v>
       </c>
       <c r="AJ58">
         <v>54642</v>
       </c>
       <c r="AK58">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>221</v>
       </c>
       <c r="E59" t="s">
         <v>119</v>
       </c>
       <c r="F59" t="s">
         <v>222</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I59" t="s">
         <v>223</v>
       </c>
       <c r="J59" t="s">
         <v>224</v>
       </c>
       <c r="AE59">
@@ -5350,51 +5353,51 @@
       <c r="F74" t="s">
         <v>272</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I74" t="s">
         <v>234</v>
       </c>
       <c r="J74" t="s">
         <v>273</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AI74" t="s">
         <v>268</v>
       </c>
       <c r="AJ74">
         <v>58173</v>
       </c>
       <c r="AK74">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>274</v>
       </c>
       <c r="E75" t="s">
         <v>74</v>
       </c>
       <c r="F75" t="s">
         <v>275</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I75" t="s">
         <v>234</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AI75" t="s">
@@ -6133,83 +6136,83 @@
       <c r="F98" t="s">
         <v>347</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I98" t="s">
         <v>304</v>
       </c>
       <c r="J98" t="s">
         <v>65</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AI98" t="s">
         <v>328</v>
       </c>
       <c r="AJ98">
         <v>57988</v>
       </c>
       <c r="AK98">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>348</v>
       </c>
       <c r="E99" t="s">
         <v>317</v>
       </c>
       <c r="F99" t="s">
         <v>349</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I99" t="s">
         <v>304</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AI99" t="s">
         <v>328</v>
       </c>
       <c r="AJ99">
         <v>60297</v>
       </c>
       <c r="AK99">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>350</v>
       </c>
       <c r="E100" t="s">
         <v>351</v>
       </c>
       <c r="F100" t="s">
         <v>352</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I100" t="s">
         <v>304</v>
       </c>
       <c r="J100" t="s">
         <v>327</v>
       </c>
       <c r="AE100">
@@ -6573,51 +6576,51 @@
       <c r="F111" t="s">
         <v>382</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>184</v>
       </c>
       <c r="I111" t="s">
         <v>304</v>
       </c>
       <c r="J111" t="s">
         <v>383</v>
       </c>
       <c r="AE111">
         <v>1</v>
       </c>
       <c r="AI111" t="s">
         <v>370</v>
       </c>
       <c r="AJ111">
         <v>58780</v>
       </c>
       <c r="AK111">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>384</v>
       </c>
       <c r="E112" t="s">
         <v>190</v>
       </c>
       <c r="F112" t="s">
         <v>385</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="6" t="s">
         <v>184</v>
       </c>
       <c r="I112" t="s">
         <v>304</v>
       </c>
       <c r="J112" t="s">
         <v>252</v>
       </c>
       <c r="AE112">
@@ -8107,51 +8110,51 @@
       <c r="F158" t="s">
         <v>511</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H158" s="6" t="s">
         <v>184</v>
       </c>
       <c r="I158" t="s">
         <v>435</v>
       </c>
       <c r="J158" t="s">
         <v>458</v>
       </c>
       <c r="AE158">
         <v>1</v>
       </c>
       <c r="AI158" t="s">
         <v>508</v>
       </c>
       <c r="AJ158">
         <v>60053</v>
       </c>
       <c r="AK158">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
         <v>512</v>
       </c>
       <c r="E159" t="s">
         <v>513</v>
       </c>
       <c r="F159" t="s">
         <v>514</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H159" s="6" t="s">
         <v>184</v>
       </c>
       <c r="I159" t="s">
         <v>435</v>
       </c>
       <c r="J159" t="s">
         <v>515</v>
       </c>
       <c r="AE159">
@@ -8173,50 +8176,53 @@
       </c>
       <c r="F160" t="s">
         <v>517</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="6" t="s">
         <v>184</v>
       </c>
       <c r="I160" t="s">
         <v>435</v>
       </c>
       <c r="J160" t="s">
         <v>373</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AI160" t="s">
         <v>508</v>
       </c>
       <c r="AJ160">
         <v>58816</v>
       </c>
+      <c r="AK160">
+        <v>5</v>
+      </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>518</v>
       </c>
       <c r="E161" t="s">
         <v>403</v>
       </c>
       <c r="F161" t="s">
         <v>519</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I161" t="s">
         <v>520</v>
       </c>
       <c r="J161" t="s">
         <v>76</v>
       </c>
       <c r="AD161" t="s">
         <v>521</v>
@@ -8523,53 +8529,50 @@
       </c>
       <c r="F170" t="s">
         <v>552</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H170" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I170" t="s">
         <v>520</v>
       </c>
       <c r="J170" t="s">
         <v>112</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AI170" t="s">
         <v>553</v>
       </c>
       <c r="AJ170">
         <v>58127</v>
       </c>
-      <c r="AK170">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>554</v>
       </c>
       <c r="E171" t="s">
         <v>99</v>
       </c>
       <c r="F171" t="s">
         <v>555</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H171" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I171" t="s">
         <v>520</v>
       </c>
       <c r="J171" t="s">
         <v>389</v>
       </c>
       <c r="AE171">
         <v>2</v>
@@ -8754,51 +8757,51 @@
       <c r="E177" t="s">
         <v>232</v>
       </c>
       <c r="F177" t="s">
         <v>570</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I177" t="s">
         <v>520</v>
       </c>
       <c r="J177" t="s">
         <v>29</v>
       </c>
       <c r="AI177" t="s">
         <v>560</v>
       </c>
       <c r="AJ177">
         <v>59477</v>
       </c>
       <c r="AK177">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>571</v>
       </c>
       <c r="E178" t="s">
         <v>572</v>
       </c>
       <c r="F178" t="s">
         <v>573</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I178" t="s">
         <v>520</v>
       </c>
       <c r="J178" t="s">
         <v>126</v>
       </c>
       <c r="AI178" t="s">
@@ -8983,50 +8986,53 @@
       </c>
       <c r="E184" t="s">
         <v>585</v>
       </c>
       <c r="F184" t="s">
         <v>586</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H184" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I184" t="s">
         <v>520</v>
       </c>
       <c r="J184" t="s">
         <v>259</v>
       </c>
       <c r="AI184" t="s">
         <v>560</v>
       </c>
       <c r="AJ184">
         <v>57832</v>
       </c>
+      <c r="AK184">
+        <v>5</v>
+      </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>587</v>
       </c>
       <c r="E185" t="s">
         <v>588</v>
       </c>
       <c r="F185" t="s">
         <v>589</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I185" t="s">
         <v>520</v>
       </c>
       <c r="AI185" t="s">
         <v>560</v>
       </c>
       <c r="AJ185">
         <v>60405</v>
@@ -9106,86 +9112,86 @@
       <c r="F188" t="s">
         <v>597</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I188" t="s">
         <v>520</v>
       </c>
       <c r="J188" t="s">
         <v>373</v>
       </c>
       <c r="AE188">
         <v>1</v>
       </c>
       <c r="AI188" t="s">
         <v>591</v>
       </c>
       <c r="AJ188">
         <v>58187</v>
       </c>
       <c r="AK188">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
         <v>598</v>
       </c>
       <c r="E189" t="s">
         <v>465</v>
       </c>
       <c r="F189" t="s">
         <v>599</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I189" t="s">
         <v>520</v>
       </c>
       <c r="J189" t="s">
         <v>377</v>
       </c>
       <c r="AE189">
         <v>1</v>
       </c>
       <c r="AI189" t="s">
         <v>591</v>
       </c>
       <c r="AJ189">
         <v>59783</v>
       </c>
       <c r="AK189">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
         <v>600</v>
       </c>
       <c r="E190" t="s">
         <v>601</v>
       </c>
       <c r="F190" t="s">
         <v>602</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H190" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I190" t="s">
         <v>520</v>
       </c>
       <c r="J190" t="s">
         <v>126</v>
       </c>
       <c r="AE190">
@@ -9365,51 +9371,51 @@
       <c r="F196" t="s">
         <v>615</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H196" s="6" t="s">
         <v>184</v>
       </c>
       <c r="I196" t="s">
         <v>520</v>
       </c>
       <c r="J196" t="s">
         <v>373</v>
       </c>
       <c r="AE196">
         <v>1</v>
       </c>
       <c r="AI196" t="s">
         <v>609</v>
       </c>
       <c r="AJ196">
         <v>60271</v>
       </c>
       <c r="AK196">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
         <v>616</v>
       </c>
       <c r="E197" t="s">
         <v>617</v>
       </c>
       <c r="F197" t="s">
         <v>618</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H197" s="6" t="s">
         <v>184</v>
       </c>
       <c r="I197" t="s">
         <v>520</v>
       </c>
       <c r="AE197">
         <v>1</v>
       </c>
       <c r="AI197" t="s">
@@ -10375,51 +10381,51 @@
       <c r="F227" t="s">
         <v>701</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H227" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I227" t="s">
         <v>628</v>
       </c>
       <c r="J227" t="s">
         <v>142</v>
       </c>
       <c r="AE227">
         <v>1</v>
       </c>
       <c r="AI227" t="s">
         <v>700</v>
       </c>
       <c r="AJ227">
         <v>57634</v>
       </c>
       <c r="AK227">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="228" spans="1:37">
       <c r="D228" t="s">
         <v>702</v>
       </c>
       <c r="E228" t="s">
         <v>89</v>
       </c>
       <c r="F228" t="s">
         <v>703</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H228" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I228" t="s">
         <v>628</v>
       </c>
       <c r="J228" t="s">
         <v>704</v>
       </c>
       <c r="AE228">
@@ -10995,51 +11001,51 @@
       <c r="E246" t="s">
         <v>82</v>
       </c>
       <c r="F246" t="s">
         <v>732</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H246" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I246" t="s">
         <v>628</v>
       </c>
       <c r="AE246">
         <v>1</v>
       </c>
       <c r="AI246" t="s">
         <v>700</v>
       </c>
       <c r="AJ246">
         <v>54707</v>
       </c>
       <c r="AK246">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="247" spans="1:37">
       <c r="D247" t="s">
         <v>733</v>
       </c>
       <c r="E247" t="s">
         <v>734</v>
       </c>
       <c r="F247" t="s">
         <v>735</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H247" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I247" t="s">
         <v>628</v>
       </c>
       <c r="J247" t="s">
         <v>126</v>
       </c>
       <c r="AE247">
@@ -11417,51 +11423,51 @@
       <c r="F259" t="s">
         <v>762</v>
       </c>
       <c r="G259" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H259" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I259" t="s">
         <v>628</v>
       </c>
       <c r="J259" t="s">
         <v>763</v>
       </c>
       <c r="AE259">
         <v>1</v>
       </c>
       <c r="AI259" t="s">
         <v>756</v>
       </c>
       <c r="AJ259">
         <v>58491</v>
       </c>
       <c r="AK259">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:37">
       <c r="D260" t="s">
         <v>764</v>
       </c>
       <c r="E260" t="s">
         <v>765</v>
       </c>
       <c r="F260" t="s">
         <v>766</v>
       </c>
       <c r="G260" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H260" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I260" t="s">
         <v>628</v>
       </c>
       <c r="J260" t="s">
         <v>185</v>
       </c>
       <c r="AE260">
@@ -11816,51 +11822,51 @@
       <c r="E271" t="s">
         <v>379</v>
       </c>
       <c r="F271" t="s">
         <v>794</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H271" s="6" t="s">
         <v>184</v>
       </c>
       <c r="I271" t="s">
         <v>628</v>
       </c>
       <c r="AE271">
         <v>1</v>
       </c>
       <c r="AI271" t="s">
         <v>778</v>
       </c>
       <c r="AJ271">
         <v>58791</v>
       </c>
       <c r="AK271">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="272" spans="1:37">
       <c r="D272" t="s">
         <v>795</v>
       </c>
       <c r="E272" t="s">
         <v>124</v>
       </c>
       <c r="F272" t="s">
         <v>796</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H272" s="6" t="s">
         <v>184</v>
       </c>
       <c r="I272" t="s">
         <v>628</v>
       </c>
       <c r="J272" t="s">
         <v>458</v>
       </c>
       <c r="AE272">