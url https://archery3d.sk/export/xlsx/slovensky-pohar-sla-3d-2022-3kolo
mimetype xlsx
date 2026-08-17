--- v1 (2026-07-05)
+++ v2 (2026-08-17)
@@ -3576,53 +3576,50 @@
       </c>
       <c r="E20" t="s">
         <v>102</v>
       </c>
       <c r="F20" t="s">
         <v>103</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
         <v>94</v>
       </c>
       <c r="AJ20">
         <v>60286</v>
       </c>
-      <c r="AK20">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>104</v>
       </c>
       <c r="E21" t="s">
         <v>105</v>
       </c>
       <c r="F21" t="s">
         <v>106</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AI21" t="s">
         <v>94</v>
@@ -5579,53 +5576,50 @@
       </c>
       <c r="E81" t="s">
         <v>289</v>
       </c>
       <c r="F81" t="s">
         <v>290</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I81" t="s">
         <v>234</v>
       </c>
       <c r="J81" t="s">
         <v>259</v>
       </c>
       <c r="AI81" t="s">
         <v>291</v>
       </c>
       <c r="AJ81">
         <v>57833</v>
       </c>
-      <c r="AK81">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>292</v>
       </c>
       <c r="E82" t="s">
         <v>293</v>
       </c>
       <c r="F82" t="s">
         <v>294</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I82" t="s">
         <v>234</v>
       </c>
       <c r="J82" t="s">
         <v>259</v>
       </c>
       <c r="AI82" t="s">
         <v>291</v>
@@ -5768,53 +5762,50 @@
       </c>
       <c r="E87" t="s">
         <v>128</v>
       </c>
       <c r="F87" t="s">
         <v>312</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I87" t="s">
         <v>304</v>
       </c>
       <c r="J87" t="s">
         <v>29</v>
       </c>
       <c r="AI87" t="s">
         <v>313</v>
       </c>
       <c r="AJ87">
         <v>59407</v>
       </c>
-      <c r="AK87">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>314</v>
       </c>
       <c r="E88" t="s">
         <v>68</v>
       </c>
       <c r="F88" t="s">
         <v>315</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I88" t="s">
         <v>304</v>
       </c>
       <c r="J88" t="s">
         <v>142</v>
       </c>
       <c r="AE88">
         <v>1</v>
@@ -5838,53 +5829,50 @@
       </c>
       <c r="F89" t="s">
         <v>318</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I89" t="s">
         <v>304</v>
       </c>
       <c r="J89" t="s">
         <v>319</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AI89" t="s">
         <v>313</v>
       </c>
       <c r="AJ89">
         <v>56645</v>
       </c>
-      <c r="AK89">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>320</v>
       </c>
       <c r="E90" t="s">
         <v>321</v>
       </c>
       <c r="F90" t="s">
         <v>322</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H90" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I90" t="s">
         <v>304</v>
       </c>
       <c r="J90" t="s">
         <v>71</v>
       </c>
       <c r="AE90">
         <v>1</v>
@@ -6068,53 +6056,50 @@
       </c>
       <c r="E96" t="s">
         <v>341</v>
       </c>
       <c r="F96" t="s">
         <v>342</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I96" t="s">
         <v>304</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AI96" t="s">
         <v>328</v>
       </c>
       <c r="AJ96">
         <v>57942</v>
       </c>
-      <c r="AK96">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>343</v>
       </c>
       <c r="E97" t="s">
         <v>344</v>
       </c>
       <c r="F97" t="s">
         <v>345</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I97" t="s">
         <v>304</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AI97" t="s">
         <v>328</v>
@@ -6238,51 +6223,51 @@
       <c r="F101" t="s">
         <v>354</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I101" t="s">
         <v>304</v>
       </c>
       <c r="J101" t="s">
         <v>319</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AI101" t="s">
         <v>328</v>
       </c>
       <c r="AJ101">
         <v>56786</v>
       </c>
       <c r="AK101">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>355</v>
       </c>
       <c r="E102" t="s">
         <v>190</v>
       </c>
       <c r="F102" t="s">
         <v>356</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I102" t="s">
         <v>304</v>
       </c>
       <c r="J102" t="s">
         <v>71</v>
       </c>
       <c r="AE102">
@@ -6744,53 +6729,50 @@
       </c>
       <c r="F116" t="s">
         <v>397</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I116" t="s">
         <v>393</v>
       </c>
       <c r="J116" t="s">
         <v>142</v>
       </c>
       <c r="AD116" t="s">
         <v>398</v>
       </c>
       <c r="AI116" t="s">
         <v>395</v>
       </c>
       <c r="AJ116">
         <v>58002</v>
       </c>
-      <c r="AK116">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>399</v>
       </c>
       <c r="E117" t="s">
         <v>140</v>
       </c>
       <c r="F117" t="s">
         <v>400</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I117" t="s">
         <v>393</v>
       </c>
       <c r="J117" t="s">
         <v>142</v>
       </c>
       <c r="AE117">
         <v>2</v>
@@ -7972,53 +7954,50 @@
       </c>
       <c r="F154" t="s">
         <v>503</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I154" t="s">
         <v>435</v>
       </c>
       <c r="J154" t="s">
         <v>76</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AI154" t="s">
         <v>504</v>
       </c>
       <c r="AJ154">
         <v>54892</v>
       </c>
-      <c r="AK154">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
         <v>464</v>
       </c>
       <c r="E155" t="s">
         <v>465</v>
       </c>
       <c r="F155" t="s">
         <v>505</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I155" t="s">
         <v>435</v>
       </c>
       <c r="J155" t="s">
         <v>449</v>
       </c>
       <c r="AE155">
         <v>1</v>
@@ -8214,53 +8193,50 @@
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I161" t="s">
         <v>520</v>
       </c>
       <c r="J161" t="s">
         <v>76</v>
       </c>
       <c r="AD161" t="s">
         <v>521</v>
       </c>
       <c r="AE161">
         <v>2</v>
       </c>
       <c r="AI161" t="s">
         <v>522</v>
       </c>
       <c r="AJ161">
         <v>59392</v>
       </c>
-      <c r="AK161">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>523</v>
       </c>
       <c r="E162" t="s">
         <v>524</v>
       </c>
       <c r="F162" t="s">
         <v>525</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I162" t="s">
         <v>520</v>
       </c>
       <c r="J162" t="s">
         <v>252</v>
       </c>
       <c r="AD162" t="s">
         <v>526</v>
@@ -8322,53 +8298,50 @@
       </c>
       <c r="G164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H164" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I164" t="s">
         <v>520</v>
       </c>
       <c r="J164" t="s">
         <v>76</v>
       </c>
       <c r="AD164" t="s">
         <v>532</v>
       </c>
       <c r="AE164">
         <v>2</v>
       </c>
       <c r="AI164" t="s">
         <v>522</v>
       </c>
       <c r="AJ164">
         <v>56216</v>
       </c>
-      <c r="AK164">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
         <v>533</v>
       </c>
       <c r="E165" t="s">
         <v>534</v>
       </c>
       <c r="F165" t="s">
         <v>535</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I165" t="s">
         <v>520</v>
       </c>
       <c r="J165" t="s">
         <v>76</v>
       </c>
       <c r="AD165" t="s">
         <v>536</v>
@@ -8395,88 +8368,82 @@
       </c>
       <c r="G166" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H166" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I166" t="s">
         <v>520</v>
       </c>
       <c r="J166" t="s">
         <v>389</v>
       </c>
       <c r="AD166" t="s">
         <v>539</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AI166" t="s">
         <v>540</v>
       </c>
       <c r="AJ166">
         <v>58137</v>
       </c>
-      <c r="AK166">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>541</v>
       </c>
       <c r="E167" t="s">
         <v>542</v>
       </c>
       <c r="F167" t="s">
         <v>543</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H167" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I167" t="s">
         <v>520</v>
       </c>
       <c r="AD167" t="s">
         <v>544</v>
       </c>
       <c r="AE167">
         <v>1</v>
       </c>
       <c r="AI167" t="s">
         <v>540</v>
       </c>
       <c r="AJ167">
         <v>59076</v>
       </c>
-      <c r="AK167">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
         <v>545</v>
       </c>
       <c r="E168" t="s">
         <v>524</v>
       </c>
       <c r="F168" t="s">
         <v>546</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H168" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I168" t="s">
         <v>520</v>
       </c>
       <c r="J168" t="s">
         <v>373</v>
       </c>
       <c r="AE168">
         <v>1</v>
@@ -8561,53 +8528,50 @@
       </c>
       <c r="F171" t="s">
         <v>555</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H171" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I171" t="s">
         <v>520</v>
       </c>
       <c r="J171" t="s">
         <v>389</v>
       </c>
       <c r="AE171">
         <v>2</v>
       </c>
       <c r="AI171" t="s">
         <v>553</v>
       </c>
       <c r="AJ171">
         <v>58542</v>
       </c>
-      <c r="AK171">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
         <v>556</v>
       </c>
       <c r="E172" t="s">
         <v>92</v>
       </c>
       <c r="F172" t="s">
         <v>557</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H172" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I172" t="s">
         <v>520</v>
       </c>
       <c r="J172" t="s">
         <v>76</v>
       </c>
       <c r="AE172">
         <v>3</v>
@@ -8657,53 +8621,50 @@
       </c>
       <c r="E174" t="s">
         <v>562</v>
       </c>
       <c r="F174" t="s">
         <v>563</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I174" t="s">
         <v>520</v>
       </c>
       <c r="AE174">
         <v>1</v>
       </c>
       <c r="AI174" t="s">
         <v>560</v>
       </c>
       <c r="AJ174">
         <v>55352</v>
       </c>
-      <c r="AK174">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>564</v>
       </c>
       <c r="E175" t="s">
         <v>565</v>
       </c>
       <c r="F175" t="s">
         <v>566</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I175" t="s">
         <v>520</v>
       </c>
       <c r="J175" t="s">
         <v>76</v>
       </c>
       <c r="AE175">
         <v>1</v>
@@ -8888,51 +8849,51 @@
       <c r="F181" t="s">
         <v>581</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H181" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I181" t="s">
         <v>520</v>
       </c>
       <c r="J181" t="s">
         <v>195</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AI181" t="s">
         <v>560</v>
       </c>
       <c r="AJ181">
         <v>59552</v>
       </c>
       <c r="AK181">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
         <v>32</v>
       </c>
       <c r="E182" t="s">
         <v>82</v>
       </c>
       <c r="F182" t="s">
         <v>582</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I182" t="s">
         <v>520</v>
       </c>
       <c r="J182" t="s">
         <v>35</v>
       </c>
       <c r="AE182">
@@ -9236,87 +9197,84 @@
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>605</v>
       </c>
       <c r="E192" t="s">
         <v>606</v>
       </c>
       <c r="F192" t="s">
         <v>607</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H192" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I192" t="s">
         <v>520</v>
       </c>
       <c r="AI192" t="s">
         <v>591</v>
       </c>
       <c r="AJ192">
         <v>60406</v>
       </c>
-      <c r="AK192">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>264</v>
       </c>
       <c r="E193" t="s">
         <v>344</v>
       </c>
       <c r="F193" t="s">
         <v>608</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="6" t="s">
         <v>184</v>
       </c>
       <c r="I193" t="s">
         <v>520</v>
       </c>
       <c r="J193" t="s">
         <v>267</v>
       </c>
       <c r="AE193">
         <v>1</v>
       </c>
       <c r="AI193" t="s">
         <v>609</v>
       </c>
       <c r="AJ193">
         <v>58675</v>
       </c>
       <c r="AK193">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
         <v>610</v>
       </c>
       <c r="E194" t="s">
         <v>190</v>
       </c>
       <c r="F194" t="s">
         <v>611</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="6" t="s">
         <v>184</v>
       </c>
       <c r="I194" t="s">
         <v>520</v>
       </c>
       <c r="AE194">
         <v>2</v>
       </c>
       <c r="AI194" t="s">
@@ -10095,53 +10053,50 @@
       </c>
       <c r="F218" t="s">
         <v>679</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H218" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I218" t="s">
         <v>628</v>
       </c>
       <c r="J218" t="s">
         <v>76</v>
       </c>
       <c r="AE218">
         <v>1</v>
       </c>
       <c r="AI218" t="s">
         <v>671</v>
       </c>
       <c r="AJ218">
         <v>55013</v>
       </c>
-      <c r="AK218">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="219" spans="1:37">
       <c r="D219" t="s">
         <v>569</v>
       </c>
       <c r="E219" t="s">
         <v>68</v>
       </c>
       <c r="F219" t="s">
         <v>680</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H219" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I219" t="s">
         <v>628</v>
       </c>
       <c r="J219" t="s">
         <v>29</v>
       </c>
       <c r="AI219" t="s">
         <v>671</v>
@@ -11251,51 +11206,51 @@
       <c r="F254" t="s">
         <v>752</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H254" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I254" t="s">
         <v>628</v>
       </c>
       <c r="J254" t="s">
         <v>389</v>
       </c>
       <c r="AE254">
         <v>1</v>
       </c>
       <c r="AI254" t="s">
         <v>700</v>
       </c>
       <c r="AJ254">
         <v>57081</v>
       </c>
       <c r="AK254">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="255" spans="1:37">
       <c r="D255" t="s">
         <v>311</v>
       </c>
       <c r="E255" t="s">
         <v>232</v>
       </c>
       <c r="F255" t="s">
         <v>753</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H255" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I255" t="s">
         <v>628</v>
       </c>
       <c r="J255" t="s">
         <v>29</v>
       </c>
       <c r="AI255" t="s">