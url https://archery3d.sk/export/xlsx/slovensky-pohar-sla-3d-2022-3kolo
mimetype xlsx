--- v2 (2026-08-17)
+++ v3 (2026-09-06)
@@ -6389,51 +6389,51 @@
       <c r="F106" t="s">
         <v>367</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I106" t="s">
         <v>304</v>
       </c>
       <c r="J106" t="s">
         <v>319</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AI106" t="s">
         <v>364</v>
       </c>
       <c r="AJ106">
         <v>56787</v>
       </c>
       <c r="AK106">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>368</v>
       </c>
       <c r="E107" t="s">
         <v>115</v>
       </c>
       <c r="F107" t="s">
         <v>369</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="6" t="s">
         <v>184</v>
       </c>
       <c r="I107" t="s">
         <v>304</v>
       </c>
       <c r="J107" t="s">
         <v>65</v>
       </c>
       <c r="AE107">
@@ -7754,51 +7754,51 @@
       <c r="F148" t="s">
         <v>491</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I148" t="s">
         <v>435</v>
       </c>
       <c r="J148" t="s">
         <v>458</v>
       </c>
       <c r="AE148">
         <v>1</v>
       </c>
       <c r="AI148" t="s">
         <v>469</v>
       </c>
       <c r="AJ148">
         <v>56764</v>
       </c>
       <c r="AK148">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>492</v>
       </c>
       <c r="E149" t="s">
         <v>429</v>
       </c>
       <c r="F149" t="s">
         <v>493</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I149" t="s">
         <v>435</v>
       </c>
       <c r="J149" t="s">
         <v>458</v>
       </c>
       <c r="AI149" t="s">
@@ -9230,51 +9230,51 @@
       <c r="F193" t="s">
         <v>608</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="6" t="s">
         <v>184</v>
       </c>
       <c r="I193" t="s">
         <v>520</v>
       </c>
       <c r="J193" t="s">
         <v>267</v>
       </c>
       <c r="AE193">
         <v>1</v>
       </c>
       <c r="AI193" t="s">
         <v>609</v>
       </c>
       <c r="AJ193">
         <v>58675</v>
       </c>
       <c r="AK193">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
         <v>610</v>
       </c>
       <c r="E194" t="s">
         <v>190</v>
       </c>
       <c r="F194" t="s">
         <v>611</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="6" t="s">
         <v>184</v>
       </c>
       <c r="I194" t="s">
         <v>520</v>
       </c>
       <c r="AE194">
         <v>2</v>
       </c>
       <c r="AI194" t="s">