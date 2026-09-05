--- v0 (2026-07-05)
+++ v1 (2026-09-05)
@@ -5572,53 +5572,50 @@
       </c>
       <c r="E79" t="s">
         <v>298</v>
       </c>
       <c r="F79" t="s">
         <v>299</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I79" t="s">
         <v>217</v>
       </c>
       <c r="J79" t="s">
         <v>251</v>
       </c>
       <c r="AI79" t="s">
         <v>296</v>
       </c>
       <c r="AJ79">
         <v>57045</v>
       </c>
-      <c r="AK79">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>300</v>
       </c>
       <c r="E80" t="s">
         <v>301</v>
       </c>
       <c r="F80" t="s">
         <v>302</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I80" t="s">
         <v>217</v>
       </c>
       <c r="J80" t="s">
         <v>251</v>
       </c>
       <c r="AI80" t="s">
         <v>296</v>
@@ -5825,53 +5822,50 @@
       </c>
       <c r="F87" t="s">
         <v>326</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I87" t="s">
         <v>317</v>
       </c>
       <c r="J87" t="s">
         <v>327</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AI87" t="s">
         <v>328</v>
       </c>
       <c r="AJ87">
         <v>55559</v>
       </c>
-      <c r="AK87">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>329</v>
       </c>
       <c r="E88" t="s">
         <v>55</v>
       </c>
       <c r="F88" t="s">
         <v>330</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I88" t="s">
         <v>317</v>
       </c>
       <c r="J88" t="s">
         <v>122</v>
       </c>
       <c r="AE88">
         <v>1</v>
@@ -5895,53 +5889,50 @@
       </c>
       <c r="F89" t="s">
         <v>332</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I89" t="s">
         <v>317</v>
       </c>
       <c r="J89" t="s">
         <v>29</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AI89" t="s">
         <v>328</v>
       </c>
       <c r="AJ89">
         <v>57275</v>
       </c>
-      <c r="AK89">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>333</v>
       </c>
       <c r="E90" t="s">
         <v>334</v>
       </c>
       <c r="F90" t="s">
         <v>335</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H90" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I90" t="s">
         <v>317</v>
       </c>
       <c r="J90" t="s">
         <v>47</v>
       </c>
       <c r="AE90">
         <v>1</v>
@@ -6021,51 +6012,51 @@
       <c r="F93" t="s">
         <v>343</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I93" t="s">
         <v>317</v>
       </c>
       <c r="J93" t="s">
         <v>327</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AI93" t="s">
         <v>339</v>
       </c>
       <c r="AJ93">
         <v>56591</v>
       </c>
       <c r="AK93">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>344</v>
       </c>
       <c r="E94" t="s">
         <v>111</v>
       </c>
       <c r="F94" t="s">
         <v>345</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I94" t="s">
         <v>317</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AI94" t="s">
@@ -6177,53 +6168,50 @@
       </c>
       <c r="E98" t="s">
         <v>353</v>
       </c>
       <c r="F98" t="s">
         <v>354</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I98" t="s">
         <v>317</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AI98" t="s">
         <v>339</v>
       </c>
       <c r="AJ98">
         <v>56924</v>
       </c>
-      <c r="AK98">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>355</v>
       </c>
       <c r="E99" t="s">
         <v>97</v>
       </c>
       <c r="F99" t="s">
         <v>356</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I99" t="s">
         <v>317</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AI99" t="s">
         <v>339</v>
@@ -6542,51 +6530,51 @@
       <c r="F109" t="s">
         <v>387</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I109" t="s">
         <v>317</v>
       </c>
       <c r="J109" t="s">
         <v>327</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AI109" t="s">
         <v>384</v>
       </c>
       <c r="AJ109">
         <v>56592</v>
       </c>
       <c r="AK109">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>388</v>
       </c>
       <c r="E110" t="s">
         <v>132</v>
       </c>
       <c r="F110" t="s">
         <v>389</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="6" t="s">
         <v>176</v>
       </c>
       <c r="I110" t="s">
         <v>317</v>
       </c>
       <c r="J110" t="s">
         <v>47</v>
       </c>
       <c r="AE110">
@@ -6803,53 +6791,50 @@
       </c>
       <c r="F117" t="s">
         <v>410</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I117" t="s">
         <v>411</v>
       </c>
       <c r="J117" t="s">
         <v>122</v>
       </c>
       <c r="AD117" t="s">
         <v>412</v>
       </c>
       <c r="AI117" t="s">
         <v>413</v>
       </c>
       <c r="AJ117">
         <v>56972</v>
       </c>
-      <c r="AK117">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>414</v>
       </c>
       <c r="E118" t="s">
         <v>415</v>
       </c>
       <c r="F118" t="s">
         <v>416</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I118" t="s">
         <v>411</v>
       </c>
       <c r="J118" t="s">
         <v>109</v>
       </c>
       <c r="AE118">
         <v>1</v>
@@ -7907,51 +7892,51 @@
       <c r="F151" t="s">
         <v>509</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H151" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I151" t="s">
         <v>441</v>
       </c>
       <c r="J151" t="s">
         <v>442</v>
       </c>
       <c r="AE151">
         <v>1</v>
       </c>
       <c r="AI151" t="s">
         <v>478</v>
       </c>
       <c r="AJ151">
         <v>55453</v>
       </c>
       <c r="AK151">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
         <v>510</v>
       </c>
       <c r="E152" t="s">
         <v>153</v>
       </c>
       <c r="F152" t="s">
         <v>511</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I152" t="s">
         <v>441</v>
       </c>
       <c r="J152" t="s">
         <v>126</v>
       </c>
       <c r="AI152" t="s">
@@ -8098,53 +8083,50 @@
       </c>
       <c r="F157" t="s">
         <v>523</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I157" t="s">
         <v>441</v>
       </c>
       <c r="J157" t="s">
         <v>62</v>
       </c>
       <c r="AE157">
         <v>1</v>
       </c>
       <c r="AI157" t="s">
         <v>522</v>
       </c>
       <c r="AJ157">
         <v>54890</v>
       </c>
-      <c r="AK157">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
         <v>471</v>
       </c>
       <c r="E158" t="s">
         <v>472</v>
       </c>
       <c r="F158" t="s">
         <v>524</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I158" t="s">
         <v>441</v>
       </c>
       <c r="J158" t="s">
         <v>459</v>
       </c>
       <c r="AI158" t="s">
         <v>522</v>
@@ -8576,126 +8558,117 @@
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I171" t="s">
         <v>552</v>
       </c>
       <c r="J171" t="s">
         <v>62</v>
       </c>
       <c r="AD171" t="s">
         <v>565</v>
       </c>
       <c r="AE171">
         <v>2</v>
       </c>
       <c r="AI171" t="s">
         <v>555</v>
       </c>
       <c r="AJ171">
         <v>56770</v>
       </c>
-      <c r="AK171">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
         <v>491</v>
       </c>
       <c r="E172" t="s">
         <v>566</v>
       </c>
       <c r="F172" t="s">
         <v>567</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H172" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I172" t="s">
         <v>552</v>
       </c>
       <c r="J172" t="s">
         <v>408</v>
       </c>
       <c r="AD172" t="s">
         <v>568</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AI172" t="s">
         <v>569</v>
       </c>
       <c r="AJ172">
         <v>57370</v>
       </c>
-      <c r="AK172">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
         <v>570</v>
       </c>
       <c r="E173" t="s">
         <v>571</v>
       </c>
       <c r="F173" t="s">
         <v>572</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H173" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I173" t="s">
         <v>552</v>
       </c>
       <c r="AD173" t="s">
         <v>573</v>
       </c>
       <c r="AE173">
         <v>1</v>
       </c>
       <c r="AI173" t="s">
         <v>569</v>
       </c>
       <c r="AJ173">
         <v>56143</v>
       </c>
-      <c r="AK173">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
         <v>535</v>
       </c>
       <c r="E174" t="s">
         <v>574</v>
       </c>
       <c r="F174" t="s">
         <v>575</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H174" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I174" t="s">
         <v>552</v>
       </c>
       <c r="J174" t="s">
         <v>62</v>
       </c>
       <c r="AE174">
         <v>1</v>
@@ -8841,53 +8814,50 @@
       </c>
       <c r="E179" t="s">
         <v>590</v>
       </c>
       <c r="F179" t="s">
         <v>591</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H179" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I179" t="s">
         <v>552</v>
       </c>
       <c r="J179" t="s">
         <v>408</v>
       </c>
       <c r="AI179" t="s">
         <v>583</v>
       </c>
       <c r="AJ179">
         <v>56277</v>
       </c>
-      <c r="AK179">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
         <v>592</v>
       </c>
       <c r="E180" t="s">
         <v>593</v>
       </c>
       <c r="F180" t="s">
         <v>594</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H180" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I180" t="s">
         <v>552</v>
       </c>
       <c r="J180" t="s">
         <v>453</v>
       </c>
       <c r="AI180" t="s">
         <v>583</v>
@@ -8937,53 +8907,50 @@
       </c>
       <c r="E182" t="s">
         <v>599</v>
       </c>
       <c r="F182" t="s">
         <v>600</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I182" t="s">
         <v>552</v>
       </c>
       <c r="AE182">
         <v>1</v>
       </c>
       <c r="AI182" t="s">
         <v>597</v>
       </c>
       <c r="AJ182">
         <v>55350</v>
       </c>
-      <c r="AK182">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
         <v>601</v>
       </c>
       <c r="E183" t="s">
         <v>370</v>
       </c>
       <c r="F183" t="s">
         <v>602</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H183" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I183" t="s">
         <v>552</v>
       </c>
       <c r="J183" t="s">
         <v>408</v>
       </c>
       <c r="AE183">
         <v>1</v>
@@ -9078,86 +9045,86 @@
       <c r="F186" t="s">
         <v>610</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H186" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I186" t="s">
         <v>552</v>
       </c>
       <c r="J186" t="s">
         <v>126</v>
       </c>
       <c r="AE186">
         <v>1</v>
       </c>
       <c r="AI186" t="s">
         <v>597</v>
       </c>
       <c r="AJ186">
         <v>57476</v>
       </c>
       <c r="AK186">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
         <v>611</v>
       </c>
       <c r="E187" t="s">
         <v>73</v>
       </c>
       <c r="F187" t="s">
         <v>612</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I187" t="s">
         <v>552</v>
       </c>
       <c r="J187" t="s">
         <v>102</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AI187" t="s">
         <v>597</v>
       </c>
       <c r="AJ187">
         <v>57738</v>
       </c>
       <c r="AK187">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>613</v>
       </c>
       <c r="E188" t="s">
         <v>215</v>
       </c>
       <c r="F188" t="s">
         <v>614</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I188" t="s">
         <v>552</v>
       </c>
       <c r="J188" t="s">
         <v>29</v>
       </c>
       <c r="AE188">
@@ -9343,51 +9310,51 @@
       <c r="F194" t="s">
         <v>626</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I194" t="s">
         <v>552</v>
       </c>
       <c r="J194" t="s">
         <v>134</v>
       </c>
       <c r="AE194">
         <v>1</v>
       </c>
       <c r="AI194" t="s">
         <v>597</v>
       </c>
       <c r="AJ194">
         <v>55293</v>
       </c>
       <c r="AK194">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
         <v>627</v>
       </c>
       <c r="E195" t="s">
         <v>386</v>
       </c>
       <c r="F195" t="s">
         <v>628</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I195" t="s">
         <v>552</v>
       </c>
       <c r="J195" t="s">
         <v>307</v>
       </c>
       <c r="AE195">
@@ -9480,86 +9447,86 @@
       <c r="F198" t="s">
         <v>634</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H198" s="6" t="s">
         <v>176</v>
       </c>
       <c r="I198" t="s">
         <v>552</v>
       </c>
       <c r="J198" t="s">
         <v>368</v>
       </c>
       <c r="AE198">
         <v>1</v>
       </c>
       <c r="AI198" t="s">
         <v>635</v>
       </c>
       <c r="AJ198">
         <v>57687</v>
       </c>
       <c r="AK198">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="199" spans="1:37">
       <c r="D199" t="s">
         <v>274</v>
       </c>
       <c r="E199" t="s">
         <v>97</v>
       </c>
       <c r="F199" t="s">
         <v>636</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H199" s="6" t="s">
         <v>176</v>
       </c>
       <c r="I199" t="s">
         <v>552</v>
       </c>
       <c r="J199" t="s">
         <v>277</v>
       </c>
       <c r="AE199">
         <v>1</v>
       </c>
       <c r="AI199" t="s">
         <v>635</v>
       </c>
       <c r="AJ199">
         <v>57442</v>
       </c>
       <c r="AK199">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>637</v>
       </c>
       <c r="E200" t="s">
         <v>179</v>
       </c>
       <c r="F200" t="s">
         <v>638</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="6" t="s">
         <v>176</v>
       </c>
       <c r="I200" t="s">
         <v>552</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AI200" t="s">
@@ -10129,53 +10096,50 @@
       </c>
       <c r="F217" t="s">
         <v>690</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H217" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I217" t="s">
         <v>649</v>
       </c>
       <c r="J217" t="s">
         <v>62</v>
       </c>
       <c r="AE217">
         <v>1</v>
       </c>
       <c r="AI217" t="s">
         <v>684</v>
       </c>
       <c r="AJ217">
         <v>57930</v>
       </c>
-      <c r="AK217">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="218" spans="1:37">
       <c r="D218" t="s">
         <v>691</v>
       </c>
       <c r="E218" t="s">
         <v>111</v>
       </c>
       <c r="F218" t="s">
         <v>692</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H218" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I218" t="s">
         <v>649</v>
       </c>
       <c r="J218" t="s">
         <v>102</v>
       </c>
       <c r="AD218" t="s">
         <v>693</v>
@@ -11640,51 +11604,51 @@
       <c r="F264" t="s">
         <v>785</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H264" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I264" t="s">
         <v>649</v>
       </c>
       <c r="J264" t="s">
         <v>408</v>
       </c>
       <c r="AE264">
         <v>1</v>
       </c>
       <c r="AI264" t="s">
         <v>722</v>
       </c>
       <c r="AJ264">
         <v>57073</v>
       </c>
       <c r="AK264">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="265" spans="1:37">
       <c r="D265" t="s">
         <v>369</v>
       </c>
       <c r="E265" t="s">
         <v>360</v>
       </c>
       <c r="F265" t="s">
         <v>786</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H265" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I265" t="s">
         <v>649</v>
       </c>
       <c r="J265" t="s">
         <v>787</v>
       </c>
       <c r="AE265">