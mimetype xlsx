--- v2 (2026-09-05)
+++ v3 (2026-09-25)
@@ -4723,51 +4723,51 @@
       <c r="F59" t="s">
         <v>224</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I59" t="s">
         <v>221</v>
       </c>
       <c r="J59" t="s">
         <v>225</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AI59" t="s">
         <v>222</v>
       </c>
       <c r="AJ59">
         <v>56640</v>
       </c>
       <c r="AK59">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>226</v>
       </c>
       <c r="E60" t="s">
         <v>109</v>
       </c>
       <c r="F60" t="s">
         <v>227</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I60" t="s">
         <v>221</v>
       </c>
       <c r="J60" t="s">
         <v>114</v>
       </c>
       <c r="AI60" t="s">
@@ -5381,51 +5381,51 @@
       <c r="F79" t="s">
         <v>286</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I79" t="s">
         <v>234</v>
       </c>
       <c r="J79" t="s">
         <v>287</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AI79" t="s">
         <v>274</v>
       </c>
       <c r="AJ79">
         <v>55702</v>
       </c>
       <c r="AK79">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>255</v>
       </c>
       <c r="E80" t="s">
         <v>288</v>
       </c>
       <c r="F80" t="s">
         <v>289</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I80" t="s">
         <v>234</v>
       </c>
       <c r="J80" t="s">
         <v>258</v>
       </c>
       <c r="AE80">
@@ -7066,51 +7066,51 @@
       <c r="E131" t="s">
         <v>436</v>
       </c>
       <c r="F131" t="s">
         <v>437</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I131" t="s">
         <v>391</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AI131" t="s">
         <v>432</v>
       </c>
       <c r="AJ131">
         <v>55662</v>
       </c>
       <c r="AK131">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
         <v>438</v>
       </c>
       <c r="E132" t="s">
         <v>439</v>
       </c>
       <c r="F132" t="s">
         <v>440</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I132" t="s">
         <v>441</v>
       </c>
       <c r="AD132" t="s">
         <v>442</v>
       </c>
       <c r="AE132">
@@ -7593,51 +7593,51 @@
       <c r="F147" t="s">
         <v>486</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I147" t="s">
         <v>441</v>
       </c>
       <c r="J147" t="s">
         <v>76</v>
       </c>
       <c r="AE147">
         <v>1</v>
       </c>
       <c r="AI147" t="s">
         <v>472</v>
       </c>
       <c r="AJ147">
         <v>54887</v>
       </c>
       <c r="AK147">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
         <v>487</v>
       </c>
       <c r="E148" t="s">
         <v>133</v>
       </c>
       <c r="F148" t="s">
         <v>488</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I148" t="s">
         <v>441</v>
       </c>
       <c r="AI148" t="s">
         <v>472</v>
       </c>
       <c r="AJ148">
@@ -8760,51 +8760,51 @@
       <c r="F183" t="s">
         <v>580</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H183" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I183" t="s">
         <v>511</v>
       </c>
       <c r="J183" t="s">
         <v>282</v>
       </c>
       <c r="AE183">
         <v>1</v>
       </c>
       <c r="AI183" t="s">
         <v>576</v>
       </c>
       <c r="AJ183">
         <v>55645</v>
       </c>
       <c r="AK183">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
         <v>581</v>
       </c>
       <c r="E184" t="s">
         <v>78</v>
       </c>
       <c r="F184" t="s">
         <v>582</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H184" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I184" t="s">
         <v>511</v>
       </c>
       <c r="J184" t="s">
         <v>388</v>
       </c>
       <c r="AE184">
@@ -10530,51 +10530,51 @@
       <c r="F237" t="s">
         <v>702</v>
       </c>
       <c r="G237" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H237" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I237" t="s">
         <v>588</v>
       </c>
       <c r="J237" t="s">
         <v>273</v>
       </c>
       <c r="AE237">
         <v>3</v>
       </c>
       <c r="AI237" t="s">
         <v>703</v>
       </c>
       <c r="AJ237">
         <v>55928</v>
       </c>
       <c r="AK237">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="238" spans="1:37">
       <c r="D238" t="s">
         <v>704</v>
       </c>
       <c r="E238" t="s">
         <v>705</v>
       </c>
       <c r="F238" t="s">
         <v>706</v>
       </c>
       <c r="G238" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H238" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I238" t="s">
         <v>588</v>
       </c>
       <c r="J238" t="s">
         <v>543</v>
       </c>
       <c r="AE238">