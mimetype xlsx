--- v3 (2026-09-25)
+++ v4 (2026-10-15)
@@ -3826,51 +3826,51 @@
       <c r="F32" t="s">
         <v>137</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>138</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AI32" t="s">
         <v>100</v>
       </c>
       <c r="AJ32">
         <v>54451</v>
       </c>
       <c r="AK32">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>139</v>
       </c>
       <c r="E33" t="s">
         <v>140</v>
       </c>
       <c r="F33" t="s">
         <v>141</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>142</v>
       </c>
       <c r="AE33">
@@ -4225,51 +4225,51 @@
       <c r="F44" t="s">
         <v>177</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>107</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AI44" t="s">
         <v>166</v>
       </c>
       <c r="AJ44">
         <v>55525</v>
       </c>
       <c r="AK44">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>178</v>
       </c>
       <c r="E45" t="s">
         <v>179</v>
       </c>
       <c r="F45" t="s">
         <v>180</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>145</v>
       </c>
       <c r="AE45">
@@ -4356,51 +4356,51 @@
       <c r="E48" t="s">
         <v>189</v>
       </c>
       <c r="F48" t="s">
         <v>190</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AI48" t="s">
         <v>184</v>
       </c>
       <c r="AJ48">
         <v>54631</v>
       </c>
       <c r="AK48">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>191</v>
       </c>
       <c r="E49" t="s">
         <v>192</v>
       </c>
       <c r="F49" t="s">
         <v>193</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>50</v>
       </c>
       <c r="AE49">
@@ -5381,51 +5381,51 @@
       <c r="F79" t="s">
         <v>286</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I79" t="s">
         <v>234</v>
       </c>
       <c r="J79" t="s">
         <v>287</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AI79" t="s">
         <v>274</v>
       </c>
       <c r="AJ79">
         <v>55702</v>
       </c>
       <c r="AK79">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>255</v>
       </c>
       <c r="E80" t="s">
         <v>288</v>
       </c>
       <c r="F80" t="s">
         <v>289</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I80" t="s">
         <v>234</v>
       </c>
       <c r="J80" t="s">
         <v>258</v>
       </c>
       <c r="AE80">
@@ -5963,51 +5963,51 @@
       <c r="F97" t="s">
         <v>339</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I97" t="s">
         <v>310</v>
       </c>
       <c r="J97" t="s">
         <v>340</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AI97" t="s">
         <v>330</v>
       </c>
       <c r="AJ97">
         <v>54460</v>
       </c>
       <c r="AK97">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>341</v>
       </c>
       <c r="E98" t="s">
         <v>342</v>
       </c>
       <c r="F98" t="s">
         <v>343</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I98" t="s">
         <v>310</v>
       </c>
       <c r="J98" t="s">
         <v>344</v>
       </c>
       <c r="AE98">