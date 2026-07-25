--- v0 (2026-05-04)
+++ v1 (2026-07-25)
@@ -3494,51 +3494,51 @@
       <c r="F22" t="s">
         <v>106</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>107</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>100</v>
       </c>
       <c r="AJ22">
         <v>55840</v>
       </c>
       <c r="AK22">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>108</v>
       </c>
       <c r="E23" t="s">
         <v>109</v>
       </c>
       <c r="F23" t="s">
         <v>110</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>65</v>
       </c>
       <c r="AE23">
@@ -4094,86 +4094,86 @@
       <c r="F40" t="s">
         <v>165</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>45</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AI40" t="s">
         <v>166</v>
       </c>
       <c r="AJ40">
         <v>54797</v>
       </c>
       <c r="AK40">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>167</v>
       </c>
       <c r="E41" t="s">
         <v>53</v>
       </c>
       <c r="F41" t="s">
         <v>168</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>107</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AI41" t="s">
         <v>166</v>
       </c>
       <c r="AJ41">
         <v>55843</v>
       </c>
       <c r="AK41">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>169</v>
       </c>
       <c r="E42" t="s">
         <v>170</v>
       </c>
       <c r="F42" t="s">
         <v>171</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>172</v>
       </c>
       <c r="AI42" t="s">
@@ -4224,50 +4224,53 @@
       </c>
       <c r="F44" t="s">
         <v>177</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>107</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AI44" t="s">
         <v>166</v>
       </c>
       <c r="AJ44">
         <v>55525</v>
       </c>
+      <c r="AK44">
+        <v>5</v>
+      </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>178</v>
       </c>
       <c r="E45" t="s">
         <v>179</v>
       </c>
       <c r="F45" t="s">
         <v>180</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>145</v>
       </c>
       <c r="AE45">
         <v>1</v>
@@ -4551,86 +4554,86 @@
       <c r="E54" t="s">
         <v>205</v>
       </c>
       <c r="F54" t="s">
         <v>206</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AI54" t="s">
         <v>207</v>
       </c>
       <c r="AJ54">
         <v>54632</v>
       </c>
       <c r="AK54">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>208</v>
       </c>
       <c r="E55" t="s">
         <v>209</v>
       </c>
       <c r="F55" t="s">
         <v>210</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I55" t="s">
         <v>28</v>
       </c>
       <c r="J55" t="s">
         <v>211</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AI55" t="s">
         <v>207</v>
       </c>
       <c r="AJ55">
         <v>55148</v>
       </c>
       <c r="AK55">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>212</v>
       </c>
       <c r="E56" t="s">
         <v>213</v>
       </c>
       <c r="F56" t="s">
         <v>214</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I56" t="s">
         <v>28</v>
       </c>
       <c r="J56" t="s">
         <v>215</v>
       </c>
       <c r="AI56" t="s">
@@ -5378,51 +5381,51 @@
       <c r="F79" t="s">
         <v>286</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I79" t="s">
         <v>234</v>
       </c>
       <c r="J79" t="s">
         <v>287</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AI79" t="s">
         <v>274</v>
       </c>
       <c r="AJ79">
         <v>55702</v>
       </c>
       <c r="AK79">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>255</v>
       </c>
       <c r="E80" t="s">
         <v>288</v>
       </c>
       <c r="F80" t="s">
         <v>289</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I80" t="s">
         <v>234</v>
       </c>
       <c r="J80" t="s">
         <v>258</v>
       </c>
       <c r="AE80">
@@ -5965,50 +5968,53 @@
       </c>
       <c r="F97" t="s">
         <v>339</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I97" t="s">
         <v>310</v>
       </c>
       <c r="J97" t="s">
         <v>340</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AI97" t="s">
         <v>330</v>
       </c>
       <c r="AJ97">
         <v>54460</v>
       </c>
+      <c r="AK97">
+        <v>5</v>
+      </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>341</v>
       </c>
       <c r="E98" t="s">
         <v>342</v>
       </c>
       <c r="F98" t="s">
         <v>343</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I98" t="s">
         <v>310</v>
       </c>
       <c r="J98" t="s">
         <v>344</v>
       </c>
       <c r="AE98">
         <v>1</v>
@@ -6033,51 +6039,51 @@
       <c r="F99" t="s">
         <v>346</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I99" t="s">
         <v>310</v>
       </c>
       <c r="J99" t="s">
         <v>321</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AI99" t="s">
         <v>330</v>
       </c>
       <c r="AJ99">
         <v>55504</v>
       </c>
       <c r="AK99">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>347</v>
       </c>
       <c r="E100" t="s">
         <v>102</v>
       </c>
       <c r="F100" t="s">
         <v>348</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I100" t="s">
         <v>310</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AI100" t="s">
@@ -7820,51 +7826,51 @@
       <c r="F154" t="s">
         <v>503</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I154" t="s">
         <v>441</v>
       </c>
       <c r="J154" t="s">
         <v>468</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AI154" t="s">
         <v>504</v>
       </c>
       <c r="AJ154">
         <v>55852</v>
       </c>
       <c r="AK154">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
         <v>505</v>
       </c>
       <c r="E155" t="s">
         <v>109</v>
       </c>
       <c r="F155" t="s">
         <v>506</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I155" t="s">
         <v>441</v>
       </c>
       <c r="J155" t="s">
         <v>45</v>
       </c>
       <c r="AE155">
@@ -7886,50 +7892,53 @@
       </c>
       <c r="F156" t="s">
         <v>508</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I156" t="s">
         <v>441</v>
       </c>
       <c r="J156" t="s">
         <v>388</v>
       </c>
       <c r="AE156">
         <v>1</v>
       </c>
       <c r="AI156" t="s">
         <v>504</v>
       </c>
       <c r="AJ156">
         <v>56302</v>
       </c>
+      <c r="AK156">
+        <v>5</v>
+      </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>502</v>
       </c>
       <c r="E157" t="s">
         <v>509</v>
       </c>
       <c r="F157" t="s">
         <v>510</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H157" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I157" t="s">
         <v>511</v>
       </c>
       <c r="J157" t="s">
         <v>76</v>
       </c>
       <c r="AD157" t="s">
         <v>457</v>
@@ -8251,51 +8260,51 @@
       <c r="F167" t="s">
         <v>542</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I167" t="s">
         <v>511</v>
       </c>
       <c r="J167" t="s">
         <v>543</v>
       </c>
       <c r="AE167">
         <v>1</v>
       </c>
       <c r="AI167" t="s">
         <v>544</v>
       </c>
       <c r="AJ167">
         <v>55570</v>
       </c>
       <c r="AK167">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
         <v>23</v>
       </c>
       <c r="E168" t="s">
         <v>68</v>
       </c>
       <c r="F168" t="s">
         <v>545</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H168" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I168" t="s">
         <v>511</v>
       </c>
       <c r="J168" t="s">
         <v>29</v>
       </c>
       <c r="AE168">
@@ -8545,121 +8554,121 @@
       <c r="F176" t="s">
         <v>563</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I176" t="s">
         <v>511</v>
       </c>
       <c r="J176" t="s">
         <v>65</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AI176" t="s">
         <v>544</v>
       </c>
       <c r="AJ176">
         <v>55543</v>
       </c>
       <c r="AK176">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>564</v>
       </c>
       <c r="E177" t="s">
         <v>153</v>
       </c>
       <c r="F177" t="s">
         <v>565</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I177" t="s">
         <v>511</v>
       </c>
       <c r="J177" t="s">
         <v>543</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AI177" t="s">
         <v>544</v>
       </c>
       <c r="AJ177">
         <v>55289</v>
       </c>
       <c r="AK177">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>566</v>
       </c>
       <c r="E178" t="s">
         <v>567</v>
       </c>
       <c r="F178" t="s">
         <v>568</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H178" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I178" t="s">
         <v>511</v>
       </c>
       <c r="J178" t="s">
         <v>374</v>
       </c>
       <c r="AE178">
         <v>1</v>
       </c>
       <c r="AI178" t="s">
         <v>569</v>
       </c>
       <c r="AJ178">
         <v>54907</v>
       </c>
       <c r="AK178">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
         <v>570</v>
       </c>
       <c r="E179" t="s">
         <v>423</v>
       </c>
       <c r="F179" t="s">
         <v>571</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I179" t="s">
         <v>511</v>
       </c>
       <c r="J179" t="s">
         <v>65</v>
       </c>
       <c r="AI179" t="s">
@@ -8778,86 +8787,86 @@
       <c r="F183" t="s">
         <v>580</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H183" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I183" t="s">
         <v>511</v>
       </c>
       <c r="J183" t="s">
         <v>282</v>
       </c>
       <c r="AE183">
         <v>1</v>
       </c>
       <c r="AI183" t="s">
         <v>576</v>
       </c>
       <c r="AJ183">
         <v>55645</v>
       </c>
       <c r="AK183">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
         <v>581</v>
       </c>
       <c r="E184" t="s">
         <v>78</v>
       </c>
       <c r="F184" t="s">
         <v>582</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H184" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I184" t="s">
         <v>511</v>
       </c>
       <c r="J184" t="s">
         <v>388</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AI184" t="s">
         <v>576</v>
       </c>
       <c r="AJ184">
         <v>56004</v>
       </c>
       <c r="AK184">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>583</v>
       </c>
       <c r="E185" t="s">
         <v>319</v>
       </c>
       <c r="F185" t="s">
         <v>584</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H185" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I185" t="s">
         <v>511</v>
       </c>
       <c r="J185" t="s">
         <v>388</v>
       </c>
       <c r="AE185">
@@ -9707,51 +9716,51 @@
       <c r="F211" t="s">
         <v>655</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I211" t="s">
         <v>588</v>
       </c>
       <c r="J211" t="s">
         <v>114</v>
       </c>
       <c r="AE211">
         <v>1</v>
       </c>
       <c r="AI211" t="s">
         <v>651</v>
       </c>
       <c r="AJ211">
         <v>54554</v>
       </c>
       <c r="AK211">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
         <v>316</v>
       </c>
       <c r="E212" t="s">
         <v>232</v>
       </c>
       <c r="F212" t="s">
         <v>656</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I212" t="s">
         <v>588</v>
       </c>
       <c r="J212" t="s">
         <v>65</v>
       </c>
       <c r="AE212">
@@ -10196,51 +10205,51 @@
       <c r="E226" t="s">
         <v>68</v>
       </c>
       <c r="F226" t="s">
         <v>680</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H226" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I226" t="s">
         <v>588</v>
       </c>
       <c r="AE226">
         <v>1</v>
       </c>
       <c r="AI226" t="s">
         <v>651</v>
       </c>
       <c r="AJ226">
         <v>54706</v>
       </c>
       <c r="AK226">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="227" spans="1:37">
       <c r="D227" t="s">
         <v>681</v>
       </c>
       <c r="E227" t="s">
         <v>353</v>
       </c>
       <c r="F227" t="s">
         <v>682</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H227" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I227" t="s">
         <v>588</v>
       </c>
       <c r="J227" t="s">
         <v>123</v>
       </c>
       <c r="AE227">
@@ -10551,51 +10560,51 @@
       <c r="F237" t="s">
         <v>702</v>
       </c>
       <c r="G237" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H237" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I237" t="s">
         <v>588</v>
       </c>
       <c r="J237" t="s">
         <v>273</v>
       </c>
       <c r="AE237">
         <v>3</v>
       </c>
       <c r="AI237" t="s">
         <v>703</v>
       </c>
       <c r="AJ237">
         <v>55928</v>
       </c>
       <c r="AK237">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:37">
       <c r="D238" t="s">
         <v>704</v>
       </c>
       <c r="E238" t="s">
         <v>705</v>
       </c>
       <c r="F238" t="s">
         <v>706</v>
       </c>
       <c r="G238" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H238" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I238" t="s">
         <v>588</v>
       </c>
       <c r="J238" t="s">
         <v>543</v>
       </c>
       <c r="AE238">