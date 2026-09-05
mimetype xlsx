--- v1 (2026-07-25)
+++ v2 (2026-09-05)
@@ -5706,88 +5706,82 @@
       </c>
       <c r="F89" t="s">
         <v>317</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>64</v>
       </c>
       <c r="I89" t="s">
         <v>310</v>
       </c>
       <c r="J89" t="s">
         <v>65</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AI89" t="s">
         <v>315</v>
       </c>
       <c r="AJ89">
         <v>54558</v>
       </c>
-      <c r="AK89">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>318</v>
       </c>
       <c r="E90" t="s">
         <v>319</v>
       </c>
       <c r="F90" t="s">
         <v>320</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="4" t="s">
         <v>64</v>
       </c>
       <c r="I90" t="s">
         <v>310</v>
       </c>
       <c r="J90" t="s">
         <v>321</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AI90" t="s">
         <v>315</v>
       </c>
       <c r="AJ90">
         <v>55177</v>
       </c>
-      <c r="AK90">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>322</v>
       </c>
       <c r="E91" t="s">
         <v>81</v>
       </c>
       <c r="F91" t="s">
         <v>323</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="4" t="s">
         <v>64</v>
       </c>
       <c r="I91" t="s">
         <v>310</v>
       </c>
       <c r="J91" t="s">
         <v>114</v>
       </c>
       <c r="AE91">
         <v>1</v>
@@ -6102,53 +6096,50 @@
       </c>
       <c r="E101" t="s">
         <v>350</v>
       </c>
       <c r="F101" t="s">
         <v>351</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I101" t="s">
         <v>310</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AI101" t="s">
         <v>330</v>
       </c>
       <c r="AJ101">
         <v>56017</v>
       </c>
-      <c r="AK101">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>352</v>
       </c>
       <c r="E102" t="s">
         <v>353</v>
       </c>
       <c r="F102" t="s">
         <v>354</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I102" t="s">
         <v>310</v>
       </c>
       <c r="J102" t="s">
         <v>355</v>
       </c>
       <c r="AI102" t="s">
         <v>330</v>
@@ -6266,51 +6257,51 @@
       <c r="F106" t="s">
         <v>367</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I106" t="s">
         <v>310</v>
       </c>
       <c r="J106" t="s">
         <v>321</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AI106" t="s">
         <v>364</v>
       </c>
       <c r="AJ106">
         <v>55505</v>
       </c>
       <c r="AK106">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>368</v>
       </c>
       <c r="E107" t="s">
         <v>186</v>
       </c>
       <c r="F107" t="s">
         <v>369</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I107" t="s">
         <v>310</v>
       </c>
       <c r="J107" t="s">
         <v>258</v>
       </c>
       <c r="AE107">
@@ -6536,53 +6527,50 @@
       </c>
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I114" t="s">
         <v>391</v>
       </c>
       <c r="J114" t="s">
         <v>114</v>
       </c>
       <c r="AD114" t="s">
         <v>392</v>
       </c>
       <c r="AE114">
         <v>1</v>
       </c>
       <c r="AI114" t="s">
         <v>393</v>
       </c>
       <c r="AJ114">
         <v>55608</v>
       </c>
-      <c r="AK114">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
         <v>394</v>
       </c>
       <c r="E115" t="s">
         <v>395</v>
       </c>
       <c r="F115" t="s">
         <v>396</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I115" t="s">
         <v>391</v>
       </c>
       <c r="J115" t="s">
         <v>50</v>
       </c>
       <c r="AD115" t="s">
         <v>397</v>
@@ -7436,51 +7424,51 @@
       <c r="F142" t="s">
         <v>474</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I142" t="s">
         <v>441</v>
       </c>
       <c r="J142" t="s">
         <v>468</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AI142" t="s">
         <v>472</v>
       </c>
       <c r="AJ142">
         <v>55839</v>
       </c>
       <c r="AK142">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
         <v>475</v>
       </c>
       <c r="E143" t="s">
         <v>436</v>
       </c>
       <c r="F143" t="s">
         <v>476</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I143" t="s">
         <v>441</v>
       </c>
       <c r="J143" t="s">
         <v>468</v>
       </c>
       <c r="AE143">
@@ -7790,53 +7778,50 @@
       </c>
       <c r="F153" t="s">
         <v>500</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I153" t="s">
         <v>441</v>
       </c>
       <c r="J153" t="s">
         <v>76</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AI153" t="s">
         <v>501</v>
       </c>
       <c r="AJ153">
         <v>54888</v>
       </c>
-      <c r="AK153">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>502</v>
       </c>
       <c r="E154" t="s">
         <v>319</v>
       </c>
       <c r="F154" t="s">
         <v>503</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I154" t="s">
         <v>441</v>
       </c>
       <c r="J154" t="s">
         <v>468</v>
       </c>
       <c r="AE154">
         <v>1</v>
@@ -7930,53 +7915,50 @@
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H157" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I157" t="s">
         <v>511</v>
       </c>
       <c r="J157" t="s">
         <v>76</v>
       </c>
       <c r="AD157" t="s">
         <v>457</v>
       </c>
       <c r="AE157">
         <v>2</v>
       </c>
       <c r="AI157" t="s">
         <v>512</v>
       </c>
       <c r="AJ157">
         <v>54819</v>
       </c>
-      <c r="AK157">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
         <v>513</v>
       </c>
       <c r="E158" t="s">
         <v>395</v>
       </c>
       <c r="F158" t="s">
         <v>514</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H158" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I158" t="s">
         <v>511</v>
       </c>
       <c r="J158" t="s">
         <v>29</v>
       </c>
       <c r="AD158" t="s">
         <v>515</v>
@@ -8035,53 +8017,50 @@
       </c>
       <c r="F160" t="s">
         <v>522</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H160" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I160" t="s">
         <v>511</v>
       </c>
       <c r="AD160" t="s">
         <v>523</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AI160" t="s">
         <v>524</v>
       </c>
       <c r="AJ160">
         <v>54739</v>
       </c>
-      <c r="AK160">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>502</v>
       </c>
       <c r="E161" t="s">
         <v>525</v>
       </c>
       <c r="F161" t="s">
         <v>526</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="4" t="s">
         <v>64</v>
       </c>
       <c r="I161" t="s">
         <v>511</v>
       </c>
       <c r="J161" t="s">
         <v>76</v>
       </c>
       <c r="AE161">
         <v>1</v>
@@ -8192,53 +8171,50 @@
       </c>
       <c r="E165" t="s">
         <v>88</v>
       </c>
       <c r="F165" t="s">
         <v>538</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H165" s="4" t="s">
         <v>64</v>
       </c>
       <c r="I165" t="s">
         <v>511</v>
       </c>
       <c r="J165" t="s">
         <v>378</v>
       </c>
       <c r="AI165" t="s">
         <v>536</v>
       </c>
       <c r="AJ165">
         <v>56014</v>
       </c>
-      <c r="AK165">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>539</v>
       </c>
       <c r="E166" t="s">
         <v>91</v>
       </c>
       <c r="F166" t="s">
         <v>540</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H166" s="4" t="s">
         <v>64</v>
       </c>
       <c r="I166" t="s">
         <v>511</v>
       </c>
       <c r="J166" t="s">
         <v>76</v>
       </c>
       <c r="AE166">
         <v>2</v>
@@ -8387,53 +8363,50 @@
       </c>
       <c r="F171" t="s">
         <v>552</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I171" t="s">
         <v>511</v>
       </c>
       <c r="J171" t="s">
         <v>543</v>
       </c>
       <c r="AE171">
         <v>1</v>
       </c>
       <c r="AI171" t="s">
         <v>544</v>
       </c>
       <c r="AJ171">
         <v>55680</v>
       </c>
-      <c r="AK171">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
         <v>553</v>
       </c>
       <c r="E172" t="s">
         <v>199</v>
       </c>
       <c r="F172" t="s">
         <v>554</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I172" t="s">
         <v>511</v>
       </c>
       <c r="J172" t="s">
         <v>378</v>
       </c>
       <c r="AE172">
         <v>2</v>
@@ -8787,51 +8760,51 @@
       <c r="F183" t="s">
         <v>580</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H183" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I183" t="s">
         <v>511</v>
       </c>
       <c r="J183" t="s">
         <v>282</v>
       </c>
       <c r="AE183">
         <v>1</v>
       </c>
       <c r="AI183" t="s">
         <v>576</v>
       </c>
       <c r="AJ183">
         <v>55645</v>
       </c>
       <c r="AK183">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
         <v>581</v>
       </c>
       <c r="E184" t="s">
         <v>78</v>
       </c>
       <c r="F184" t="s">
         <v>582</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H184" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I184" t="s">
         <v>511</v>
       </c>
       <c r="J184" t="s">
         <v>388</v>
       </c>
       <c r="AE184">
@@ -9295,53 +9268,50 @@
         <v>81</v>
       </c>
       <c r="F198" t="s">
         <v>624</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H198" s="4" t="s">
         <v>64</v>
       </c>
       <c r="I198" t="s">
         <v>588</v>
       </c>
       <c r="J198" t="s">
         <v>76</v>
       </c>
       <c r="AE198">
         <v>1</v>
       </c>
       <c r="AI198" t="s">
         <v>616</v>
       </c>
       <c r="AJ198">
         <v>56663</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="199" spans="1:37">
       <c r="D199" t="s">
         <v>625</v>
       </c>
       <c r="E199" t="s">
         <v>617</v>
       </c>
       <c r="F199" t="s">
         <v>626</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H199" s="4" t="s">
         <v>64</v>
       </c>
       <c r="I199" t="s">
         <v>588</v>
       </c>
       <c r="J199" t="s">
         <v>258</v>
       </c>
       <c r="AE199">