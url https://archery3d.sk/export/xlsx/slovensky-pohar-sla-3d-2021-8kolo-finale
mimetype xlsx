--- v2 (2026-09-09)
+++ v3 (2026-10-01)
@@ -2969,51 +2969,51 @@
       <c r="E28" t="s">
         <v>125</v>
       </c>
       <c r="F28" t="s">
         <v>126</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
         <v>93</v>
       </c>
       <c r="AJ28">
         <v>52683</v>
       </c>
       <c r="AK28">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>127</v>
       </c>
       <c r="E29" t="s">
         <v>86</v>
       </c>
       <c r="F29" t="s">
         <v>128</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>50</v>
       </c>
       <c r="AI29" t="s">
@@ -3036,51 +3036,51 @@
       <c r="F30" t="s">
         <v>132</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>117</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
         <v>129</v>
       </c>
       <c r="AJ30">
         <v>52642</v>
       </c>
       <c r="AK30">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>133</v>
       </c>
       <c r="E31" t="s">
         <v>134</v>
       </c>
       <c r="F31" t="s">
         <v>135</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>50</v>
       </c>
       <c r="AE31">
@@ -3266,51 +3266,51 @@
       <c r="F37" t="s">
         <v>156</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I37" t="s">
         <v>157</v>
       </c>
       <c r="J37" t="s">
         <v>158</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AI37" t="s">
         <v>159</v>
       </c>
       <c r="AJ37">
         <v>53251</v>
       </c>
       <c r="AK37">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>160</v>
       </c>
       <c r="E38" t="s">
         <v>161</v>
       </c>
       <c r="F38" t="s">
         <v>162</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I38" t="s">
         <v>157</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AI38" t="s">
@@ -3799,51 +3799,51 @@
       <c r="F53" t="s">
         <v>210</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I53" t="s">
         <v>171</v>
       </c>
       <c r="J53" t="s">
         <v>211</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AI53" t="s">
         <v>198</v>
       </c>
       <c r="AJ53">
         <v>52989</v>
       </c>
       <c r="AK53">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>199</v>
       </c>
       <c r="E54" t="s">
         <v>212</v>
       </c>
       <c r="F54" t="s">
         <v>213</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I54" t="s">
         <v>171</v>
       </c>
       <c r="J54" t="s">
         <v>202</v>
       </c>
       <c r="AE54">
@@ -4189,51 +4189,51 @@
       <c r="E65" t="s">
         <v>238</v>
       </c>
       <c r="F65" t="s">
         <v>253</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I65" t="s">
         <v>227</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AI65" t="s">
         <v>240</v>
       </c>
       <c r="AJ65">
         <v>52689</v>
       </c>
       <c r="AK65">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>254</v>
       </c>
       <c r="E66" t="s">
         <v>63</v>
       </c>
       <c r="F66" t="s">
         <v>255</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I66" t="s">
         <v>227</v>
       </c>
       <c r="J66" t="s">
         <v>60</v>
       </c>
       <c r="AE66">
@@ -4728,51 +4728,51 @@
       <c r="E81" t="s">
         <v>309</v>
       </c>
       <c r="F81" t="s">
         <v>310</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I81" t="s">
         <v>284</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
         <v>311</v>
       </c>
       <c r="AJ81">
         <v>53268</v>
       </c>
       <c r="AK81">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>312</v>
       </c>
       <c r="E82" t="s">
         <v>313</v>
       </c>
       <c r="F82" t="s">
         <v>314</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I82" t="s">
         <v>284</v>
       </c>
       <c r="J82" t="s">
         <v>298</v>
       </c>
       <c r="AE82">
@@ -5063,51 +5063,51 @@
       <c r="F91" t="s">
         <v>344</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I91" t="s">
         <v>318</v>
       </c>
       <c r="J91" t="s">
         <v>154</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AI91" t="s">
         <v>343</v>
       </c>
       <c r="AJ91">
         <v>52748</v>
       </c>
       <c r="AK91">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>345</v>
       </c>
       <c r="E92" t="s">
         <v>346</v>
       </c>
       <c r="F92" t="s">
         <v>347</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I92" t="s">
         <v>318</v>
       </c>
       <c r="J92" t="s">
         <v>324</v>
       </c>
       <c r="AE92">
@@ -6129,51 +6129,51 @@
       <c r="F123" t="s">
         <v>436</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I123" t="s">
         <v>380</v>
       </c>
       <c r="J123" t="s">
         <v>208</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AI123" t="s">
         <v>432</v>
       </c>
       <c r="AJ123">
         <v>52705</v>
       </c>
       <c r="AK123">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>437</v>
       </c>
       <c r="E124" t="s">
         <v>200</v>
       </c>
       <c r="F124" t="s">
         <v>438</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I124" t="s">
         <v>439</v>
       </c>
       <c r="J124" t="s">
         <v>440</v>
       </c>
       <c r="AD124" t="s">
@@ -6866,51 +6866,51 @@
       <c r="F145" t="s">
         <v>494</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I145" t="s">
         <v>439</v>
       </c>
       <c r="J145" t="s">
         <v>202</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AI145" t="s">
         <v>488</v>
       </c>
       <c r="AJ145">
         <v>52638</v>
       </c>
       <c r="AK145">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>495</v>
       </c>
       <c r="E146" t="s">
         <v>238</v>
       </c>
       <c r="F146" t="s">
         <v>496</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I146" t="s">
         <v>439</v>
       </c>
       <c r="J146" t="s">
         <v>96</v>
       </c>
       <c r="AE146">