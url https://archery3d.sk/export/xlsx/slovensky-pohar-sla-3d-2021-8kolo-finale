--- v3 (2026-10-01)
+++ v4 (2026-10-21)
@@ -3196,51 +3196,51 @@
       <c r="E35" t="s">
         <v>149</v>
       </c>
       <c r="F35" t="s">
         <v>150</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AI35" t="s">
         <v>137</v>
       </c>
       <c r="AJ35">
         <v>52658</v>
       </c>
       <c r="AK35">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>151</v>
       </c>
       <c r="E36" t="s">
         <v>152</v>
       </c>
       <c r="F36" t="s">
         <v>153</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>154</v>
       </c>
       <c r="AE36">
@@ -3799,51 +3799,51 @@
       <c r="F53" t="s">
         <v>210</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I53" t="s">
         <v>171</v>
       </c>
       <c r="J53" t="s">
         <v>211</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AI53" t="s">
         <v>198</v>
       </c>
       <c r="AJ53">
         <v>52989</v>
       </c>
       <c r="AK53">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>199</v>
       </c>
       <c r="E54" t="s">
         <v>212</v>
       </c>
       <c r="F54" t="s">
         <v>213</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I54" t="s">
         <v>171</v>
       </c>
       <c r="J54" t="s">
         <v>202</v>
       </c>
       <c r="AE54">
@@ -4224,51 +4224,51 @@
       <c r="F66" t="s">
         <v>255</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I66" t="s">
         <v>227</v>
       </c>
       <c r="J66" t="s">
         <v>60</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AI66" t="s">
         <v>240</v>
       </c>
       <c r="AJ66">
         <v>52732</v>
       </c>
       <c r="AK66">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>256</v>
       </c>
       <c r="E67" t="s">
         <v>257</v>
       </c>
       <c r="F67" t="s">
         <v>258</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I67" t="s">
         <v>227</v>
       </c>
       <c r="J67" t="s">
         <v>73</v>
       </c>
       <c r="AE67">