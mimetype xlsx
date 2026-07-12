--- v0 (2026-05-02)
+++ v1 (2026-07-12)
@@ -2870,51 +2870,51 @@
       <c r="F25" t="s">
         <v>116</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>117</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
         <v>93</v>
       </c>
       <c r="AJ25">
         <v>52611</v>
       </c>
       <c r="AK25">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>118</v>
       </c>
       <c r="E26" t="s">
         <v>75</v>
       </c>
       <c r="F26" t="s">
         <v>119</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>120</v>
       </c>
       <c r="AE26">
@@ -3001,84 +3001,87 @@
       <c r="E29" t="s">
         <v>86</v>
       </c>
       <c r="F29" t="s">
         <v>128</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>50</v>
       </c>
       <c r="AI29" t="s">
         <v>129</v>
       </c>
       <c r="AJ29">
         <v>52619</v>
       </c>
       <c r="AK29">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>130</v>
       </c>
       <c r="E30" t="s">
         <v>131</v>
       </c>
       <c r="F30" t="s">
         <v>132</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>117</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
         <v>129</v>
       </c>
       <c r="AJ30">
         <v>52642</v>
       </c>
+      <c r="AK30">
+        <v>5</v>
+      </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>133</v>
       </c>
       <c r="E31" t="s">
         <v>134</v>
       </c>
       <c r="F31" t="s">
         <v>135</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>50</v>
       </c>
       <c r="AE31">
         <v>1</v>
@@ -3796,51 +3799,51 @@
       <c r="F53" t="s">
         <v>210</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I53" t="s">
         <v>171</v>
       </c>
       <c r="J53" t="s">
         <v>211</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AI53" t="s">
         <v>198</v>
       </c>
       <c r="AJ53">
         <v>52989</v>
       </c>
       <c r="AK53">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>199</v>
       </c>
       <c r="E54" t="s">
         <v>212</v>
       </c>
       <c r="F54" t="s">
         <v>213</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I54" t="s">
         <v>171</v>
       </c>
       <c r="J54" t="s">
         <v>202</v>
       </c>
       <c r="AE54">
@@ -4188,84 +4191,87 @@
       </c>
       <c r="E65" t="s">
         <v>238</v>
       </c>
       <c r="F65" t="s">
         <v>253</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I65" t="s">
         <v>227</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AI65" t="s">
         <v>240</v>
       </c>
       <c r="AJ65">
         <v>52689</v>
       </c>
+      <c r="AK65">
+        <v>5</v>
+      </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>254</v>
       </c>
       <c r="E66" t="s">
         <v>63</v>
       </c>
       <c r="F66" t="s">
         <v>255</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I66" t="s">
         <v>227</v>
       </c>
       <c r="J66" t="s">
         <v>60</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AI66" t="s">
         <v>240</v>
       </c>
       <c r="AJ66">
         <v>52732</v>
       </c>
       <c r="AK66">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>256</v>
       </c>
       <c r="E67" t="s">
         <v>257</v>
       </c>
       <c r="F67" t="s">
         <v>258</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I67" t="s">
         <v>227</v>
       </c>
       <c r="J67" t="s">
         <v>73</v>
       </c>
       <c r="AE67">
@@ -4428,51 +4434,51 @@
       <c r="F72" t="s">
         <v>276</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I72" t="s">
         <v>227</v>
       </c>
       <c r="J72" t="s">
         <v>277</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AI72" t="s">
         <v>266</v>
       </c>
       <c r="AJ72">
         <v>52725</v>
       </c>
       <c r="AK72">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>278</v>
       </c>
       <c r="E73" t="s">
         <v>279</v>
       </c>
       <c r="F73" t="s">
         <v>280</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I73" t="s">
         <v>227</v>
       </c>
       <c r="J73" t="s">
         <v>281</v>
       </c>
       <c r="AE73">
@@ -5337,51 +5343,51 @@
       <c r="F99" t="s">
         <v>364</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I99" t="s">
         <v>318</v>
       </c>
       <c r="J99" t="s">
         <v>324</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AI99" t="s">
         <v>362</v>
       </c>
       <c r="AJ99">
         <v>52613</v>
       </c>
       <c r="AK99">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>365</v>
       </c>
       <c r="E100" t="s">
         <v>75</v>
       </c>
       <c r="F100" t="s">
         <v>366</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I100" t="s">
         <v>318</v>
       </c>
       <c r="J100" t="s">
         <v>367</v>
       </c>
       <c r="AE100">
@@ -6042,51 +6048,51 @@
       <c r="F120" t="s">
         <v>428</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I120" t="s">
         <v>380</v>
       </c>
       <c r="J120" t="s">
         <v>265</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AI120" t="s">
         <v>429</v>
       </c>
       <c r="AJ120">
         <v>52832</v>
       </c>
       <c r="AK120">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>430</v>
       </c>
       <c r="E121" t="s">
         <v>71</v>
       </c>
       <c r="F121" t="s">
         <v>431</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I121" t="s">
         <v>380</v>
       </c>
       <c r="J121" t="s">
         <v>353</v>
       </c>
       <c r="AE121">
@@ -6712,51 +6718,51 @@
       <c r="F140" t="s">
         <v>484</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I140" t="s">
         <v>439</v>
       </c>
       <c r="J140" t="s">
         <v>189</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AI140" t="s">
         <v>477</v>
       </c>
       <c r="AJ140">
         <v>52903</v>
       </c>
       <c r="AK140">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>446</v>
       </c>
       <c r="E141" t="s">
         <v>169</v>
       </c>
       <c r="F141" t="s">
         <v>485</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I141" t="s">
         <v>439</v>
       </c>
       <c r="J141" t="s">
         <v>106</v>
       </c>
       <c r="AI141" t="s">
@@ -6881,51 +6887,51 @@
       <c r="F145" t="s">
         <v>494</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I145" t="s">
         <v>439</v>
       </c>
       <c r="J145" t="s">
         <v>202</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AI145" t="s">
         <v>488</v>
       </c>
       <c r="AJ145">
         <v>52638</v>
       </c>
       <c r="AK145">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>495</v>
       </c>
       <c r="E146" t="s">
         <v>238</v>
       </c>
       <c r="F146" t="s">
         <v>496</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I146" t="s">
         <v>439</v>
       </c>
       <c r="J146" t="s">
         <v>96</v>
       </c>
       <c r="AE146">