--- v1 (2026-07-12)
+++ v2 (2026-09-09)
@@ -3865,53 +3865,50 @@
       </c>
       <c r="E55" t="s">
         <v>215</v>
       </c>
       <c r="F55" t="s">
         <v>216</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I55" t="s">
         <v>171</v>
       </c>
       <c r="J55" t="s">
         <v>217</v>
       </c>
       <c r="AI55" t="s">
         <v>218</v>
       </c>
       <c r="AJ55">
         <v>52643</v>
       </c>
-      <c r="AK55">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>219</v>
       </c>
       <c r="E56" t="s">
         <v>220</v>
       </c>
       <c r="F56" t="s">
         <v>221</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I56" t="s">
         <v>171</v>
       </c>
       <c r="J56" t="s">
         <v>217</v>
       </c>
       <c r="AI56" t="s">
         <v>218</v>
@@ -4262,51 +4259,51 @@
       <c r="F67" t="s">
         <v>258</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I67" t="s">
         <v>227</v>
       </c>
       <c r="J67" t="s">
         <v>73</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AI67" t="s">
         <v>259</v>
       </c>
       <c r="AJ67">
         <v>52664</v>
       </c>
       <c r="AK67">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>260</v>
       </c>
       <c r="E68" t="s">
         <v>86</v>
       </c>
       <c r="F68" t="s">
         <v>261</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I68" t="s">
         <v>227</v>
       </c>
       <c r="J68" t="s">
         <v>73</v>
       </c>
       <c r="AE68">
@@ -4541,53 +4538,50 @@
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I75" t="s">
         <v>284</v>
       </c>
       <c r="J75" t="s">
         <v>189</v>
       </c>
       <c r="AD75" t="s">
         <v>290</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AI75" t="s">
         <v>286</v>
       </c>
       <c r="AJ75">
         <v>53045</v>
       </c>
-      <c r="AK75">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>291</v>
       </c>
       <c r="E76" t="s">
         <v>292</v>
       </c>
       <c r="F76" t="s">
         <v>293</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I76" t="s">
         <v>284</v>
       </c>
       <c r="J76" t="s">
         <v>189</v>
       </c>
       <c r="AE76">
         <v>1</v>
@@ -5104,51 +5098,51 @@
       <c r="F92" t="s">
         <v>347</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I92" t="s">
         <v>318</v>
       </c>
       <c r="J92" t="s">
         <v>324</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AI92" t="s">
         <v>343</v>
       </c>
       <c r="AJ92">
         <v>53060</v>
       </c>
       <c r="AK92">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>348</v>
       </c>
       <c r="E93" t="s">
         <v>309</v>
       </c>
       <c r="F93" t="s">
         <v>349</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I93" t="s">
         <v>318</v>
       </c>
       <c r="J93" t="s">
         <v>324</v>
       </c>
       <c r="AE93">
@@ -5275,53 +5269,50 @@
       </c>
       <c r="F97" t="s">
         <v>359</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I97" t="s">
         <v>318</v>
       </c>
       <c r="J97" t="s">
         <v>154</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AI97" t="s">
         <v>358</v>
       </c>
       <c r="AJ97">
         <v>52749</v>
       </c>
-      <c r="AK97">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>360</v>
       </c>
       <c r="E98" t="s">
         <v>309</v>
       </c>
       <c r="F98" t="s">
         <v>361</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I98" t="s">
         <v>318</v>
       </c>
       <c r="J98" t="s">
         <v>324</v>
       </c>
       <c r="AE98">
         <v>1</v>
@@ -5584,91 +5575,85 @@
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I106" t="s">
         <v>380</v>
       </c>
       <c r="J106" t="s">
         <v>154</v>
       </c>
       <c r="AD106" t="s">
         <v>389</v>
       </c>
       <c r="AE106">
         <v>2</v>
       </c>
       <c r="AI106" t="s">
         <v>382</v>
       </c>
       <c r="AJ106">
         <v>52695</v>
       </c>
-      <c r="AK106">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>390</v>
       </c>
       <c r="E107" t="s">
         <v>391</v>
       </c>
       <c r="F107" t="s">
         <v>392</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H107" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I107" t="s">
         <v>380</v>
       </c>
       <c r="J107" t="s">
         <v>29</v>
       </c>
       <c r="AD107" t="s">
         <v>393</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AI107" t="s">
         <v>394</v>
       </c>
       <c r="AJ107">
         <v>52679</v>
       </c>
-      <c r="AK107">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>395</v>
       </c>
       <c r="E108" t="s">
         <v>396</v>
       </c>
       <c r="F108" t="s">
         <v>397</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I108" t="s">
         <v>380</v>
       </c>
       <c r="J108" t="s">
         <v>29</v>
       </c>
       <c r="AE108">
         <v>1</v>
@@ -5779,84 +5764,81 @@
       </c>
       <c r="E112" t="s">
         <v>408</v>
       </c>
       <c r="F112" t="s">
         <v>409</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H112" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I112" t="s">
         <v>380</v>
       </c>
       <c r="J112" t="s">
         <v>273</v>
       </c>
       <c r="AI112" t="s">
         <v>404</v>
       </c>
       <c r="AJ112">
         <v>52661</v>
       </c>
-      <c r="AK112">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>410</v>
       </c>
       <c r="E113" t="s">
         <v>411</v>
       </c>
       <c r="F113" t="s">
         <v>412</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I113" t="s">
         <v>380</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AI113" t="s">
         <v>413</v>
       </c>
       <c r="AJ113">
         <v>52774</v>
       </c>
       <c r="AK113">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>414</v>
       </c>
       <c r="E114" t="s">
         <v>75</v>
       </c>
       <c r="F114" t="s">
         <v>415</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I114" t="s">
         <v>380</v>
       </c>
       <c r="J114" t="s">
         <v>106</v>
       </c>
       <c r="AE114">
@@ -5878,53 +5860,50 @@
       </c>
       <c r="E115" t="s">
         <v>417</v>
       </c>
       <c r="F115" t="s">
         <v>418</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I115" t="s">
         <v>380</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AI115" t="s">
         <v>413</v>
       </c>
       <c r="AJ115">
         <v>52831</v>
       </c>
-      <c r="AK115">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>419</v>
       </c>
       <c r="E116" t="s">
         <v>420</v>
       </c>
       <c r="F116" t="s">
         <v>421</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I116" t="s">
         <v>380</v>
       </c>
       <c r="J116" t="s">
         <v>154</v>
       </c>
       <c r="AE116">
         <v>1</v>
@@ -6150,51 +6129,51 @@
       <c r="F123" t="s">
         <v>436</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I123" t="s">
         <v>380</v>
       </c>
       <c r="J123" t="s">
         <v>208</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AI123" t="s">
         <v>432</v>
       </c>
       <c r="AJ123">
         <v>52705</v>
       </c>
       <c r="AK123">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>437</v>
       </c>
       <c r="E124" t="s">
         <v>200</v>
       </c>
       <c r="F124" t="s">
         <v>438</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I124" t="s">
         <v>439</v>
       </c>
       <c r="J124" t="s">
         <v>440</v>
       </c>
       <c r="AD124" t="s">