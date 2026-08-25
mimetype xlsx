--- v0 (2026-05-04)
+++ v1 (2026-08-25)
@@ -3124,51 +3124,51 @@
       <c r="F23" t="s">
         <v>110</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>111</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
         <v>100</v>
       </c>
       <c r="AJ23">
         <v>52340</v>
       </c>
       <c r="AK23">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>112</v>
       </c>
       <c r="E24" t="s">
         <v>113</v>
       </c>
       <c r="F24" t="s">
         <v>114</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AI24" t="s">
@@ -3593,116 +3593,119 @@
       <c r="F37" t="s">
         <v>159</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>111</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AI37" t="s">
         <v>157</v>
       </c>
       <c r="AJ37">
         <v>52418</v>
       </c>
       <c r="AK37">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>160</v>
       </c>
       <c r="E38" t="s">
         <v>92</v>
       </c>
       <c r="F38" t="s">
         <v>161</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>54</v>
       </c>
       <c r="AI38" t="s">
         <v>157</v>
       </c>
       <c r="AJ38">
         <v>52429</v>
       </c>
       <c r="AK38">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>162</v>
       </c>
       <c r="E39" t="s">
         <v>163</v>
       </c>
       <c r="F39" t="s">
         <v>164</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>111</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
         <v>157</v>
       </c>
       <c r="AJ39">
         <v>51689</v>
       </c>
+      <c r="AK39">
+        <v>5</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>165</v>
       </c>
       <c r="E40" t="s">
         <v>166</v>
       </c>
       <c r="F40" t="s">
         <v>167</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AI40" t="s">
         <v>169</v>
@@ -3887,51 +3890,51 @@
       <c r="E46" t="s">
         <v>186</v>
       </c>
       <c r="F46" t="s">
         <v>187</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
         <v>188</v>
       </c>
       <c r="AJ46">
         <v>51726</v>
       </c>
       <c r="AK46">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>189</v>
       </c>
       <c r="E47" t="s">
         <v>171</v>
       </c>
       <c r="F47" t="s">
         <v>190</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>173</v>
       </c>
       <c r="AE47">
@@ -4385,51 +4388,51 @@
       <c r="F61" t="s">
         <v>240</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I61" t="s">
         <v>213</v>
       </c>
       <c r="J61" t="s">
         <v>241</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AI61" t="s">
         <v>228</v>
       </c>
       <c r="AJ61">
         <v>52353</v>
       </c>
       <c r="AK61">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>242</v>
       </c>
       <c r="E62" t="s">
         <v>116</v>
       </c>
       <c r="F62" t="s">
         <v>243</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I62" t="s">
         <v>213</v>
       </c>
       <c r="J62" t="s">
         <v>236</v>
       </c>
       <c r="AE62">
@@ -4518,53 +4521,50 @@
       </c>
       <c r="E65" t="s">
         <v>249</v>
       </c>
       <c r="F65" t="s">
         <v>250</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I65" t="s">
         <v>213</v>
       </c>
       <c r="J65" t="s">
         <v>251</v>
       </c>
       <c r="AI65" t="s">
         <v>252</v>
       </c>
       <c r="AJ65">
         <v>52390</v>
       </c>
-      <c r="AK65">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>253</v>
       </c>
       <c r="E66" t="s">
         <v>254</v>
       </c>
       <c r="F66" t="s">
         <v>255</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I66" t="s">
         <v>213</v>
       </c>
       <c r="J66" t="s">
         <v>251</v>
       </c>
       <c r="AI66" t="s">
         <v>252</v>
@@ -4710,50 +4710,53 @@
       </c>
       <c r="E71" t="s">
         <v>119</v>
       </c>
       <c r="F71" t="s">
         <v>274</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I71" t="s">
         <v>262</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AI71" t="s">
         <v>272</v>
       </c>
       <c r="AJ71">
         <v>51531</v>
       </c>
+      <c r="AK71">
+        <v>5</v>
+      </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>275</v>
       </c>
       <c r="E72" t="s">
         <v>276</v>
       </c>
       <c r="F72" t="s">
         <v>277</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I72" t="s">
         <v>262</v>
       </c>
       <c r="J72" t="s">
         <v>271</v>
       </c>
       <c r="AE72">
         <v>1</v>
@@ -4807,51 +4810,51 @@
       <c r="F74" t="s">
         <v>282</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I74" t="s">
         <v>262</v>
       </c>
       <c r="J74" t="s">
         <v>49</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AI74" t="s">
         <v>272</v>
       </c>
       <c r="AJ74">
         <v>51611</v>
       </c>
       <c r="AK74">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>264</v>
       </c>
       <c r="E75" t="s">
         <v>119</v>
       </c>
       <c r="F75" t="s">
         <v>283</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I75" t="s">
         <v>262</v>
       </c>
       <c r="J75" t="s">
         <v>49</v>
       </c>
       <c r="AE75">
@@ -4912,51 +4915,51 @@
       <c r="F77" t="s">
         <v>288</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I77" t="s">
         <v>262</v>
       </c>
       <c r="J77" t="s">
         <v>77</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AI77" t="s">
         <v>272</v>
       </c>
       <c r="AJ77">
         <v>51707</v>
       </c>
       <c r="AK77">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>289</v>
       </c>
       <c r="E78" t="s">
         <v>92</v>
       </c>
       <c r="F78" t="s">
         <v>290</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I78" t="s">
         <v>262</v>
       </c>
       <c r="J78" t="s">
         <v>77</v>
       </c>
       <c r="AE78">
@@ -5087,51 +5090,51 @@
       <c r="F82" t="s">
         <v>304</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I82" t="s">
         <v>262</v>
       </c>
       <c r="J82" t="s">
         <v>305</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AI82" t="s">
         <v>298</v>
       </c>
       <c r="AJ82">
         <v>52362</v>
       </c>
       <c r="AK82">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>306</v>
       </c>
       <c r="E83" t="s">
         <v>175</v>
       </c>
       <c r="F83" t="s">
         <v>307</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I83" t="s">
         <v>262</v>
       </c>
       <c r="J83" t="s">
         <v>49</v>
       </c>
       <c r="AE83">
@@ -5977,53 +5980,50 @@
       </c>
       <c r="F109" t="s">
         <v>391</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I109" t="s">
         <v>335</v>
       </c>
       <c r="J109" t="s">
         <v>181</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AI109" t="s">
         <v>392</v>
       </c>
       <c r="AJ109">
         <v>51593</v>
       </c>
-      <c r="AK109">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>355</v>
       </c>
       <c r="E110" t="s">
         <v>356</v>
       </c>
       <c r="F110" t="s">
         <v>393</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I110" t="s">
         <v>335</v>
       </c>
       <c r="J110" t="s">
         <v>344</v>
       </c>
       <c r="AE110">
         <v>1</v>
@@ -6173,51 +6173,51 @@
       <c r="F115" t="s">
         <v>407</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I115" t="s">
         <v>335</v>
       </c>
       <c r="J115" t="s">
         <v>336</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AI115" t="s">
         <v>401</v>
       </c>
       <c r="AJ115">
         <v>52421</v>
       </c>
       <c r="AK115">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>406</v>
       </c>
       <c r="E116" t="s">
         <v>339</v>
       </c>
       <c r="F116" t="s">
         <v>408</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I116" t="s">
         <v>335</v>
       </c>
       <c r="J116" t="s">
         <v>336</v>
       </c>
       <c r="AE116">
@@ -6315,53 +6315,50 @@
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I119" t="s">
         <v>416</v>
       </c>
       <c r="J119" t="s">
         <v>181</v>
       </c>
       <c r="AD119" t="s">
         <v>421</v>
       </c>
       <c r="AE119">
         <v>2</v>
       </c>
       <c r="AI119" t="s">
         <v>418</v>
       </c>
       <c r="AJ119">
         <v>51422</v>
       </c>
-      <c r="AK119">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>422</v>
       </c>
       <c r="E120" t="s">
         <v>386</v>
       </c>
       <c r="F120" t="s">
         <v>423</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I120" t="s">
         <v>416</v>
       </c>
       <c r="J120" t="s">
         <v>29</v>
       </c>
       <c r="AD120" t="s">
         <v>424</v>
@@ -6388,53 +6385,50 @@
       </c>
       <c r="G121" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H121" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I121" t="s">
         <v>416</v>
       </c>
       <c r="J121" t="s">
         <v>29</v>
       </c>
       <c r="AD121" t="s">
         <v>428</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AI121" t="s">
         <v>429</v>
       </c>
       <c r="AJ121">
         <v>51108</v>
       </c>
-      <c r="AK121">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>430</v>
       </c>
       <c r="E122" t="s">
         <v>86</v>
       </c>
       <c r="F122" t="s">
         <v>431</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I122" t="s">
         <v>416</v>
       </c>
       <c r="J122" t="s">
         <v>29</v>
       </c>
       <c r="AE122">
         <v>1</v>
@@ -6615,53 +6609,50 @@
       </c>
       <c r="F128" t="s">
         <v>447</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H128" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I128" t="s">
         <v>416</v>
       </c>
       <c r="J128" t="s">
         <v>301</v>
       </c>
       <c r="AE128">
         <v>2</v>
       </c>
       <c r="AI128" t="s">
         <v>442</v>
       </c>
       <c r="AJ128">
         <v>50632</v>
       </c>
-      <c r="AK128">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>448</v>
       </c>
       <c r="E129" t="s">
         <v>142</v>
       </c>
       <c r="F129" t="s">
         <v>449</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I129" t="s">
         <v>416</v>
       </c>
       <c r="J129" t="s">
         <v>368</v>
       </c>
       <c r="AI129" t="s">
         <v>450</v>
@@ -6746,53 +6737,50 @@
       </c>
       <c r="F132" t="s">
         <v>458</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I132" t="s">
         <v>416</v>
       </c>
       <c r="J132" t="s">
         <v>459</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AI132" t="s">
         <v>450</v>
       </c>
       <c r="AJ132">
         <v>46184</v>
       </c>
-      <c r="AK132">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>460</v>
       </c>
       <c r="E133" t="s">
         <v>461</v>
       </c>
       <c r="F133" t="s">
         <v>462</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I133" t="s">
         <v>416</v>
       </c>
       <c r="J133" t="s">
         <v>181</v>
       </c>
       <c r="AE133">
         <v>1</v>
@@ -6852,51 +6840,51 @@
       <c r="F135" t="s">
         <v>466</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I135" t="s">
         <v>416</v>
       </c>
       <c r="J135" t="s">
         <v>136</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AI135" t="s">
         <v>450</v>
       </c>
       <c r="AJ135">
         <v>52394</v>
       </c>
       <c r="AK135">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>467</v>
       </c>
       <c r="E136" t="s">
         <v>86</v>
       </c>
       <c r="F136" t="s">
         <v>468</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I136" t="s">
         <v>416</v>
       </c>
       <c r="J136" t="s">
         <v>469</v>
       </c>
       <c r="AE136">
@@ -6916,86 +6904,86 @@
       <c r="E137" t="s">
         <v>471</v>
       </c>
       <c r="F137" t="s">
         <v>472</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H137" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I137" t="s">
         <v>416</v>
       </c>
       <c r="AE137">
         <v>1</v>
       </c>
       <c r="AI137" t="s">
         <v>450</v>
       </c>
       <c r="AJ137">
         <v>51649</v>
       </c>
       <c r="AK137">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>473</v>
       </c>
       <c r="E138" t="s">
         <v>356</v>
       </c>
       <c r="F138" t="s">
         <v>474</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I138" t="s">
         <v>416</v>
       </c>
       <c r="J138" t="s">
         <v>286</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AI138" t="s">
         <v>475</v>
       </c>
       <c r="AJ138">
         <v>45083</v>
       </c>
       <c r="AK138">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>476</v>
       </c>
       <c r="E139" t="s">
         <v>74</v>
       </c>
       <c r="F139" t="s">
         <v>477</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I139" t="s">
         <v>416</v>
       </c>
       <c r="J139" t="s">
         <v>368</v>
       </c>
       <c r="AE139">
@@ -7021,51 +7009,51 @@
       <c r="F140" t="s">
         <v>480</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I140" t="s">
         <v>416</v>
       </c>
       <c r="J140" t="s">
         <v>232</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AI140" t="s">
         <v>478</v>
       </c>
       <c r="AJ140">
         <v>51549</v>
       </c>
       <c r="AK140">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>481</v>
       </c>
       <c r="E141" t="s">
         <v>183</v>
       </c>
       <c r="F141" t="s">
         <v>482</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I141" t="s">
         <v>416</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AI141" t="s">
@@ -7982,51 +7970,51 @@
       <c r="F169" t="s">
         <v>557</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I169" t="s">
         <v>485</v>
       </c>
       <c r="J169" t="s">
         <v>320</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AI169" t="s">
         <v>546</v>
       </c>
       <c r="AJ169">
         <v>52311</v>
       </c>
       <c r="AK169">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>558</v>
       </c>
       <c r="E170" t="s">
         <v>453</v>
       </c>
       <c r="F170" t="s">
         <v>559</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I170" t="s">
         <v>485</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AI170" t="s">
@@ -8474,51 +8462,51 @@
       <c r="F184" t="s">
         <v>584</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H184" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I184" t="s">
         <v>485</v>
       </c>
       <c r="J184" t="s">
         <v>585</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AI184" t="s">
         <v>580</v>
       </c>
       <c r="AJ184">
         <v>51231</v>
       </c>
       <c r="AK184">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>324</v>
       </c>
       <c r="E185" t="s">
         <v>586</v>
       </c>
       <c r="F185" t="s">
         <v>587</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I185" t="s">
         <v>485</v>
       </c>
       <c r="J185" t="s">
         <v>181</v>
       </c>
       <c r="AE185">
@@ -8806,51 +8794,51 @@
       <c r="E194" t="s">
         <v>339</v>
       </c>
       <c r="F194" t="s">
         <v>610</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I194" t="s">
         <v>485</v>
       </c>
       <c r="AE194">
         <v>1</v>
       </c>
       <c r="AI194" t="s">
         <v>597</v>
       </c>
       <c r="AJ194">
         <v>52459</v>
       </c>
       <c r="AK194">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>