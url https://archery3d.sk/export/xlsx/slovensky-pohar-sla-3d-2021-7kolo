--- v1 (2026-08-25)
+++ v2 (2026-09-15)
@@ -4985,51 +4985,51 @@
       <c r="F79" t="s">
         <v>294</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I79" t="s">
         <v>262</v>
       </c>
       <c r="J79" t="s">
         <v>77</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AI79" t="s">
         <v>291</v>
       </c>
       <c r="AJ79">
         <v>51708</v>
       </c>
       <c r="AK79">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>295</v>
       </c>
       <c r="E80" t="s">
         <v>296</v>
       </c>
       <c r="F80" t="s">
         <v>297</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I80" t="s">
         <v>262</v>
       </c>
       <c r="J80" t="s">
         <v>286</v>
       </c>
       <c r="AE80">
@@ -5914,51 +5914,51 @@
       <c r="F107" t="s">
         <v>387</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I107" t="s">
         <v>335</v>
       </c>
       <c r="J107" t="s">
         <v>336</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AI107" t="s">
         <v>369</v>
       </c>
       <c r="AJ107">
         <v>45752</v>
       </c>
       <c r="AK107">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>388</v>
       </c>
       <c r="E108" t="s">
         <v>389</v>
       </c>
       <c r="F108" t="s">
         <v>390</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I108" t="s">
         <v>335</v>
       </c>
       <c r="J108" t="s">
         <v>336</v>
       </c>
       <c r="AE108">
@@ -7009,51 +7009,51 @@
       <c r="F140" t="s">
         <v>480</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I140" t="s">
         <v>416</v>
       </c>
       <c r="J140" t="s">
         <v>232</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AI140" t="s">
         <v>478</v>
       </c>
       <c r="AJ140">
         <v>51549</v>
       </c>
       <c r="AK140">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>481</v>
       </c>
       <c r="E141" t="s">
         <v>183</v>
       </c>
       <c r="F141" t="s">
         <v>482</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I141" t="s">
         <v>416</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AI141" t="s">