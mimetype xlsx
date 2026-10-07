--- v2 (2026-09-15)
+++ v3 (2026-10-07)
@@ -3156,51 +3156,51 @@
       <c r="E24" t="s">
         <v>113</v>
       </c>
       <c r="F24" t="s">
         <v>114</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AI24" t="s">
         <v>100</v>
       </c>
       <c r="AJ24">
         <v>52373</v>
       </c>
       <c r="AK24">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>115</v>
       </c>
       <c r="E25" t="s">
         <v>116</v>
       </c>
       <c r="F25" t="s">
         <v>117</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>29</v>
       </c>
       <c r="AE25">
@@ -3660,83 +3660,83 @@
       <c r="F39" t="s">
         <v>164</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>111</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
         <v>157</v>
       </c>
       <c r="AJ39">
         <v>51689</v>
       </c>
       <c r="AK39">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>165</v>
       </c>
       <c r="E40" t="s">
         <v>166</v>
       </c>
       <c r="F40" t="s">
         <v>167</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AI40" t="s">
         <v>169</v>
       </c>
       <c r="AJ40">
         <v>51725</v>
       </c>
       <c r="AK40">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>170</v>
       </c>
       <c r="E41" t="s">
         <v>171</v>
       </c>
       <c r="F41" t="s">
         <v>172</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>173</v>
       </c>
       <c r="AE41">
@@ -4711,51 +4711,51 @@
       <c r="E71" t="s">
         <v>119</v>
       </c>
       <c r="F71" t="s">
         <v>274</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I71" t="s">
         <v>262</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AI71" t="s">
         <v>272</v>
       </c>
       <c r="AJ71">
         <v>51531</v>
       </c>
       <c r="AK71">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>275</v>
       </c>
       <c r="E72" t="s">
         <v>276</v>
       </c>
       <c r="F72" t="s">
         <v>277</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I72" t="s">
         <v>262</v>
       </c>
       <c r="J72" t="s">
         <v>271</v>
       </c>
       <c r="AE72">
@@ -4810,51 +4810,51 @@
       <c r="F74" t="s">
         <v>282</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I74" t="s">
         <v>262</v>
       </c>
       <c r="J74" t="s">
         <v>49</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AI74" t="s">
         <v>272</v>
       </c>
       <c r="AJ74">
         <v>51611</v>
       </c>
       <c r="AK74">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>264</v>
       </c>
       <c r="E75" t="s">
         <v>119</v>
       </c>
       <c r="F75" t="s">
         <v>283</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I75" t="s">
         <v>262</v>
       </c>
       <c r="J75" t="s">
         <v>49</v>
       </c>
       <c r="AE75">
@@ -4915,51 +4915,51 @@
       <c r="F77" t="s">
         <v>288</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I77" t="s">
         <v>262</v>
       </c>
       <c r="J77" t="s">
         <v>77</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AI77" t="s">
         <v>272</v>
       </c>
       <c r="AJ77">
         <v>51707</v>
       </c>
       <c r="AK77">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>289</v>
       </c>
       <c r="E78" t="s">
         <v>92</v>
       </c>
       <c r="F78" t="s">
         <v>290</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I78" t="s">
         <v>262</v>
       </c>
       <c r="J78" t="s">
         <v>77</v>
       </c>
       <c r="AE78">
@@ -5346,51 +5346,51 @@
       <c r="E90" t="s">
         <v>329</v>
       </c>
       <c r="F90" t="s">
         <v>330</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I90" t="s">
         <v>311</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AI90" t="s">
         <v>331</v>
       </c>
       <c r="AJ90">
         <v>51069</v>
       </c>
       <c r="AK90">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>332</v>
       </c>
       <c r="E91" t="s">
         <v>333</v>
       </c>
       <c r="F91" t="s">
         <v>334</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I91" t="s">
         <v>335</v>
       </c>
       <c r="J91" t="s">
         <v>336</v>
       </c>
       <c r="AD91" t="s">
@@ -5809,51 +5809,51 @@
       <c r="F104" t="s">
         <v>381</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I104" t="s">
         <v>335</v>
       </c>
       <c r="J104" t="s">
         <v>181</v>
       </c>
       <c r="AE104">
         <v>1</v>
       </c>
       <c r="AI104" t="s">
         <v>369</v>
       </c>
       <c r="AJ104">
         <v>51592</v>
       </c>
       <c r="AK104">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="D105" t="s">
         <v>382</v>
       </c>
       <c r="E105" t="s">
         <v>329</v>
       </c>
       <c r="F105" t="s">
         <v>383</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I105" t="s">
         <v>335</v>
       </c>
       <c r="J105" t="s">
         <v>336</v>
       </c>
       <c r="AE105">
@@ -7009,51 +7009,51 @@
       <c r="F140" t="s">
         <v>480</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I140" t="s">
         <v>416</v>
       </c>
       <c r="J140" t="s">
         <v>232</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AI140" t="s">
         <v>478</v>
       </c>
       <c r="AJ140">
         <v>51549</v>
       </c>
       <c r="AK140">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>481</v>
       </c>
       <c r="E141" t="s">
         <v>183</v>
       </c>
       <c r="F141" t="s">
         <v>482</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>168</v>
       </c>
       <c r="I141" t="s">
         <v>416</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AI141" t="s">
@@ -7769,51 +7769,51 @@
       <c r="F163" t="s">
         <v>545</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I163" t="s">
         <v>485</v>
       </c>
       <c r="J163" t="s">
         <v>111</v>
       </c>
       <c r="AE163">
         <v>1</v>
       </c>
       <c r="AI163" t="s">
         <v>546</v>
       </c>
       <c r="AJ163">
         <v>51737</v>
       </c>
       <c r="AK163">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="D164" t="s">
         <v>547</v>
       </c>
       <c r="E164" t="s">
         <v>113</v>
       </c>
       <c r="F164" t="s">
         <v>548</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I164" t="s">
         <v>485</v>
       </c>
       <c r="J164" t="s">
         <v>368</v>
       </c>
       <c r="AE164">
@@ -8462,51 +8462,51 @@
       <c r="F184" t="s">
         <v>584</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H184" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I184" t="s">
         <v>485</v>
       </c>
       <c r="J184" t="s">
         <v>585</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AI184" t="s">
         <v>580</v>
       </c>
       <c r="AJ184">
         <v>51231</v>
       </c>
       <c r="AK184">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>324</v>
       </c>
       <c r="E185" t="s">
         <v>586</v>
       </c>
       <c r="F185" t="s">
         <v>587</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I185" t="s">
         <v>485</v>
       </c>
       <c r="J185" t="s">
         <v>181</v>
       </c>
       <c r="AE185">