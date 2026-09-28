--- v1 (2026-09-07)
+++ v2 (2026-09-28)
@@ -3373,51 +3373,51 @@
       <c r="E32" t="s">
         <v>138</v>
       </c>
       <c r="F32" t="s">
         <v>139</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AI32" t="s">
         <v>106</v>
       </c>
       <c r="AJ32">
         <v>50641</v>
       </c>
       <c r="AK32">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>140</v>
       </c>
       <c r="E33" t="s">
         <v>141</v>
       </c>
       <c r="F33" t="s">
         <v>142</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>143</v>
       </c>
       <c r="AE33">
@@ -6028,51 +6028,51 @@
       <c r="F113" t="s">
         <v>399</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I113" t="s">
         <v>353</v>
       </c>
       <c r="J113" t="s">
         <v>340</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AI113" t="s">
         <v>379</v>
       </c>
       <c r="AJ113">
         <v>51403</v>
       </c>
       <c r="AK113">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>400</v>
       </c>
       <c r="E114" t="s">
         <v>401</v>
       </c>
       <c r="F114" t="s">
         <v>402</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I114" t="s">
         <v>353</v>
       </c>
       <c r="J114" t="s">
         <v>378</v>
       </c>
       <c r="AE114">
@@ -6931,51 +6931,51 @@
       <c r="F140" t="s">
         <v>474</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I140" t="s">
         <v>422</v>
       </c>
       <c r="J140" t="s">
         <v>215</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AI140" t="s">
         <v>470</v>
       </c>
       <c r="AJ140">
         <v>51307</v>
       </c>
       <c r="AK140">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>475</v>
       </c>
       <c r="E141" t="s">
         <v>241</v>
       </c>
       <c r="F141" t="s">
         <v>476</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I141" t="s">
         <v>422</v>
       </c>
       <c r="J141" t="s">
         <v>385</v>
       </c>
       <c r="AE141">
@@ -7959,51 +7959,51 @@
       <c r="F171" t="s">
         <v>554</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I171" t="s">
         <v>482</v>
       </c>
       <c r="J171" t="s">
         <v>525</v>
       </c>
       <c r="AE171">
         <v>1</v>
       </c>
       <c r="AI171" t="s">
         <v>531</v>
       </c>
       <c r="AJ171">
         <v>51306</v>
       </c>
       <c r="AK171">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
         <v>555</v>
       </c>
       <c r="E172" t="s">
         <v>171</v>
       </c>
       <c r="F172" t="s">
         <v>556</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I172" t="s">
         <v>482</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AI172" t="s">
@@ -8230,51 +8230,51 @@
       <c r="F179" t="s">
         <v>571</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I179" t="s">
         <v>482</v>
       </c>
       <c r="J179" t="s">
         <v>223</v>
       </c>
       <c r="AE179">
         <v>2</v>
       </c>
       <c r="AI179" t="s">
         <v>568</v>
       </c>
       <c r="AJ179">
         <v>51278</v>
       </c>
       <c r="AK179">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
         <v>572</v>
       </c>
       <c r="E180" t="s">
         <v>59</v>
       </c>
       <c r="F180" t="s">
         <v>573</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H180" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I180" t="s">
         <v>482</v>
       </c>
       <c r="J180" t="s">
         <v>105</v>
       </c>
       <c r="AE180">