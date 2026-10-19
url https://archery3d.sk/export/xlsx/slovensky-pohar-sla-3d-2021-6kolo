--- v2 (2026-09-28)
+++ v3 (2026-10-19)
@@ -3539,51 +3539,51 @@
       <c r="E37" t="s">
         <v>155</v>
       </c>
       <c r="F37" t="s">
         <v>156</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AI37" t="s">
         <v>152</v>
       </c>
       <c r="AJ37">
         <v>51251</v>
       </c>
       <c r="AK37">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>157</v>
       </c>
       <c r="E38" t="s">
         <v>158</v>
       </c>
       <c r="F38" t="s">
         <v>159</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AI38" t="s">
@@ -4616,51 +4616,51 @@
       <c r="F70" t="s">
         <v>269</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I70" t="s">
         <v>245</v>
       </c>
       <c r="J70" t="s">
         <v>65</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AI70" t="s">
         <v>266</v>
       </c>
       <c r="AJ70">
         <v>49713</v>
       </c>
       <c r="AK70">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>270</v>
       </c>
       <c r="E71" t="s">
         <v>271</v>
       </c>
       <c r="F71" t="s">
         <v>272</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I71" t="s">
         <v>245</v>
       </c>
       <c r="J71" t="s">
         <v>273</v>
       </c>
       <c r="AE71">
@@ -4718,51 +4718,51 @@
       <c r="E73" t="s">
         <v>167</v>
       </c>
       <c r="F73" t="s">
         <v>278</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I73" t="s">
         <v>245</v>
       </c>
       <c r="AE73">
         <v>2</v>
       </c>
       <c r="AI73" t="s">
         <v>266</v>
       </c>
       <c r="AJ73">
         <v>51295</v>
       </c>
       <c r="AK73">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>279</v>
       </c>
       <c r="E74" t="s">
         <v>280</v>
       </c>
       <c r="F74" t="s">
         <v>281</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I74" t="s">
         <v>245</v>
       </c>
       <c r="J74" t="s">
         <v>273</v>
       </c>
       <c r="AI74" t="s">
@@ -6462,51 +6462,51 @@
       <c r="E126" t="s">
         <v>437</v>
       </c>
       <c r="F126" t="s">
         <v>438</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I126" t="s">
         <v>422</v>
       </c>
       <c r="J126" t="s">
         <v>230</v>
       </c>
       <c r="AI126" t="s">
         <v>439</v>
       </c>
       <c r="AJ126">
         <v>50437</v>
       </c>
       <c r="AK126">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>440</v>
       </c>
       <c r="E127" t="s">
         <v>441</v>
       </c>
       <c r="F127" t="s">
         <v>442</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I127" t="s">
         <v>422</v>
       </c>
       <c r="J127" t="s">
         <v>340</v>
       </c>
       <c r="AE127">