--- v0 (2026-04-29)
+++ v1 (2026-09-07)
@@ -3440,51 +3440,51 @@
       <c r="F34" t="s">
         <v>146</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>55</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AI34" t="s">
         <v>144</v>
       </c>
       <c r="AJ34">
         <v>51446</v>
       </c>
       <c r="AK34">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>147</v>
       </c>
       <c r="E35" t="s">
         <v>148</v>
       </c>
       <c r="F35" t="s">
         <v>149</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>151</v>
       </c>
       <c r="AE35">
@@ -3734,51 +3734,51 @@
       <c r="E43" t="s">
         <v>175</v>
       </c>
       <c r="F43" t="s">
         <v>176</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AI43" t="s">
         <v>177</v>
       </c>
       <c r="AJ43">
         <v>51252</v>
       </c>
       <c r="AK43">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>178</v>
       </c>
       <c r="E44" t="s">
         <v>179</v>
       </c>
       <c r="F44" t="s">
         <v>180</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>181</v>
       </c>
       <c r="AE44">
@@ -4225,53 +4225,50 @@
       </c>
       <c r="E58" t="s">
         <v>228</v>
       </c>
       <c r="F58" t="s">
         <v>229</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I58" t="s">
         <v>189</v>
       </c>
       <c r="J58" t="s">
         <v>230</v>
       </c>
       <c r="AI58" t="s">
         <v>231</v>
       </c>
       <c r="AJ58">
         <v>50438</v>
       </c>
-      <c r="AK58">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>232</v>
       </c>
       <c r="E59" t="s">
         <v>233</v>
       </c>
       <c r="F59" t="s">
         <v>234</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I59" t="s">
         <v>189</v>
       </c>
       <c r="J59" t="s">
         <v>230</v>
       </c>
       <c r="AI59" t="s">
         <v>231</v>
@@ -4619,51 +4616,51 @@
       <c r="F70" t="s">
         <v>269</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I70" t="s">
         <v>245</v>
       </c>
       <c r="J70" t="s">
         <v>65</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AI70" t="s">
         <v>266</v>
       </c>
       <c r="AJ70">
         <v>49713</v>
       </c>
       <c r="AK70">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>270</v>
       </c>
       <c r="E71" t="s">
         <v>271</v>
       </c>
       <c r="F71" t="s">
         <v>272</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I71" t="s">
         <v>245</v>
       </c>
       <c r="J71" t="s">
         <v>273</v>
       </c>
       <c r="AE71">
@@ -4720,50 +4717,53 @@
       </c>
       <c r="E73" t="s">
         <v>167</v>
       </c>
       <c r="F73" t="s">
         <v>278</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I73" t="s">
         <v>245</v>
       </c>
       <c r="AE73">
         <v>2</v>
       </c>
       <c r="AI73" t="s">
         <v>266</v>
       </c>
       <c r="AJ73">
         <v>51295</v>
       </c>
+      <c r="AK73">
+        <v>5</v>
+      </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>279</v>
       </c>
       <c r="E74" t="s">
         <v>280</v>
       </c>
       <c r="F74" t="s">
         <v>281</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I74" t="s">
         <v>245</v>
       </c>
       <c r="J74" t="s">
         <v>273</v>
       </c>
       <c r="AI74" t="s">
         <v>266</v>
@@ -4839,50 +4839,53 @@
       </c>
       <c r="E77" t="s">
         <v>88</v>
       </c>
       <c r="F77" t="s">
         <v>287</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I77" t="s">
         <v>245</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AI77" t="s">
         <v>266</v>
       </c>
       <c r="AJ77">
         <v>51418</v>
       </c>
+      <c r="AK77">
+        <v>4</v>
+      </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>288</v>
       </c>
       <c r="E78" t="s">
         <v>158</v>
       </c>
       <c r="F78" t="s">
         <v>289</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I78" t="s">
         <v>245</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AI78" t="s">
         <v>266</v>
@@ -4935,53 +4938,50 @@
       </c>
       <c r="F80" t="s">
         <v>294</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I80" t="s">
         <v>245</v>
       </c>
       <c r="J80" t="s">
         <v>295</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AI80" t="s">
         <v>266</v>
       </c>
       <c r="AJ80">
         <v>51438</v>
       </c>
-      <c r="AK80">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>296</v>
       </c>
       <c r="E81" t="s">
         <v>158</v>
       </c>
       <c r="F81" t="s">
         <v>297</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I81" t="s">
         <v>245</v>
       </c>
       <c r="J81" t="s">
         <v>298</v>
       </c>
       <c r="AE81">
         <v>1</v>
@@ -5102,51 +5102,51 @@
       <c r="F85" t="s">
         <v>309</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I85" t="s">
         <v>245</v>
       </c>
       <c r="J85" t="s">
         <v>298</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AI85" t="s">
         <v>304</v>
       </c>
       <c r="AJ85">
         <v>51450</v>
       </c>
       <c r="AK85">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>310</v>
       </c>
       <c r="E86" t="s">
         <v>311</v>
       </c>
       <c r="F86" t="s">
         <v>312</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I86" t="s">
         <v>245</v>
       </c>
       <c r="J86" t="s">
         <v>292</v>
       </c>
       <c r="AE86">
@@ -5268,51 +5268,51 @@
       <c r="F90" t="s">
         <v>324</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I90" t="s">
         <v>245</v>
       </c>
       <c r="J90" t="s">
         <v>325</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AI90" t="s">
         <v>313</v>
       </c>
       <c r="AJ90">
         <v>50648</v>
       </c>
       <c r="AK90">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>326</v>
       </c>
       <c r="E91" t="s">
         <v>327</v>
       </c>
       <c r="F91" t="s">
         <v>328</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I91" t="s">
         <v>245</v>
       </c>
       <c r="J91" t="s">
         <v>329</v>
       </c>
       <c r="AE91">
@@ -5337,53 +5337,50 @@
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I92" t="s">
         <v>332</v>
       </c>
       <c r="J92" t="s">
         <v>105</v>
       </c>
       <c r="AD92" t="s">
         <v>333</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AI92" t="s">
         <v>334</v>
       </c>
       <c r="AJ92">
         <v>51478</v>
       </c>
-      <c r="AK92">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>120</v>
       </c>
       <c r="E93" t="s">
         <v>73</v>
       </c>
       <c r="F93" t="s">
         <v>335</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I93" t="s">
         <v>332</v>
       </c>
       <c r="AD93" t="s">
         <v>336</v>
       </c>
       <c r="AE93">
         <v>1</v>
@@ -5932,51 +5929,51 @@
       <c r="F110" t="s">
         <v>393</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I110" t="s">
         <v>353</v>
       </c>
       <c r="J110" t="s">
         <v>354</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AI110" t="s">
         <v>379</v>
       </c>
       <c r="AJ110">
         <v>45983</v>
       </c>
       <c r="AK110">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>394</v>
       </c>
       <c r="E111" t="s">
         <v>395</v>
       </c>
       <c r="F111" t="s">
         <v>396</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I111" t="s">
         <v>353</v>
       </c>
       <c r="J111" t="s">
         <v>116</v>
       </c>
       <c r="AE111">
@@ -6100,53 +6097,50 @@
       </c>
       <c r="F115" t="s">
         <v>404</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I115" t="s">
         <v>353</v>
       </c>
       <c r="J115" t="s">
         <v>340</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AI115" t="s">
         <v>403</v>
       </c>
       <c r="AJ115">
         <v>51404</v>
       </c>
-      <c r="AK115">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>405</v>
       </c>
       <c r="E116" t="s">
         <v>88</v>
       </c>
       <c r="F116" t="s">
         <v>406</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I116" t="s">
         <v>353</v>
       </c>
       <c r="J116" t="s">
         <v>407</v>
       </c>
       <c r="AE116">
         <v>1</v>
@@ -6168,51 +6162,51 @@
       <c r="F117" t="s">
         <v>410</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I117" t="s">
         <v>353</v>
       </c>
       <c r="J117" t="s">
         <v>354</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AI117" t="s">
         <v>408</v>
       </c>
       <c r="AJ117">
         <v>51052</v>
       </c>
       <c r="AK117">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>409</v>
       </c>
       <c r="E118" t="s">
         <v>315</v>
       </c>
       <c r="F118" t="s">
         <v>411</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I118" t="s">
         <v>353</v>
       </c>
       <c r="J118" t="s">
         <v>354</v>
       </c>
       <c r="AE118">
@@ -6374,88 +6368,82 @@
       </c>
       <c r="F123" t="s">
         <v>427</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H123" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I123" t="s">
         <v>422</v>
       </c>
       <c r="AD123" t="s">
         <v>428</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AI123" t="s">
         <v>429</v>
       </c>
       <c r="AJ123">
         <v>50239</v>
       </c>
-      <c r="AK123">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>430</v>
       </c>
       <c r="E124" t="s">
         <v>431</v>
       </c>
       <c r="F124" t="s">
         <v>432</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H124" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I124" t="s">
         <v>422</v>
       </c>
       <c r="J124" t="s">
         <v>433</v>
       </c>
       <c r="AE124">
         <v>2</v>
       </c>
       <c r="AI124" t="s">
         <v>434</v>
       </c>
       <c r="AJ124">
         <v>51210</v>
       </c>
-      <c r="AK124">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>435</v>
       </c>
       <c r="E125" t="s">
         <v>59</v>
       </c>
       <c r="F125" t="s">
         <v>436</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H125" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I125" t="s">
         <v>422</v>
       </c>
       <c r="J125" t="s">
         <v>385</v>
       </c>
       <c r="AE125">
         <v>1</v>
@@ -6473,50 +6461,53 @@
       </c>
       <c r="E126" t="s">
         <v>437</v>
       </c>
       <c r="F126" t="s">
         <v>438</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I126" t="s">
         <v>422</v>
       </c>
       <c r="J126" t="s">
         <v>230</v>
       </c>
       <c r="AI126" t="s">
         <v>439</v>
       </c>
       <c r="AJ126">
         <v>50437</v>
       </c>
+      <c r="AK126">
+        <v>5</v>
+      </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>440</v>
       </c>
       <c r="E127" t="s">
         <v>441</v>
       </c>
       <c r="F127" t="s">
         <v>442</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I127" t="s">
         <v>422</v>
       </c>
       <c r="J127" t="s">
         <v>340</v>
       </c>
       <c r="AE127">
         <v>1</v>
@@ -6634,156 +6625,153 @@
       <c r="E131" t="s">
         <v>449</v>
       </c>
       <c r="F131" t="s">
         <v>450</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I131" t="s">
         <v>422</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AI131" t="s">
         <v>439</v>
       </c>
       <c r="AJ131">
         <v>51273</v>
       </c>
       <c r="AK131">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
         <v>451</v>
       </c>
       <c r="E132" t="s">
         <v>452</v>
       </c>
       <c r="F132" t="s">
         <v>453</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I132" t="s">
         <v>422</v>
       </c>
       <c r="J132" t="s">
         <v>454</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AI132" t="s">
         <v>439</v>
       </c>
       <c r="AJ132">
         <v>46182</v>
       </c>
-      <c r="AK132">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>455</v>
       </c>
       <c r="E133" t="s">
         <v>193</v>
       </c>
       <c r="F133" t="s">
         <v>456</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I133" t="s">
         <v>422</v>
       </c>
       <c r="J133" t="s">
         <v>92</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AI133" t="s">
         <v>439</v>
       </c>
       <c r="AJ133">
         <v>51303</v>
       </c>
       <c r="AK133">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>457</v>
       </c>
       <c r="E134" t="s">
         <v>88</v>
       </c>
       <c r="F134" t="s">
         <v>458</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I134" t="s">
         <v>422</v>
       </c>
       <c r="J134" t="s">
         <v>454</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AI134" t="s">
         <v>439</v>
       </c>
       <c r="AJ134">
         <v>51308</v>
       </c>
       <c r="AK134">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>459</v>
       </c>
       <c r="E135" t="s">
         <v>73</v>
       </c>
       <c r="F135" t="s">
         <v>460</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I135" t="s">
         <v>422</v>
       </c>
       <c r="J135" t="s">
         <v>461</v>
       </c>
       <c r="AE135">
@@ -6806,51 +6794,51 @@
       <c r="F136" t="s">
         <v>463</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H136" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I136" t="s">
         <v>422</v>
       </c>
       <c r="J136" t="s">
         <v>292</v>
       </c>
       <c r="AE136">
         <v>1</v>
       </c>
       <c r="AI136" t="s">
         <v>464</v>
       </c>
       <c r="AJ136">
         <v>45081</v>
       </c>
       <c r="AK136">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="137" spans="1:37">
       <c r="D137" t="s">
         <v>465</v>
       </c>
       <c r="E137" t="s">
         <v>308</v>
       </c>
       <c r="F137" t="s">
         <v>466</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H137" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I137" t="s">
         <v>422</v>
       </c>
       <c r="J137" t="s">
         <v>467</v>
       </c>
       <c r="AE137">
@@ -6873,51 +6861,51 @@
       <c r="F138" t="s">
         <v>469</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I138" t="s">
         <v>422</v>
       </c>
       <c r="J138" t="s">
         <v>301</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AI138" t="s">
         <v>470</v>
       </c>
       <c r="AJ138">
         <v>51244</v>
       </c>
       <c r="AK138">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>471</v>
       </c>
       <c r="E139" t="s">
         <v>85</v>
       </c>
       <c r="F139" t="s">
         <v>472</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I139" t="s">
         <v>422</v>
       </c>
       <c r="J139" t="s">
         <v>385</v>
       </c>
       <c r="AE139">
@@ -6943,51 +6931,51 @@
       <c r="F140" t="s">
         <v>474</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I140" t="s">
         <v>422</v>
       </c>
       <c r="J140" t="s">
         <v>215</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AI140" t="s">
         <v>470</v>
       </c>
       <c r="AJ140">
         <v>51307</v>
       </c>
       <c r="AK140">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>475</v>
       </c>
       <c r="E141" t="s">
         <v>241</v>
       </c>
       <c r="F141" t="s">
         <v>476</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I141" t="s">
         <v>422</v>
       </c>
       <c r="J141" t="s">
         <v>385</v>
       </c>
       <c r="AE141">
@@ -7543,51 +7531,51 @@
       <c r="F158" t="s">
         <v>530</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I158" t="s">
         <v>482</v>
       </c>
       <c r="J158" t="s">
         <v>105</v>
       </c>
       <c r="AE158">
         <v>1</v>
       </c>
       <c r="AI158" t="s">
         <v>531</v>
       </c>
       <c r="AJ158">
         <v>51470</v>
       </c>
       <c r="AK158">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
         <v>532</v>
       </c>
       <c r="E159" t="s">
         <v>82</v>
       </c>
       <c r="F159" t="s">
         <v>533</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I159" t="s">
         <v>482</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AI159" t="s">
@@ -8242,51 +8230,51 @@
       <c r="F179" t="s">
         <v>571</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I179" t="s">
         <v>482</v>
       </c>
       <c r="J179" t="s">
         <v>223</v>
       </c>
       <c r="AE179">
         <v>2</v>
       </c>
       <c r="AI179" t="s">
         <v>568</v>
       </c>
       <c r="AJ179">
         <v>51278</v>
       </c>
       <c r="AK179">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
         <v>572</v>
       </c>
       <c r="E180" t="s">
         <v>59</v>
       </c>
       <c r="F180" t="s">
         <v>573</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H180" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I180" t="s">
         <v>482</v>
       </c>
       <c r="J180" t="s">
         <v>105</v>
       </c>
       <c r="AE180">