--- v2 (2026-09-08)
+++ v3 (2026-09-30)
@@ -3958,51 +3958,51 @@
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" t="s">
         <v>158</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AI38" t="s">
         <v>116</v>
       </c>
       <c r="AJ38">
         <v>49124</v>
       </c>
       <c r="AK38">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>159</v>
       </c>
       <c r="E39" t="s">
         <v>160</v>
       </c>
       <c r="F39" t="s">
         <v>161</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>97</v>
       </c>
       <c r="AE39">
@@ -4648,51 +4648,51 @@
       <c r="F59" t="s">
         <v>228</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I59" t="s">
         <v>216</v>
       </c>
       <c r="J59" t="s">
         <v>229</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AI59" t="s">
         <v>217</v>
       </c>
       <c r="AJ59">
         <v>49918</v>
       </c>
       <c r="AK59">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>230</v>
       </c>
       <c r="E60" t="s">
         <v>231</v>
       </c>
       <c r="F60" t="s">
         <v>232</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I60" t="s">
         <v>233</v>
       </c>
       <c r="J60" t="s">
         <v>120</v>
       </c>
       <c r="AD60" t="s">
@@ -4983,51 +4983,51 @@
       <c r="F69" t="s">
         <v>261</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I69" t="s">
         <v>233</v>
       </c>
       <c r="J69" t="s">
         <v>262</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>247</v>
       </c>
       <c r="AJ69">
         <v>50115</v>
       </c>
       <c r="AK69">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>263</v>
       </c>
       <c r="E70" t="s">
         <v>126</v>
       </c>
       <c r="F70" t="s">
         <v>264</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I70" t="s">
         <v>233</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AI70" t="s">
@@ -6788,51 +6788,51 @@
       <c r="F124" t="s">
         <v>435</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I124" t="s">
         <v>382</v>
       </c>
       <c r="J124" t="s">
         <v>91</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AI124" t="s">
         <v>420</v>
       </c>
       <c r="AJ124">
         <v>49518</v>
       </c>
       <c r="AK124">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>388</v>
       </c>
       <c r="E125" t="s">
         <v>436</v>
       </c>
       <c r="F125" t="s">
         <v>437</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I125" t="s">
         <v>382</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AI125" t="s">
@@ -8334,51 +8334,51 @@
       <c r="F171" t="s">
         <v>560</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I171" t="s">
         <v>487</v>
       </c>
       <c r="J171" t="s">
         <v>246</v>
       </c>
       <c r="AE171">
         <v>1</v>
       </c>
       <c r="AI171" t="s">
         <v>561</v>
       </c>
       <c r="AJ171">
         <v>49930</v>
       </c>
       <c r="AK171">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
         <v>562</v>
       </c>
       <c r="E172" t="s">
         <v>203</v>
       </c>
       <c r="F172" t="s">
         <v>563</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I172" t="s">
         <v>487</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AI172" t="s">
@@ -9286,51 +9286,51 @@
       <c r="F200" t="s">
         <v>642</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I200" t="s">
         <v>574</v>
       </c>
       <c r="J200" t="s">
         <v>135</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AI200" t="s">
         <v>630</v>
       </c>
       <c r="AJ200">
         <v>49750</v>
       </c>
       <c r="AK200">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
         <v>643</v>
       </c>
       <c r="E201" t="s">
         <v>644</v>
       </c>
       <c r="F201" t="s">
         <v>645</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I201" t="s">
         <v>574</v>
       </c>
       <c r="AE201">
         <v>1</v>
       </c>
       <c r="AI201" t="s">
@@ -10008,51 +10008,51 @@
       <c r="F222" t="s">
         <v>688</v>
       </c>
       <c r="G222" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H222" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I222" t="s">
         <v>574</v>
       </c>
       <c r="J222" t="s">
         <v>29</v>
       </c>
       <c r="AE222">
         <v>1</v>
       </c>
       <c r="AI222" t="s">
         <v>674</v>
       </c>
       <c r="AJ222">
         <v>50083</v>
       </c>
       <c r="AK222">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="223" spans="1:37">
       <c r="D223" t="s">
         <v>689</v>
       </c>
       <c r="E223" t="s">
         <v>327</v>
       </c>
       <c r="F223" t="s">
         <v>690</v>
       </c>
       <c r="G223" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H223" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I223" t="s">
         <v>574</v>
       </c>
       <c r="J223" t="s">
         <v>112</v>
       </c>
       <c r="AE223">
@@ -10113,51 +10113,51 @@
       <c r="F225" t="s">
         <v>695</v>
       </c>
       <c r="G225" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H225" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I225" t="s">
         <v>574</v>
       </c>
       <c r="J225" t="s">
         <v>252</v>
       </c>
       <c r="AE225">
         <v>1</v>
       </c>
       <c r="AI225" t="s">
         <v>674</v>
       </c>
       <c r="AJ225">
         <v>50107</v>
       </c>
       <c r="AK225">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="226" spans="1:37">
       <c r="D226" t="s">
         <v>109</v>
       </c>
       <c r="E226" t="s">
         <v>677</v>
       </c>
       <c r="F226" t="s">
         <v>696</v>
       </c>
       <c r="G226" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H226" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I226" t="s">
         <v>574</v>
       </c>
       <c r="J226" t="s">
         <v>112</v>
       </c>
       <c r="AE226">