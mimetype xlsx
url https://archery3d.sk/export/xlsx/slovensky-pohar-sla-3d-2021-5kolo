--- v3 (2026-09-30)
+++ v4 (2026-10-22)
@@ -3894,51 +3894,51 @@
       <c r="F36" t="s">
         <v>153</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>112</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
         <v>116</v>
       </c>
       <c r="AJ36">
         <v>49364</v>
       </c>
       <c r="AK36">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>154</v>
       </c>
       <c r="E37" t="s">
         <v>80</v>
       </c>
       <c r="F37" t="s">
         <v>155</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>156</v>
       </c>
       <c r="AE37">
@@ -4060,51 +4060,51 @@
       <c r="F41" t="s">
         <v>167</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>135</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AI41" t="s">
         <v>168</v>
       </c>
       <c r="AJ41">
         <v>49817</v>
       </c>
       <c r="AK41">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>169</v>
       </c>
       <c r="E42" t="s">
         <v>104</v>
       </c>
       <c r="F42" t="s">
         <v>170</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>171</v>
       </c>
       <c r="AI42" t="s">
@@ -4983,51 +4983,51 @@
       <c r="F69" t="s">
         <v>261</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I69" t="s">
         <v>233</v>
       </c>
       <c r="J69" t="s">
         <v>262</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>247</v>
       </c>
       <c r="AJ69">
         <v>50115</v>
       </c>
       <c r="AK69">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>263</v>
       </c>
       <c r="E70" t="s">
         <v>126</v>
       </c>
       <c r="F70" t="s">
         <v>264</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I70" t="s">
         <v>233</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AI70" t="s">
@@ -5358,51 +5358,51 @@
       <c r="F81" t="s">
         <v>302</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I81" t="s">
         <v>279</v>
       </c>
       <c r="J81" t="s">
         <v>62</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
         <v>291</v>
       </c>
       <c r="AJ81">
         <v>49458</v>
       </c>
       <c r="AK81">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>303</v>
       </c>
       <c r="E82" t="s">
         <v>304</v>
       </c>
       <c r="F82" t="s">
         <v>305</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I82" t="s">
         <v>279</v>
       </c>
       <c r="J82" t="s">
         <v>306</v>
       </c>
       <c r="AI82" t="s">
@@ -5588,51 +5588,51 @@
       <c r="E88" t="s">
         <v>140</v>
       </c>
       <c r="F88" t="s">
         <v>320</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I88" t="s">
         <v>279</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">
         <v>291</v>
       </c>
       <c r="AJ88">
         <v>49595</v>
       </c>
       <c r="AK88">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>321</v>
       </c>
       <c r="E89" t="s">
         <v>75</v>
       </c>
       <c r="F89" t="s">
         <v>322</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I89" t="s">
         <v>279</v>
       </c>
       <c r="J89" t="s">
         <v>193</v>
       </c>
       <c r="AE89">
@@ -7862,51 +7862,51 @@
       <c r="E157" t="s">
         <v>526</v>
       </c>
       <c r="F157" t="s">
         <v>527</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I157" t="s">
         <v>487</v>
       </c>
       <c r="J157" t="s">
         <v>268</v>
       </c>
       <c r="AI157" t="s">
         <v>521</v>
       </c>
       <c r="AJ157">
         <v>50218</v>
       </c>
       <c r="AK157">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
         <v>528</v>
       </c>
       <c r="E158" t="s">
         <v>529</v>
       </c>
       <c r="F158" t="s">
         <v>530</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I158" t="s">
         <v>487</v>
       </c>
       <c r="J158" t="s">
         <v>252</v>
       </c>
       <c r="AE158">