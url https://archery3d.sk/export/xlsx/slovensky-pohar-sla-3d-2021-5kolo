--- v0 (2026-05-25)
+++ v1 (2026-08-17)
@@ -5046,53 +5046,50 @@
       </c>
       <c r="E71" t="s">
         <v>266</v>
       </c>
       <c r="F71" t="s">
         <v>267</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I71" t="s">
         <v>233</v>
       </c>
       <c r="J71" t="s">
         <v>268</v>
       </c>
       <c r="AI71" t="s">
         <v>269</v>
       </c>
       <c r="AJ71">
         <v>50219</v>
       </c>
-      <c r="AK71">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>270</v>
       </c>
       <c r="E72" t="s">
         <v>271</v>
       </c>
       <c r="F72" t="s">
         <v>272</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I72" t="s">
         <v>233</v>
       </c>
       <c r="J72" t="s">
         <v>268</v>
       </c>
       <c r="AI72" t="s">
         <v>269</v>
@@ -5236,51 +5233,51 @@
       <c r="F77" t="s">
         <v>289</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I77" t="s">
         <v>279</v>
       </c>
       <c r="J77" t="s">
         <v>290</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AI77" t="s">
         <v>291</v>
       </c>
       <c r="AJ77">
         <v>49665</v>
       </c>
       <c r="AK77">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>292</v>
       </c>
       <c r="E78" t="s">
         <v>293</v>
       </c>
       <c r="F78" t="s">
         <v>294</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I78" t="s">
         <v>279</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AI78" t="s">
@@ -5296,53 +5293,50 @@
       </c>
       <c r="E79" t="s">
         <v>296</v>
       </c>
       <c r="F79" t="s">
         <v>297</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I79" t="s">
         <v>279</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AI79" t="s">
         <v>291</v>
       </c>
       <c r="AJ79">
         <v>49440</v>
       </c>
-      <c r="AK79">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>298</v>
       </c>
       <c r="E80" t="s">
         <v>299</v>
       </c>
       <c r="F80" t="s">
         <v>300</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I80" t="s">
         <v>279</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AI80" t="s">
         <v>291</v>
@@ -5364,51 +5358,51 @@
       <c r="F81" t="s">
         <v>302</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I81" t="s">
         <v>279</v>
       </c>
       <c r="J81" t="s">
         <v>62</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
         <v>291</v>
       </c>
       <c r="AJ81">
         <v>49458</v>
       </c>
       <c r="AK81">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>303</v>
       </c>
       <c r="E82" t="s">
         <v>304</v>
       </c>
       <c r="F82" t="s">
         <v>305</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I82" t="s">
         <v>279</v>
       </c>
       <c r="J82" t="s">
         <v>306</v>
       </c>
       <c r="AI82" t="s">
@@ -5593,85 +5587,85 @@
       </c>
       <c r="E88" t="s">
         <v>140</v>
       </c>
       <c r="F88" t="s">
         <v>320</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I88" t="s">
         <v>279</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">
         <v>291</v>
       </c>
       <c r="AJ88">
         <v>49595</v>
       </c>
+      <c r="AK88">
+        <v>5</v>
+      </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>321</v>
       </c>
       <c r="E89" t="s">
         <v>75</v>
       </c>
       <c r="F89" t="s">
         <v>322</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I89" t="s">
         <v>279</v>
       </c>
       <c r="J89" t="s">
         <v>193</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AI89" t="s">
         <v>291</v>
       </c>
       <c r="AJ89">
         <v>50129</v>
       </c>
-      <c r="AK89">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>323</v>
       </c>
       <c r="E90" t="s">
         <v>309</v>
       </c>
       <c r="F90" t="s">
         <v>324</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I90" t="s">
         <v>279</v>
       </c>
       <c r="J90" t="s">
         <v>325</v>
       </c>
       <c r="AE90">
         <v>1</v>
@@ -6103,53 +6097,50 @@
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I103" t="s">
         <v>359</v>
       </c>
       <c r="J103" t="s">
         <v>138</v>
       </c>
       <c r="AD103" t="s">
         <v>364</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AI103" t="s">
         <v>361</v>
       </c>
       <c r="AJ103">
         <v>50062</v>
       </c>
-      <c r="AK103">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>365</v>
       </c>
       <c r="E104" t="s">
         <v>366</v>
       </c>
       <c r="F104" t="s">
         <v>367</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="4" t="s">
         <v>77</v>
       </c>
       <c r="I104" t="s">
         <v>359</v>
       </c>
       <c r="J104" t="s">
         <v>368</v>
       </c>
       <c r="AE104">
         <v>1</v>
@@ -7084,53 +7075,50 @@
       </c>
       <c r="F133" t="s">
         <v>455</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I133" t="s">
         <v>382</v>
       </c>
       <c r="J133" t="s">
         <v>91</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AI133" t="s">
         <v>454</v>
       </c>
       <c r="AJ133">
         <v>49519</v>
       </c>
-      <c r="AK133">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>408</v>
       </c>
       <c r="E134" t="s">
         <v>409</v>
       </c>
       <c r="F134" t="s">
         <v>456</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I134" t="s">
         <v>382</v>
       </c>
       <c r="J134" t="s">
         <v>394</v>
       </c>
       <c r="AE134">
         <v>1</v>
@@ -7286,51 +7274,51 @@
       <c r="F139" t="s">
         <v>470</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I139" t="s">
         <v>382</v>
       </c>
       <c r="J139" t="s">
         <v>383</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AI139" t="s">
         <v>460</v>
       </c>
       <c r="AJ139">
         <v>49715</v>
       </c>
       <c r="AK139">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>471</v>
       </c>
       <c r="E140" t="s">
         <v>152</v>
       </c>
       <c r="F140" t="s">
         <v>472</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I140" t="s">
         <v>382</v>
       </c>
       <c r="J140" t="s">
         <v>357</v>
       </c>
       <c r="AE140">
@@ -7489,53 +7477,50 @@
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I145" t="s">
         <v>487</v>
       </c>
       <c r="J145" t="s">
         <v>91</v>
       </c>
       <c r="AD145" t="s">
         <v>488</v>
       </c>
       <c r="AE145">
         <v>2</v>
       </c>
       <c r="AI145" t="s">
         <v>489</v>
       </c>
       <c r="AJ145">
         <v>49737</v>
       </c>
-      <c r="AK145">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>490</v>
       </c>
       <c r="E146" t="s">
         <v>491</v>
       </c>
       <c r="F146" t="s">
         <v>492</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I146" t="s">
         <v>487</v>
       </c>
       <c r="J146" t="s">
         <v>40</v>
       </c>
       <c r="AD146" t="s">
         <v>493</v>
@@ -7559,53 +7544,50 @@
       </c>
       <c r="F147" t="s">
         <v>496</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H147" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I147" t="s">
         <v>487</v>
       </c>
       <c r="AD147" t="s">
         <v>497</v>
       </c>
       <c r="AE147">
         <v>1</v>
       </c>
       <c r="AI147" t="s">
         <v>498</v>
       </c>
       <c r="AJ147">
         <v>50197</v>
       </c>
-      <c r="AK147">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
         <v>499</v>
       </c>
       <c r="E148" t="s">
         <v>500</v>
       </c>
       <c r="F148" t="s">
         <v>501</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H148" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I148" t="s">
         <v>487</v>
       </c>
       <c r="AD148" t="s">
         <v>502</v>
       </c>
       <c r="AE148">
         <v>1</v>
@@ -7690,53 +7672,50 @@
       </c>
       <c r="F151" t="s">
         <v>510</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H151" s="4" t="s">
         <v>77</v>
       </c>
       <c r="I151" t="s">
         <v>487</v>
       </c>
       <c r="J151" t="s">
         <v>348</v>
       </c>
       <c r="AE151">
         <v>2</v>
       </c>
       <c r="AI151" t="s">
         <v>511</v>
       </c>
       <c r="AJ151">
         <v>49429</v>
       </c>
-      <c r="AK151">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
         <v>512</v>
       </c>
       <c r="E152" t="s">
         <v>513</v>
       </c>
       <c r="F152" t="s">
         <v>514</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H152" s="4" t="s">
         <v>77</v>
       </c>
       <c r="I152" t="s">
         <v>487</v>
       </c>
       <c r="J152" t="s">
         <v>40</v>
       </c>
       <c r="AE152">
         <v>1</v>
@@ -7952,87 +7931,84 @@
       </c>
       <c r="F159" t="s">
         <v>533</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I159" t="s">
         <v>487</v>
       </c>
       <c r="J159" t="s">
         <v>67</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AI159" t="s">
         <v>521</v>
       </c>
       <c r="AJ159">
         <v>46181</v>
       </c>
-      <c r="AK159">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
         <v>534</v>
       </c>
       <c r="E160" t="s">
         <v>535</v>
       </c>
       <c r="F160" t="s">
         <v>536</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I160" t="s">
         <v>487</v>
       </c>
       <c r="J160" t="s">
         <v>67</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AI160" t="s">
         <v>521</v>
       </c>
       <c r="AJ160">
         <v>49524</v>
       </c>
       <c r="AK160">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>537</v>
       </c>
       <c r="E161" t="s">
         <v>160</v>
       </c>
       <c r="F161" t="s">
         <v>538</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I161" t="s">
         <v>487</v>
       </c>
       <c r="J161" t="s">
         <v>539</v>
       </c>
       <c r="AE161">
@@ -8224,51 +8200,51 @@
       <c r="F167" t="s">
         <v>552</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I167" t="s">
         <v>487</v>
       </c>
       <c r="J167" t="s">
         <v>67</v>
       </c>
       <c r="AE167">
         <v>1</v>
       </c>
       <c r="AI167" t="s">
         <v>521</v>
       </c>
       <c r="AJ167">
         <v>49636</v>
       </c>
       <c r="AK167">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
         <v>553</v>
       </c>
       <c r="E168" t="s">
         <v>309</v>
       </c>
       <c r="F168" t="s">
         <v>554</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H168" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I168" t="s">
         <v>487</v>
       </c>
       <c r="J168" t="s">
         <v>348</v>
       </c>
       <c r="AE168">
@@ -8294,51 +8270,51 @@
       <c r="F169" t="s">
         <v>556</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I169" t="s">
         <v>487</v>
       </c>
       <c r="J169" t="s">
         <v>325</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AI169" t="s">
         <v>557</v>
       </c>
       <c r="AJ169">
         <v>45079</v>
       </c>
       <c r="AK169">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>451</v>
       </c>
       <c r="E170" t="s">
         <v>558</v>
       </c>
       <c r="F170" t="s">
         <v>559</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I170" t="s">
         <v>487</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AI170" t="s">
@@ -8358,51 +8334,51 @@
       <c r="F171" t="s">
         <v>560</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I171" t="s">
         <v>487</v>
       </c>
       <c r="J171" t="s">
         <v>246</v>
       </c>
       <c r="AE171">
         <v>1</v>
       </c>
       <c r="AI171" t="s">
         <v>561</v>
       </c>
       <c r="AJ171">
         <v>49930</v>
       </c>
       <c r="AK171">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
         <v>562</v>
       </c>
       <c r="E172" t="s">
         <v>203</v>
       </c>
       <c r="F172" t="s">
         <v>563</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I172" t="s">
         <v>487</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AI172" t="s">
@@ -10067,51 +10043,51 @@
       <c r="F223" t="s">
         <v>690</v>
       </c>
       <c r="G223" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H223" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I223" t="s">
         <v>574</v>
       </c>
       <c r="J223" t="s">
         <v>112</v>
       </c>
       <c r="AE223">
         <v>1</v>
       </c>
       <c r="AI223" t="s">
         <v>674</v>
       </c>
       <c r="AJ223">
         <v>50090</v>
       </c>
       <c r="AK223">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:37">
       <c r="D224" t="s">
         <v>691</v>
       </c>
       <c r="E224" t="s">
         <v>692</v>
       </c>
       <c r="F224" t="s">
         <v>693</v>
       </c>
       <c r="G224" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I224" t="s">
         <v>574</v>
       </c>
       <c r="J224" t="s">
         <v>252</v>
       </c>
       <c r="AE224">
@@ -10137,51 +10113,51 @@
       <c r="F225" t="s">
         <v>695</v>
       </c>
       <c r="G225" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H225" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I225" t="s">
         <v>574</v>
       </c>
       <c r="J225" t="s">
         <v>252</v>
       </c>
       <c r="AE225">
         <v>1</v>
       </c>
       <c r="AI225" t="s">
         <v>674</v>
       </c>
       <c r="AJ225">
         <v>50107</v>
       </c>
       <c r="AK225">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:37">
       <c r="D226" t="s">
         <v>109</v>
       </c>
       <c r="E226" t="s">
         <v>677</v>
       </c>
       <c r="F226" t="s">
         <v>696</v>
       </c>
       <c r="G226" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H226" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I226" t="s">
         <v>574</v>
       </c>
       <c r="J226" t="s">
         <v>112</v>
       </c>
       <c r="AE226">
@@ -10265,51 +10241,51 @@
       <c r="E229" t="s">
         <v>339</v>
       </c>
       <c r="F229" t="s">
         <v>703</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H229" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I229" t="s">
         <v>574</v>
       </c>
       <c r="AE229">
         <v>1</v>
       </c>
       <c r="AI229" t="s">
         <v>699</v>
       </c>
       <c r="AJ229">
         <v>49725</v>
       </c>
       <c r="AK229">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="230" spans="1:37">
       <c r="D230" t="s">
         <v>704</v>
       </c>
       <c r="E230" t="s">
         <v>160</v>
       </c>
       <c r="F230" t="s">
         <v>705</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H230" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I230" t="s">
         <v>574</v>
       </c>
       <c r="J230" t="s">
         <v>706</v>
       </c>
       <c r="AE230">