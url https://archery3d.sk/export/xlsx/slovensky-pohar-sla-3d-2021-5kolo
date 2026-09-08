--- v1 (2026-08-17)
+++ v2 (2026-09-08)
@@ -5690,51 +5690,51 @@
       <c r="F91" t="s">
         <v>328</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I91" t="s">
         <v>279</v>
       </c>
       <c r="J91" t="s">
         <v>290</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AI91" t="s">
         <v>329</v>
       </c>
       <c r="AJ91">
         <v>49666</v>
       </c>
       <c r="AK91">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>284</v>
       </c>
       <c r="E92" t="s">
         <v>330</v>
       </c>
       <c r="F92" t="s">
         <v>331</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I92" t="s">
         <v>279</v>
       </c>
       <c r="J92" t="s">
         <v>62</v>
       </c>
       <c r="AE92">
@@ -6954,51 +6954,51 @@
       <c r="F129" t="s">
         <v>446</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I129" t="s">
         <v>382</v>
       </c>
       <c r="J129" t="s">
         <v>383</v>
       </c>
       <c r="AE129">
         <v>1</v>
       </c>
       <c r="AI129" t="s">
         <v>420</v>
       </c>
       <c r="AJ129">
         <v>45751</v>
       </c>
       <c r="AK129">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>447</v>
       </c>
       <c r="E130" t="s">
         <v>152</v>
       </c>
       <c r="F130" t="s">
         <v>448</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I130" t="s">
         <v>382</v>
       </c>
       <c r="J130" t="s">
         <v>193</v>
       </c>
       <c r="AE130">
@@ -8334,51 +8334,51 @@
       <c r="F171" t="s">
         <v>560</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I171" t="s">
         <v>487</v>
       </c>
       <c r="J171" t="s">
         <v>246</v>
       </c>
       <c r="AE171">
         <v>1</v>
       </c>
       <c r="AI171" t="s">
         <v>561</v>
       </c>
       <c r="AJ171">
         <v>49930</v>
       </c>
       <c r="AK171">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
         <v>562</v>
       </c>
       <c r="E172" t="s">
         <v>203</v>
       </c>
       <c r="F172" t="s">
         <v>563</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="6" t="s">
         <v>178</v>
       </c>
       <c r="I172" t="s">
         <v>487</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AI172" t="s">