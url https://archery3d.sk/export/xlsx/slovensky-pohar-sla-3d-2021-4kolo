--- v1 (2026-08-17)
+++ v2 (2026-09-26)
@@ -3640,51 +3640,51 @@
       <c r="F35" t="s">
         <v>149</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>42</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AI35" t="s">
         <v>137</v>
       </c>
       <c r="AJ35">
         <v>48686</v>
       </c>
       <c r="AK35">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>150</v>
       </c>
       <c r="E36" t="s">
         <v>151</v>
       </c>
       <c r="F36" t="s">
         <v>152</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
@@ -3704,51 +3704,51 @@
       <c r="E37" t="s">
         <v>40</v>
       </c>
       <c r="F37" t="s">
         <v>154</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AI37" t="s">
         <v>137</v>
       </c>
       <c r="AJ37">
         <v>48455</v>
       </c>
       <c r="AK37">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>155</v>
       </c>
       <c r="E38" t="s">
         <v>156</v>
       </c>
       <c r="F38" t="s">
         <v>157</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>42</v>
       </c>
       <c r="AE38">
@@ -4348,51 +4348,51 @@
       <c r="F56" t="s">
         <v>217</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I56" t="s">
         <v>213</v>
       </c>
       <c r="J56" t="s">
         <v>218</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AI56" t="s">
         <v>214</v>
       </c>
       <c r="AJ56">
         <v>48947</v>
       </c>
       <c r="AK56">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>219</v>
       </c>
       <c r="E57" t="s">
         <v>220</v>
       </c>
       <c r="F57" t="s">
         <v>221</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I57" t="s">
         <v>213</v>
       </c>
       <c r="J57" t="s">
         <v>67</v>
       </c>
       <c r="AE57">
@@ -5274,51 +5274,51 @@
       <c r="F84" t="s">
         <v>307</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I84" t="s">
         <v>268</v>
       </c>
       <c r="J84" t="s">
         <v>100</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AI84" t="s">
         <v>283</v>
       </c>
       <c r="AJ84">
         <v>47310</v>
       </c>
       <c r="AK84">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>276</v>
       </c>
       <c r="E85" t="s">
         <v>308</v>
       </c>
       <c r="F85" t="s">
         <v>309</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I85" t="s">
         <v>268</v>
       </c>
       <c r="J85" t="s">
         <v>81</v>
       </c>
       <c r="AE85">
@@ -5603,51 +5603,51 @@
       <c r="E94" t="s">
         <v>33</v>
       </c>
       <c r="F94" t="s">
         <v>340</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I94" t="s">
         <v>325</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AI94" t="s">
         <v>341</v>
       </c>
       <c r="AJ94">
         <v>49324</v>
       </c>
       <c r="AK94">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>342</v>
       </c>
       <c r="E95" t="s">
         <v>175</v>
       </c>
       <c r="F95" t="s">
         <v>343</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I95" t="s">
         <v>344</v>
       </c>
       <c r="J95" t="s">
         <v>345</v>
       </c>
       <c r="AD95" t="s">
@@ -5865,51 +5865,51 @@
       <c r="F102" t="s">
         <v>370</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I102" t="s">
         <v>344</v>
       </c>
       <c r="J102" t="s">
         <v>100</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AI102" t="s">
         <v>368</v>
       </c>
       <c r="AJ102">
         <v>48409</v>
       </c>
       <c r="AK102">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>342</v>
       </c>
       <c r="E103" t="s">
         <v>369</v>
       </c>
       <c r="F103" t="s">
         <v>371</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I103" t="s">
         <v>344</v>
       </c>
       <c r="J103" t="s">
         <v>345</v>
       </c>
       <c r="AE103">
@@ -6060,51 +6060,51 @@
       <c r="F108" t="s">
         <v>384</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I108" t="s">
         <v>344</v>
       </c>
       <c r="J108" t="s">
         <v>367</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AI108" t="s">
         <v>368</v>
       </c>
       <c r="AJ108">
         <v>45750</v>
       </c>
       <c r="AK108">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
         <v>385</v>
       </c>
       <c r="E109" t="s">
         <v>386</v>
       </c>
       <c r="F109" t="s">
         <v>387</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I109" t="s">
         <v>344</v>
       </c>
       <c r="J109" t="s">
         <v>388</v>
       </c>
       <c r="AE109">
@@ -8281,51 +8281,51 @@
       <c r="F176" t="s">
         <v>582</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I176" t="s">
         <v>490</v>
       </c>
       <c r="J176" t="s">
         <v>161</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AI176" t="s">
         <v>567</v>
       </c>
       <c r="AJ176">
         <v>48266</v>
       </c>
       <c r="AK176">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>495</v>
       </c>
       <c r="E177" t="s">
         <v>583</v>
       </c>
       <c r="F177" t="s">
         <v>584</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I177" t="s">
         <v>490</v>
       </c>
       <c r="J177" t="s">
         <v>497</v>
       </c>
       <c r="AE177">
@@ -8680,51 +8680,51 @@
       <c r="F188" t="s">
         <v>607</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I188" t="s">
         <v>490</v>
       </c>
       <c r="J188" t="s">
         <v>42</v>
       </c>
       <c r="AE188">
         <v>1</v>
       </c>
       <c r="AI188" t="s">
         <v>604</v>
       </c>
       <c r="AJ188">
         <v>48693</v>
       </c>
       <c r="AK188">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
         <v>608</v>
       </c>
       <c r="E189" t="s">
         <v>408</v>
       </c>
       <c r="F189" t="s">
         <v>609</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I189" t="s">
         <v>490</v>
       </c>
       <c r="J189" t="s">
         <v>253</v>
       </c>
       <c r="AE189">
@@ -8782,51 +8782,51 @@
       <c r="F191" t="s">
         <v>614</v>
       </c>
       <c r="G191" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H191" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I191" t="s">
         <v>490</v>
       </c>
       <c r="J191" t="s">
         <v>253</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AI191" t="s">
         <v>604</v>
       </c>
       <c r="AJ191">
         <v>49315</v>
       </c>
       <c r="AK191">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>558</v>
       </c>
       <c r="E192" t="s">
         <v>615</v>
       </c>
       <c r="F192" t="s">
         <v>616</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H192" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I192" t="s">
         <v>490</v>
       </c>
       <c r="J192" t="s">
         <v>100</v>
       </c>
       <c r="AE192">