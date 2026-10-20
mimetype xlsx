--- v2 (2026-09-26)
+++ v3 (2026-10-20)
@@ -4013,51 +4013,51 @@
       <c r="F46" t="s">
         <v>181</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>161</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
         <v>178</v>
       </c>
       <c r="AJ46">
         <v>48725</v>
       </c>
       <c r="AK46">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>182</v>
       </c>
       <c r="E47" t="s">
         <v>132</v>
       </c>
       <c r="F47" t="s">
         <v>183</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>67</v>
       </c>
       <c r="AI47" t="s">
@@ -5076,51 +5076,51 @@
       <c r="F78" t="s">
         <v>295</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I78" t="s">
         <v>268</v>
       </c>
       <c r="J78" t="s">
         <v>81</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AI78" t="s">
         <v>283</v>
       </c>
       <c r="AJ78">
         <v>47715</v>
       </c>
       <c r="AK78">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>276</v>
       </c>
       <c r="E79" t="s">
         <v>172</v>
       </c>
       <c r="F79" t="s">
         <v>296</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I79" t="s">
         <v>268</v>
       </c>
       <c r="J79" t="s">
         <v>81</v>
       </c>
       <c r="AE79">
@@ -5178,51 +5178,51 @@
       <c r="E81" t="s">
         <v>172</v>
       </c>
       <c r="F81" t="s">
         <v>301</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I81" t="s">
         <v>268</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
         <v>283</v>
       </c>
       <c r="AJ81">
         <v>46708</v>
       </c>
       <c r="AK81">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>302</v>
       </c>
       <c r="E82" t="s">
         <v>156</v>
       </c>
       <c r="F82" t="s">
         <v>303</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I82" t="s">
         <v>268</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AI82" t="s">