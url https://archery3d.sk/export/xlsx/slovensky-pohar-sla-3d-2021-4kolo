--- v0 (2026-05-01)
+++ v1 (2026-08-17)
@@ -3774,51 +3774,51 @@
       <c r="F39" t="s">
         <v>160</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>161</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
         <v>137</v>
       </c>
       <c r="AJ39">
         <v>49046</v>
       </c>
       <c r="AK39">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>162</v>
       </c>
       <c r="E40" t="s">
         <v>163</v>
       </c>
       <c r="F40" t="s">
         <v>164</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>112</v>
       </c>
       <c r="AE40">
@@ -4012,81 +4012,84 @@
       </c>
       <c r="F46" t="s">
         <v>181</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>161</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
         <v>178</v>
       </c>
       <c r="AJ46">
         <v>48725</v>
       </c>
+      <c r="AK46">
+        <v>5</v>
+      </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>182</v>
       </c>
       <c r="E47" t="s">
         <v>132</v>
       </c>
       <c r="F47" t="s">
         <v>183</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>67</v>
       </c>
       <c r="AI47" t="s">
         <v>178</v>
       </c>
       <c r="AJ47">
         <v>49143</v>
       </c>
       <c r="AK47">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>184</v>
       </c>
       <c r="E48" t="s">
         <v>185</v>
       </c>
       <c r="F48" t="s">
         <v>186</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>100</v>
       </c>
       <c r="AE48">
@@ -4243,51 +4246,51 @@
       <c r="F53" t="s">
         <v>203</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="J53" t="s">
         <v>204</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AI53" t="s">
         <v>205</v>
       </c>
       <c r="AJ53">
         <v>48175</v>
       </c>
       <c r="AK53">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>206</v>
       </c>
       <c r="E54" t="s">
         <v>207</v>
       </c>
       <c r="F54" t="s">
         <v>208</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="J54" t="s">
         <v>209</v>
       </c>
       <c r="AE54">
@@ -5005,53 +5008,50 @@
       </c>
       <c r="E76" t="s">
         <v>289</v>
       </c>
       <c r="F76" t="s">
         <v>290</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I76" t="s">
         <v>268</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AI76" t="s">
         <v>283</v>
       </c>
       <c r="AJ76">
         <v>48667</v>
       </c>
-      <c r="AK76">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>291</v>
       </c>
       <c r="E77" t="s">
         <v>292</v>
       </c>
       <c r="F77" t="s">
         <v>293</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I77" t="s">
         <v>268</v>
       </c>
       <c r="J77" t="s">
         <v>287</v>
       </c>
       <c r="AE77">
         <v>1</v>
@@ -5076,51 +5076,51 @@
       <c r="F78" t="s">
         <v>295</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I78" t="s">
         <v>268</v>
       </c>
       <c r="J78" t="s">
         <v>81</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AI78" t="s">
         <v>283</v>
       </c>
       <c r="AJ78">
         <v>47715</v>
       </c>
       <c r="AK78">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>276</v>
       </c>
       <c r="E79" t="s">
         <v>172</v>
       </c>
       <c r="F79" t="s">
         <v>296</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I79" t="s">
         <v>268</v>
       </c>
       <c r="J79" t="s">
         <v>81</v>
       </c>
       <c r="AE79">
@@ -5177,50 +5177,53 @@
       </c>
       <c r="E81" t="s">
         <v>172</v>
       </c>
       <c r="F81" t="s">
         <v>301</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I81" t="s">
         <v>268</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
         <v>283</v>
       </c>
       <c r="AJ81">
         <v>46708</v>
       </c>
+      <c r="AK81">
+        <v>5</v>
+      </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>302</v>
       </c>
       <c r="E82" t="s">
         <v>156</v>
       </c>
       <c r="F82" t="s">
         <v>303</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I82" t="s">
         <v>268</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AI82" t="s">
         <v>283</v>
@@ -5236,51 +5239,51 @@
       <c r="E83" t="s">
         <v>114</v>
       </c>
       <c r="F83" t="s">
         <v>305</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I83" t="s">
         <v>268</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AI83" t="s">
         <v>283</v>
       </c>
       <c r="AJ83">
         <v>49059</v>
       </c>
       <c r="AK83">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>306</v>
       </c>
       <c r="E84" t="s">
         <v>151</v>
       </c>
       <c r="F84" t="s">
         <v>307</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I84" t="s">
         <v>268</v>
       </c>
       <c r="J84" t="s">
         <v>100</v>
       </c>
       <c r="AE84">
@@ -5506,53 +5509,50 @@
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I91" t="s">
         <v>325</v>
       </c>
       <c r="J91" t="s">
         <v>269</v>
       </c>
       <c r="AD91" t="s">
         <v>332</v>
       </c>
       <c r="AE91">
         <v>2</v>
       </c>
       <c r="AI91" t="s">
         <v>328</v>
       </c>
       <c r="AJ91">
         <v>49112</v>
       </c>
-      <c r="AK91">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>333</v>
       </c>
       <c r="E92" t="s">
         <v>334</v>
       </c>
       <c r="F92" t="s">
         <v>335</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="4" t="s">
         <v>95</v>
       </c>
       <c r="I92" t="s">
         <v>325</v>
       </c>
       <c r="J92" t="s">
         <v>161</v>
       </c>
       <c r="AE92">
         <v>1</v>
@@ -6129,53 +6129,50 @@
       </c>
       <c r="F110" t="s">
         <v>390</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I110" t="s">
         <v>344</v>
       </c>
       <c r="J110" t="s">
         <v>100</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AI110" t="s">
         <v>391</v>
       </c>
       <c r="AJ110">
         <v>48410</v>
       </c>
-      <c r="AK110">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>354</v>
       </c>
       <c r="E111" t="s">
         <v>355</v>
       </c>
       <c r="F111" t="s">
         <v>392</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I111" t="s">
         <v>344</v>
       </c>
       <c r="J111" t="s">
         <v>345</v>
       </c>
       <c r="AE111">
         <v>1</v>
@@ -6289,50 +6286,53 @@
       </c>
       <c r="F115" t="s">
         <v>406</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I115" t="s">
         <v>344</v>
       </c>
       <c r="J115" t="s">
         <v>388</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AI115" t="s">
         <v>403</v>
       </c>
       <c r="AJ115">
         <v>49191</v>
       </c>
+      <c r="AK115">
+        <v>5</v>
+      </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>407</v>
       </c>
       <c r="E116" t="s">
         <v>408</v>
       </c>
       <c r="F116" t="s">
         <v>409</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I116" t="s">
         <v>344</v>
       </c>
       <c r="J116" t="s">
         <v>402</v>
       </c>
       <c r="AE116">
         <v>1</v>
@@ -6359,53 +6359,50 @@
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I117" t="s">
         <v>414</v>
       </c>
       <c r="J117" t="s">
         <v>100</v>
       </c>
       <c r="AD117" t="s">
         <v>415</v>
       </c>
       <c r="AE117">
         <v>2</v>
       </c>
       <c r="AI117" t="s">
         <v>416</v>
       </c>
       <c r="AJ117">
         <v>49073</v>
       </c>
-      <c r="AK117">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>417</v>
       </c>
       <c r="E118" t="s">
         <v>418</v>
       </c>
       <c r="F118" t="s">
         <v>419</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I118" t="s">
         <v>414</v>
       </c>
       <c r="J118" t="s">
         <v>29</v>
       </c>
       <c r="AD118" t="s">
         <v>420</v>
@@ -6586,53 +6583,50 @@
       </c>
       <c r="E124" t="s">
         <v>437</v>
       </c>
       <c r="F124" t="s">
         <v>438</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H124" s="4" t="s">
         <v>95</v>
       </c>
       <c r="I124" t="s">
         <v>414</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AI124" t="s">
         <v>439</v>
       </c>
       <c r="AJ124">
         <v>49472</v>
       </c>
-      <c r="AK124">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>440</v>
       </c>
       <c r="E125" t="s">
         <v>441</v>
       </c>
       <c r="F125" t="s">
         <v>442</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H125" s="4" t="s">
         <v>95</v>
       </c>
       <c r="I125" t="s">
         <v>414</v>
       </c>
       <c r="J125" t="s">
         <v>29</v>
       </c>
       <c r="AE125">
         <v>1</v>
@@ -6813,53 +6807,50 @@
       </c>
       <c r="F131" t="s">
         <v>457</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I131" t="s">
         <v>414</v>
       </c>
       <c r="J131" t="s">
         <v>458</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AI131" t="s">
         <v>446</v>
       </c>
       <c r="AJ131">
         <v>46180</v>
       </c>
-      <c r="AK131">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
         <v>459</v>
       </c>
       <c r="E132" t="s">
         <v>216</v>
       </c>
       <c r="F132" t="s">
         <v>460</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I132" t="s">
         <v>414</v>
       </c>
       <c r="J132" t="s">
         <v>461</v>
       </c>
       <c r="AE132">
         <v>1</v>
@@ -6919,51 +6910,51 @@
       <c r="F134" t="s">
         <v>466</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I134" t="s">
         <v>414</v>
       </c>
       <c r="J134" t="s">
         <v>388</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AI134" t="s">
         <v>446</v>
       </c>
       <c r="AJ134">
         <v>49333</v>
       </c>
       <c r="AK134">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>467</v>
       </c>
       <c r="E135" t="s">
         <v>216</v>
       </c>
       <c r="F135" t="s">
         <v>468</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I135" t="s">
         <v>414</v>
       </c>
       <c r="J135" t="s">
         <v>388</v>
       </c>
       <c r="AI135" t="s">
@@ -6983,83 +6974,83 @@
       <c r="F136" t="s">
         <v>470</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I136" t="s">
         <v>414</v>
       </c>
       <c r="J136" t="s">
         <v>112</v>
       </c>
       <c r="AE136">
         <v>1</v>
       </c>
       <c r="AI136" t="s">
         <v>446</v>
       </c>
       <c r="AJ136">
         <v>49149</v>
       </c>
       <c r="AK136">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="137" spans="1:37">
       <c r="D137" t="s">
         <v>471</v>
       </c>
       <c r="E137" t="s">
         <v>355</v>
       </c>
       <c r="F137" t="s">
         <v>472</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H137" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I137" t="s">
         <v>414</v>
       </c>
       <c r="AE137">
         <v>1</v>
       </c>
       <c r="AI137" t="s">
         <v>473</v>
       </c>
       <c r="AJ137">
         <v>49473</v>
       </c>
       <c r="AK137">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>397</v>
       </c>
       <c r="E138" t="s">
         <v>474</v>
       </c>
       <c r="F138" t="s">
         <v>475</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I138" t="s">
         <v>414</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AI138" t="s">
@@ -7079,51 +7070,51 @@
       <c r="F139" t="s">
         <v>476</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I139" t="s">
         <v>414</v>
       </c>
       <c r="J139" t="s">
         <v>249</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AI139" t="s">
         <v>477</v>
       </c>
       <c r="AJ139">
         <v>48653</v>
       </c>
       <c r="AK139">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>478</v>
       </c>
       <c r="E140" t="s">
         <v>479</v>
       </c>
       <c r="F140" t="s">
         <v>480</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I140" t="s">
         <v>414</v>
       </c>
       <c r="J140" t="s">
         <v>481</v>
       </c>
       <c r="AE140">
@@ -8066,51 +8057,51 @@
       <c r="F169" t="s">
         <v>568</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I169" t="s">
         <v>490</v>
       </c>
       <c r="J169" t="s">
         <v>269</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AI169" t="s">
         <v>567</v>
       </c>
       <c r="AJ169">
         <v>48681</v>
       </c>
       <c r="AK169">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>569</v>
       </c>
       <c r="E170" t="s">
         <v>259</v>
       </c>
       <c r="F170" t="s">
         <v>570</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I170" t="s">
         <v>490</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AI170" t="s">
@@ -8791,51 +8782,51 @@
       <c r="F191" t="s">
         <v>614</v>
       </c>
       <c r="G191" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H191" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I191" t="s">
         <v>490</v>
       </c>
       <c r="J191" t="s">
         <v>253</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AI191" t="s">
         <v>604</v>
       </c>
       <c r="AJ191">
         <v>49315</v>
       </c>
       <c r="AK191">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>558</v>
       </c>
       <c r="E192" t="s">
         <v>615</v>
       </c>
       <c r="F192" t="s">
         <v>616</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H192" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I192" t="s">
         <v>490</v>
       </c>
       <c r="J192" t="s">
         <v>100</v>
       </c>
       <c r="AE192">