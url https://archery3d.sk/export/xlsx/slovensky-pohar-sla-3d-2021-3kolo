--- v0 (2026-05-04)
+++ v1 (2026-07-24)
@@ -3643,51 +3643,51 @@
       <c r="F38" t="s">
         <v>159</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>160</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AI38" t="s">
         <v>122</v>
       </c>
       <c r="AJ38">
         <v>47090</v>
       </c>
       <c r="AK38">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>161</v>
       </c>
       <c r="E39" t="s">
         <v>162</v>
       </c>
       <c r="F39" t="s">
         <v>163</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
@@ -3736,84 +3736,87 @@
       <c r="E41" t="s">
         <v>103</v>
       </c>
       <c r="F41" t="s">
         <v>170</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>61</v>
       </c>
       <c r="AI41" t="s">
         <v>164</v>
       </c>
       <c r="AJ41">
         <v>48466</v>
       </c>
       <c r="AK41">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>171</v>
       </c>
       <c r="E42" t="s">
         <v>172</v>
       </c>
       <c r="F42" t="s">
         <v>173</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>160</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AI42" t="s">
         <v>164</v>
       </c>
       <c r="AJ42">
         <v>48287</v>
       </c>
+      <c r="AK42">
+        <v>5</v>
+      </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>174</v>
       </c>
       <c r="E43" t="s">
         <v>175</v>
       </c>
       <c r="F43" t="s">
         <v>176</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>178</v>
       </c>
       <c r="AE43">
         <v>1</v>
@@ -4934,50 +4937,53 @@
       </c>
       <c r="E78" t="s">
         <v>262</v>
       </c>
       <c r="F78" t="s">
         <v>295</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I78" t="s">
         <v>267</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AI78" t="s">
         <v>277</v>
       </c>
       <c r="AJ78">
         <v>46707</v>
       </c>
+      <c r="AK78">
+        <v>5</v>
+      </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>296</v>
       </c>
       <c r="E79" t="s">
         <v>216</v>
       </c>
       <c r="F79" t="s">
         <v>297</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I79" t="s">
         <v>267</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AI79" t="s">
         <v>277</v>
@@ -5034,51 +5040,51 @@
       <c r="F81" t="s">
         <v>301</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I81" t="s">
         <v>267</v>
       </c>
       <c r="J81" t="s">
         <v>71</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
         <v>277</v>
       </c>
       <c r="AJ81">
         <v>47293</v>
       </c>
       <c r="AK81">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>270</v>
       </c>
       <c r="E82" t="s">
         <v>262</v>
       </c>
       <c r="F82" t="s">
         <v>302</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I82" t="s">
         <v>267</v>
       </c>
       <c r="J82" t="s">
         <v>71</v>
       </c>
       <c r="AE82">
@@ -5241,51 +5247,51 @@
       <c r="F87" t="s">
         <v>318</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I87" t="s">
         <v>267</v>
       </c>
       <c r="J87" t="s">
         <v>319</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AI87" t="s">
         <v>315</v>
       </c>
       <c r="AJ87">
         <v>47393</v>
       </c>
       <c r="AK87">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>320</v>
       </c>
       <c r="E88" t="s">
         <v>175</v>
       </c>
       <c r="F88" t="s">
         <v>321</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I88" t="s">
         <v>267</v>
       </c>
       <c r="J88" t="s">
         <v>71</v>
       </c>
       <c r="AE88">
@@ -6238,50 +6244,53 @@
       </c>
       <c r="F118" t="s">
         <v>411</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I118" t="s">
         <v>359</v>
       </c>
       <c r="J118" t="s">
         <v>197</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AI118" t="s">
         <v>387</v>
       </c>
       <c r="AJ118">
         <v>48066</v>
       </c>
+      <c r="AK118">
+        <v>4</v>
+      </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>412</v>
       </c>
       <c r="E119" t="s">
         <v>143</v>
       </c>
       <c r="F119" t="s">
         <v>413</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I119" t="s">
         <v>359</v>
       </c>
       <c r="J119" t="s">
         <v>135</v>
       </c>
       <c r="AE119">
         <v>1</v>
@@ -6472,51 +6481,51 @@
       <c r="F125" t="s">
         <v>424</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I125" t="s">
         <v>359</v>
       </c>
       <c r="J125" t="s">
         <v>268</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AI125" t="s">
         <v>425</v>
       </c>
       <c r="AJ125">
         <v>47185</v>
       </c>
       <c r="AK125">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>423</v>
       </c>
       <c r="E126" t="s">
         <v>334</v>
       </c>
       <c r="F126" t="s">
         <v>426</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I126" t="s">
         <v>359</v>
       </c>
       <c r="J126" t="s">
         <v>268</v>
       </c>
       <c r="AE126">
@@ -6903,51 +6912,51 @@
       <c r="F138" t="s">
         <v>466</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I138" t="s">
         <v>444</v>
       </c>
       <c r="J138" t="s">
         <v>135</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AI138" t="s">
         <v>467</v>
       </c>
       <c r="AJ138">
         <v>47880</v>
       </c>
       <c r="AK138">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>468</v>
       </c>
       <c r="E139" t="s">
         <v>469</v>
       </c>
       <c r="F139" t="s">
         <v>470</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I139" t="s">
         <v>444</v>
       </c>
       <c r="J139" t="s">
         <v>325</v>
       </c>
       <c r="AE139">
@@ -6973,51 +6982,51 @@
       <c r="F140" t="s">
         <v>472</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I140" t="s">
         <v>444</v>
       </c>
       <c r="J140" t="s">
         <v>332</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AI140" t="s">
         <v>467</v>
       </c>
       <c r="AJ140">
         <v>48460</v>
       </c>
       <c r="AK140">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>473</v>
       </c>
       <c r="E141" t="s">
         <v>474</v>
       </c>
       <c r="F141" t="s">
         <v>475</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I141" t="s">
         <v>444</v>
       </c>
       <c r="J141" t="s">
         <v>76</v>
       </c>
       <c r="AE141">
@@ -7043,51 +7052,51 @@
       <c r="F142" t="s">
         <v>477</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I142" t="s">
         <v>444</v>
       </c>
       <c r="J142" t="s">
         <v>128</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AI142" t="s">
         <v>467</v>
       </c>
       <c r="AJ142">
         <v>48486</v>
       </c>
       <c r="AK142">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
         <v>478</v>
       </c>
       <c r="E143" t="s">
         <v>479</v>
       </c>
       <c r="F143" t="s">
         <v>480</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I143" t="s">
         <v>444</v>
       </c>
       <c r="J143" t="s">
         <v>255</v>
       </c>
       <c r="AE143">
@@ -7212,121 +7221,121 @@
       <c r="F147" t="s">
         <v>489</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I147" t="s">
         <v>444</v>
       </c>
       <c r="J147" t="s">
         <v>76</v>
       </c>
       <c r="AE147">
         <v>1</v>
       </c>
       <c r="AI147" t="s">
         <v>467</v>
       </c>
       <c r="AJ147">
         <v>47609</v>
       </c>
       <c r="AK147">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
         <v>490</v>
       </c>
       <c r="E148" t="s">
         <v>88</v>
       </c>
       <c r="F148" t="s">
         <v>491</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I148" t="s">
         <v>444</v>
       </c>
       <c r="J148" t="s">
         <v>76</v>
       </c>
       <c r="AE148">
         <v>1</v>
       </c>
       <c r="AI148" t="s">
         <v>467</v>
       </c>
       <c r="AJ148">
         <v>47611</v>
       </c>
       <c r="AK148">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>492</v>
       </c>
       <c r="E149" t="s">
         <v>380</v>
       </c>
       <c r="F149" t="s">
         <v>493</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I149" t="s">
         <v>444</v>
       </c>
       <c r="J149" t="s">
         <v>293</v>
       </c>
       <c r="AE149">
         <v>1</v>
       </c>
       <c r="AI149" t="s">
         <v>494</v>
       </c>
       <c r="AJ149">
         <v>45076</v>
       </c>
       <c r="AK149">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
         <v>495</v>
       </c>
       <c r="E150" t="s">
         <v>496</v>
       </c>
       <c r="F150" t="s">
         <v>497</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H150" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I150" t="s">
         <v>444</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AI150" t="s">
@@ -7346,51 +7355,51 @@
       <c r="F151" t="s">
         <v>498</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I151" t="s">
         <v>444</v>
       </c>
       <c r="J151" t="s">
         <v>244</v>
       </c>
       <c r="AE151">
         <v>1</v>
       </c>
       <c r="AI151" t="s">
         <v>499</v>
       </c>
       <c r="AJ151">
         <v>48144</v>
       </c>
       <c r="AK151">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
         <v>500</v>
       </c>
       <c r="E152" t="s">
         <v>327</v>
       </c>
       <c r="F152" t="s">
         <v>501</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I152" t="s">
         <v>444</v>
       </c>
       <c r="AE152">
         <v>1</v>
       </c>
       <c r="AI152" t="s">
@@ -7483,51 +7492,51 @@
       <c r="F155" t="s">
         <v>507</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I155" t="s">
         <v>444</v>
       </c>
       <c r="J155" t="s">
         <v>508</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AI155" t="s">
         <v>499</v>
       </c>
       <c r="AJ155">
         <v>47576</v>
       </c>
       <c r="AK155">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>476</v>
       </c>
       <c r="E156" t="s">
         <v>42</v>
       </c>
       <c r="F156" t="s">
         <v>509</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I156" t="s">
         <v>510</v>
       </c>
       <c r="J156" t="s">
         <v>128</v>
       </c>
       <c r="AD156" t="s">
@@ -8364,51 +8373,51 @@
       <c r="F183" t="s">
         <v>576</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H183" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I183" t="s">
         <v>510</v>
       </c>
       <c r="J183" t="s">
         <v>121</v>
       </c>
       <c r="AE183">
         <v>1</v>
       </c>
       <c r="AI183" t="s">
         <v>546</v>
       </c>
       <c r="AJ183">
         <v>47569</v>
       </c>
       <c r="AK183">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
         <v>516</v>
       </c>
       <c r="E184" t="s">
         <v>334</v>
       </c>
       <c r="F184" t="s">
         <v>577</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H184" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I184" t="s">
         <v>510</v>
       </c>
       <c r="J184" t="s">
         <v>578</v>
       </c>
       <c r="AE184">