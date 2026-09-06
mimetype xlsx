--- v1 (2026-07-24)
+++ v2 (2026-09-06)
@@ -4771,53 +4771,50 @@
       </c>
       <c r="E73" t="s">
         <v>282</v>
       </c>
       <c r="F73" t="s">
         <v>283</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I73" t="s">
         <v>267</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AI73" t="s">
         <v>277</v>
       </c>
       <c r="AJ73">
         <v>47666</v>
       </c>
-      <c r="AK73">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>284</v>
       </c>
       <c r="E74" t="s">
         <v>188</v>
       </c>
       <c r="F74" t="s">
         <v>285</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I74" t="s">
         <v>267</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AI74" t="s">
         <v>277</v>
@@ -4870,53 +4867,50 @@
       </c>
       <c r="F76" t="s">
         <v>289</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I76" t="s">
         <v>267</v>
       </c>
       <c r="J76" t="s">
         <v>135</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AI76" t="s">
         <v>277</v>
       </c>
       <c r="AJ76">
         <v>48480</v>
       </c>
-      <c r="AK76">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>290</v>
       </c>
       <c r="E77" t="s">
         <v>291</v>
       </c>
       <c r="F77" t="s">
         <v>292</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I77" t="s">
         <v>267</v>
       </c>
       <c r="J77" t="s">
         <v>293</v>
       </c>
       <c r="AE77">
         <v>1</v>
@@ -5145,51 +5139,51 @@
       <c r="F84" t="s">
         <v>309</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I84" t="s">
         <v>267</v>
       </c>
       <c r="J84" t="s">
         <v>305</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AI84" t="s">
         <v>306</v>
       </c>
       <c r="AJ84">
         <v>45464</v>
       </c>
       <c r="AK84">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>270</v>
       </c>
       <c r="E85" t="s">
         <v>310</v>
       </c>
       <c r="F85" t="s">
         <v>311</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I85" t="s">
         <v>267</v>
       </c>
       <c r="J85" t="s">
         <v>71</v>
       </c>
       <c r="AE85">
@@ -5508,53 +5502,50 @@
       </c>
       <c r="E95" t="s">
         <v>341</v>
       </c>
       <c r="F95" t="s">
         <v>342</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I95" t="s">
         <v>343</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AI95" t="s">
         <v>344</v>
       </c>
       <c r="AJ95">
         <v>48790</v>
       </c>
-      <c r="AK95">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>151</v>
       </c>
       <c r="E96" t="s">
         <v>91</v>
       </c>
       <c r="F96" t="s">
         <v>345</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I96" t="s">
         <v>343</v>
       </c>
       <c r="J96" t="s">
         <v>154</v>
       </c>
       <c r="AD96" t="s">
         <v>346</v>
@@ -6178,51 +6169,51 @@
       <c r="F116" t="s">
         <v>406</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I116" t="s">
         <v>359</v>
       </c>
       <c r="J116" t="s">
         <v>268</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AI116" t="s">
         <v>387</v>
       </c>
       <c r="AJ116">
         <v>45749</v>
       </c>
       <c r="AK116">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>407</v>
       </c>
       <c r="E117" t="s">
         <v>408</v>
       </c>
       <c r="F117" t="s">
         <v>409</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I117" t="s">
         <v>359</v>
       </c>
       <c r="J117" t="s">
         <v>135</v>
       </c>
       <c r="AE117">
@@ -6445,53 +6436,50 @@
       </c>
       <c r="F124" t="s">
         <v>422</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I124" t="s">
         <v>359</v>
       </c>
       <c r="J124" t="s">
         <v>99</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AI124" t="s">
         <v>418</v>
       </c>
       <c r="AJ124">
         <v>47578</v>
       </c>
-      <c r="AK124">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>423</v>
       </c>
       <c r="E125" t="s">
         <v>84</v>
       </c>
       <c r="F125" t="s">
         <v>424</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I125" t="s">
         <v>359</v>
       </c>
       <c r="J125" t="s">
         <v>268</v>
       </c>
       <c r="AE125">
         <v>1</v>
@@ -7016,53 +7004,50 @@
       </c>
       <c r="F141" t="s">
         <v>475</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I141" t="s">
         <v>444</v>
       </c>
       <c r="J141" t="s">
         <v>76</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AI141" t="s">
         <v>467</v>
       </c>
       <c r="AJ141">
         <v>46179</v>
       </c>
-      <c r="AK141">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>476</v>
       </c>
       <c r="E142" t="s">
         <v>224</v>
       </c>
       <c r="F142" t="s">
         <v>477</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I142" t="s">
         <v>444</v>
       </c>
       <c r="J142" t="s">
         <v>128</v>
       </c>
       <c r="AE142">
         <v>1</v>
@@ -7355,51 +7340,51 @@
       <c r="F151" t="s">
         <v>498</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I151" t="s">
         <v>444</v>
       </c>
       <c r="J151" t="s">
         <v>244</v>
       </c>
       <c r="AE151">
         <v>1</v>
       </c>
       <c r="AI151" t="s">
         <v>499</v>
       </c>
       <c r="AJ151">
         <v>48144</v>
       </c>
       <c r="AK151">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
         <v>500</v>
       </c>
       <c r="E152" t="s">
         <v>327</v>
       </c>
       <c r="F152" t="s">
         <v>501</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I152" t="s">
         <v>444</v>
       </c>
       <c r="AE152">
         <v>1</v>
       </c>
       <c r="AI152" t="s">