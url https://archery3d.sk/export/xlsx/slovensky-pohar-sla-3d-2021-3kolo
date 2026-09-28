--- v2 (2026-09-06)
+++ v3 (2026-09-28)
@@ -3608,51 +3608,51 @@
       <c r="E37" t="s">
         <v>37</v>
       </c>
       <c r="F37" t="s">
         <v>156</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AI37" t="s">
         <v>122</v>
       </c>
       <c r="AJ37">
         <v>47586</v>
       </c>
       <c r="AK37">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>157</v>
       </c>
       <c r="E38" t="s">
         <v>158</v>
       </c>
       <c r="F38" t="s">
         <v>159</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>160</v>
       </c>
       <c r="AE38">
@@ -4202,51 +4202,51 @@
       <c r="F55" t="s">
         <v>217</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I55" t="s">
         <v>207</v>
       </c>
       <c r="J55" t="s">
         <v>218</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AI55" t="s">
         <v>208</v>
       </c>
       <c r="AJ55">
         <v>47585</v>
       </c>
       <c r="AK55">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>194</v>
       </c>
       <c r="E56" t="s">
         <v>219</v>
       </c>
       <c r="F56" t="s">
         <v>220</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I56" t="s">
         <v>221</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AI56" t="s">
@@ -6303,51 +6303,51 @@
       <c r="F120" t="s">
         <v>414</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I120" t="s">
         <v>359</v>
       </c>
       <c r="J120" t="s">
         <v>99</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AI120" t="s">
         <v>387</v>
       </c>
       <c r="AJ120">
         <v>47577</v>
       </c>
       <c r="AK120">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>382</v>
       </c>
       <c r="E121" t="s">
         <v>415</v>
       </c>
       <c r="F121" t="s">
         <v>416</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I121" t="s">
         <v>359</v>
       </c>
       <c r="J121" t="s">
         <v>268</v>
       </c>
       <c r="AE121">
@@ -7340,51 +7340,51 @@
       <c r="F151" t="s">
         <v>498</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I151" t="s">
         <v>444</v>
       </c>
       <c r="J151" t="s">
         <v>244</v>
       </c>
       <c r="AE151">
         <v>1</v>
       </c>
       <c r="AI151" t="s">
         <v>499</v>
       </c>
       <c r="AJ151">
         <v>48144</v>
       </c>
       <c r="AK151">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
         <v>500</v>
       </c>
       <c r="E152" t="s">
         <v>327</v>
       </c>
       <c r="F152" t="s">
         <v>501</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I152" t="s">
         <v>444</v>
       </c>
       <c r="AE152">
         <v>1</v>
       </c>
       <c r="AI152" t="s">
@@ -8460,51 +8460,51 @@
       <c r="F186" t="s">
         <v>582</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H186" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I186" t="s">
         <v>510</v>
       </c>
       <c r="J186" t="s">
         <v>160</v>
       </c>
       <c r="AE186">
         <v>1</v>
       </c>
       <c r="AI186" t="s">
         <v>546</v>
       </c>
       <c r="AJ186">
         <v>47843</v>
       </c>
       <c r="AK186">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
         <v>536</v>
       </c>
       <c r="E187" t="s">
         <v>583</v>
       </c>
       <c r="F187" t="s">
         <v>584</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H187" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I187" t="s">
         <v>510</v>
       </c>
       <c r="J187" t="s">
         <v>549</v>
       </c>
       <c r="AE187">