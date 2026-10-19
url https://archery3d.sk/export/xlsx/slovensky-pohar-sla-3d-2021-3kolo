--- v3 (2026-09-28)
+++ v4 (2026-10-19)
@@ -3477,51 +3477,51 @@
       <c r="F33" t="s">
         <v>144</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>112</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
         <v>122</v>
       </c>
       <c r="AJ33">
         <v>46498</v>
       </c>
       <c r="AK33">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>145</v>
       </c>
       <c r="E34" t="s">
         <v>88</v>
       </c>
       <c r="F34" t="s">
         <v>146</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AI34" t="s">
@@ -3771,51 +3771,51 @@
       <c r="F42" t="s">
         <v>173</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>160</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AI42" t="s">
         <v>164</v>
       </c>
       <c r="AJ42">
         <v>48287</v>
       </c>
       <c r="AK42">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>174</v>
       </c>
       <c r="E43" t="s">
         <v>175</v>
       </c>
       <c r="F43" t="s">
         <v>176</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>178</v>
       </c>
       <c r="AE43">
@@ -4039,51 +4039,51 @@
       <c r="E50" t="s">
         <v>199</v>
       </c>
       <c r="F50" t="s">
         <v>200</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AI50" t="s">
         <v>179</v>
       </c>
       <c r="AJ50">
         <v>47048</v>
       </c>
       <c r="AK50">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>201</v>
       </c>
       <c r="E51" t="s">
         <v>202</v>
       </c>
       <c r="F51" t="s">
         <v>203</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>177</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>61</v>
       </c>
       <c r="AE51">
@@ -4932,51 +4932,51 @@
       <c r="E78" t="s">
         <v>262</v>
       </c>
       <c r="F78" t="s">
         <v>295</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I78" t="s">
         <v>267</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AI78" t="s">
         <v>277</v>
       </c>
       <c r="AJ78">
         <v>46707</v>
       </c>
       <c r="AK78">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>296</v>
       </c>
       <c r="E79" t="s">
         <v>216</v>
       </c>
       <c r="F79" t="s">
         <v>297</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I79" t="s">
         <v>267</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AI79" t="s">
@@ -5034,51 +5034,51 @@
       <c r="F81" t="s">
         <v>301</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I81" t="s">
         <v>267</v>
       </c>
       <c r="J81" t="s">
         <v>71</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
         <v>277</v>
       </c>
       <c r="AJ81">
         <v>47293</v>
       </c>
       <c r="AK81">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>270</v>
       </c>
       <c r="E82" t="s">
         <v>262</v>
       </c>
       <c r="F82" t="s">
         <v>302</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>120</v>
       </c>
       <c r="I82" t="s">
         <v>267</v>
       </c>
       <c r="J82" t="s">
         <v>71</v>
       </c>
       <c r="AE82">