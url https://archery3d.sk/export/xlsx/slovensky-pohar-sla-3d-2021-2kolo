--- v0 (2026-04-30)
+++ v1 (2026-05-25)
@@ -5560,50 +5560,53 @@
       </c>
       <c r="F103" t="s">
         <v>370</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I103" t="s">
         <v>337</v>
       </c>
       <c r="J103" t="s">
         <v>40</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AI103" t="s">
         <v>361</v>
       </c>
       <c r="AJ103">
         <v>47164</v>
       </c>
+      <c r="AK103">
+        <v>4</v>
+      </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>371</v>
       </c>
       <c r="E104" t="s">
         <v>218</v>
       </c>
       <c r="F104" t="s">
         <v>372</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I104" t="s">
         <v>337</v>
       </c>
       <c r="J104" t="s">
         <v>373</v>
       </c>
       <c r="AE104">
         <v>1</v>
@@ -7268,51 +7271,51 @@
       <c r="F154" t="s">
         <v>509</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I154" t="s">
         <v>457</v>
       </c>
       <c r="J154" t="s">
         <v>140</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AI154" t="s">
         <v>498</v>
       </c>
       <c r="AJ154">
         <v>46457</v>
       </c>
       <c r="AK154">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
         <v>510</v>
       </c>
       <c r="E155" t="s">
         <v>80</v>
       </c>
       <c r="F155" t="s">
         <v>511</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I155" t="s">
         <v>457</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AI155" t="s">