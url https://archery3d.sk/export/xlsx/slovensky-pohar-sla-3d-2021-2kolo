--- v1 (2026-05-25)
+++ v2 (2026-06-21)
@@ -6508,51 +6508,51 @@
       <c r="F131" t="s">
         <v>445</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I131" t="s">
         <v>412</v>
       </c>
       <c r="J131" t="s">
         <v>446</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AI131" t="s">
         <v>432</v>
       </c>
       <c r="AJ131">
         <v>47328</v>
       </c>
       <c r="AK131">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
         <v>447</v>
       </c>
       <c r="E132" t="s">
         <v>75</v>
       </c>
       <c r="F132" t="s">
         <v>448</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I132" t="s">
         <v>412</v>
       </c>
       <c r="J132" t="s">
         <v>63</v>
       </c>
       <c r="AE132">