--- v2 (2026-06-21)
+++ v3 (2026-08-26)
@@ -4439,50 +4439,53 @@
       </c>
       <c r="F69" t="s">
         <v>264</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I69" t="s">
         <v>235</v>
       </c>
       <c r="AD69" t="s">
         <v>265</v>
       </c>
       <c r="AE69">
         <v>2</v>
       </c>
       <c r="AI69" t="s">
         <v>255</v>
       </c>
       <c r="AJ69">
         <v>46859</v>
       </c>
+      <c r="AK69">
+        <v>5</v>
+      </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>266</v>
       </c>
       <c r="E70" t="s">
         <v>267</v>
       </c>
       <c r="F70" t="s">
         <v>268</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I70" t="s">
         <v>235</v>
       </c>
       <c r="J70" t="s">
         <v>63</v>
       </c>
       <c r="AE70">
         <v>1</v>
@@ -4503,53 +4506,50 @@
       </c>
       <c r="F71" t="s">
         <v>270</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I71" t="s">
         <v>235</v>
       </c>
       <c r="J71" t="s">
         <v>215</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AI71" t="s">
         <v>255</v>
       </c>
       <c r="AJ71">
         <v>47403</v>
       </c>
-      <c r="AK71">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>158</v>
       </c>
       <c r="E72" t="s">
         <v>159</v>
       </c>
       <c r="F72" t="s">
         <v>271</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I72" t="s">
         <v>235</v>
       </c>
       <c r="J72" t="s">
         <v>40</v>
       </c>
       <c r="AE72">
         <v>1</v>
@@ -4571,51 +4571,51 @@
       <c r="F73" t="s">
         <v>273</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I73" t="s">
         <v>235</v>
       </c>
       <c r="J73" t="s">
         <v>68</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AI73" t="s">
         <v>255</v>
       </c>
       <c r="AJ73">
         <v>46410</v>
       </c>
       <c r="AK73">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>249</v>
       </c>
       <c r="E74" t="s">
         <v>227</v>
       </c>
       <c r="F74" t="s">
         <v>274</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I74" t="s">
         <v>235</v>
       </c>
       <c r="J74" t="s">
         <v>68</v>
       </c>
       <c r="AE74">
@@ -4708,51 +4708,51 @@
       <c r="F77" t="s">
         <v>283</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I77" t="s">
         <v>235</v>
       </c>
       <c r="J77" t="s">
         <v>262</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AI77" t="s">
         <v>255</v>
       </c>
       <c r="AJ77">
         <v>45443</v>
       </c>
       <c r="AK77">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>284</v>
       </c>
       <c r="E78" t="s">
         <v>150</v>
       </c>
       <c r="F78" t="s">
         <v>285</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I78" t="s">
         <v>235</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AI78" t="s">
@@ -5074,53 +5074,50 @@
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I88" t="s">
         <v>311</v>
       </c>
       <c r="J88" t="s">
         <v>140</v>
       </c>
       <c r="AD88" t="s">
         <v>316</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">
         <v>313</v>
       </c>
       <c r="AJ88">
         <v>47101</v>
       </c>
-      <c r="AK88">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>317</v>
       </c>
       <c r="E89" t="s">
         <v>318</v>
       </c>
       <c r="F89" t="s">
         <v>319</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>77</v>
       </c>
       <c r="I89" t="s">
         <v>311</v>
       </c>
       <c r="J89" t="s">
         <v>320</v>
       </c>
       <c r="AE89">
         <v>1</v>
@@ -5857,53 +5854,50 @@
       </c>
       <c r="F112" t="s">
         <v>389</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I112" t="s">
         <v>337</v>
       </c>
       <c r="J112" t="s">
         <v>88</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AI112" t="s">
         <v>390</v>
       </c>
       <c r="AJ112">
         <v>47199</v>
       </c>
-      <c r="AK112">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>356</v>
       </c>
       <c r="E113" t="s">
         <v>357</v>
       </c>
       <c r="F113" t="s">
         <v>391</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I113" t="s">
         <v>337</v>
       </c>
       <c r="J113" t="s">
         <v>343</v>
       </c>
       <c r="AE113">
         <v>1</v>
@@ -5963,51 +5957,51 @@
       <c r="F115" t="s">
         <v>395</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I115" t="s">
         <v>337</v>
       </c>
       <c r="J115" t="s">
         <v>348</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AI115" t="s">
         <v>394</v>
       </c>
       <c r="AJ115">
         <v>46615</v>
       </c>
       <c r="AK115">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>396</v>
       </c>
       <c r="E116" t="s">
         <v>75</v>
       </c>
       <c r="F116" t="s">
         <v>397</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I116" t="s">
         <v>337</v>
       </c>
       <c r="J116" t="s">
         <v>398</v>
       </c>
       <c r="AE116">
@@ -6368,51 +6362,51 @@
       <c r="F127" t="s">
         <v>435</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I127" t="s">
         <v>412</v>
       </c>
       <c r="J127" t="s">
         <v>215</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AI127" t="s">
         <v>432</v>
       </c>
       <c r="AJ127">
         <v>47394</v>
       </c>
       <c r="AK127">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>436</v>
       </c>
       <c r="E128" t="s">
         <v>75</v>
       </c>
       <c r="F128" t="s">
         <v>437</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I128" t="s">
         <v>412</v>
       </c>
       <c r="J128" t="s">
         <v>91</v>
       </c>
       <c r="AE128">
@@ -6437,87 +6431,84 @@
       </c>
       <c r="F129" t="s">
         <v>440</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I129" t="s">
         <v>412</v>
       </c>
       <c r="J129" t="s">
         <v>63</v>
       </c>
       <c r="AE129">
         <v>1</v>
       </c>
       <c r="AI129" t="s">
         <v>432</v>
       </c>
       <c r="AJ129">
         <v>45174</v>
       </c>
-      <c r="AK129">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>441</v>
       </c>
       <c r="E130" t="s">
         <v>442</v>
       </c>
       <c r="F130" t="s">
         <v>443</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I130" t="s">
         <v>412</v>
       </c>
       <c r="J130" t="s">
         <v>63</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AI130" t="s">
         <v>432</v>
       </c>
       <c r="AJ130">
         <v>46463</v>
       </c>
       <c r="AK130">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
         <v>444</v>
       </c>
       <c r="E131" t="s">
         <v>186</v>
       </c>
       <c r="F131" t="s">
         <v>445</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I131" t="s">
         <v>412</v>
       </c>
       <c r="J131" t="s">
         <v>446</v>
       </c>
       <c r="AE131">
@@ -6543,86 +6534,86 @@
       <c r="F132" t="s">
         <v>448</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I132" t="s">
         <v>412</v>
       </c>
       <c r="J132" t="s">
         <v>63</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AI132" t="s">
         <v>432</v>
       </c>
       <c r="AJ132">
         <v>46575</v>
       </c>
       <c r="AK132">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>222</v>
       </c>
       <c r="E133" t="s">
         <v>150</v>
       </c>
       <c r="F133" t="s">
         <v>449</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I133" t="s">
         <v>412</v>
       </c>
       <c r="J133" t="s">
         <v>225</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AI133" t="s">
         <v>450</v>
       </c>
       <c r="AJ133">
         <v>47195</v>
       </c>
       <c r="AK133">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>451</v>
       </c>
       <c r="E134" t="s">
         <v>24</v>
       </c>
       <c r="F134" t="s">
         <v>452</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I134" t="s">
         <v>412</v>
       </c>
       <c r="J134" t="s">
         <v>365</v>
       </c>
       <c r="AE134">
@@ -6648,51 +6639,51 @@
       <c r="F135" t="s">
         <v>454</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I135" t="s">
         <v>412</v>
       </c>
       <c r="J135" t="s">
         <v>288</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AI135" t="s">
         <v>450</v>
       </c>
       <c r="AJ135">
         <v>47352</v>
       </c>
       <c r="AK135">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>455</v>
       </c>
       <c r="E136" t="s">
         <v>200</v>
       </c>
       <c r="F136" t="s">
         <v>456</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I136" t="s">
         <v>457</v>
       </c>
       <c r="J136" t="s">
         <v>91</v>
       </c>
       <c r="AD136" t="s">