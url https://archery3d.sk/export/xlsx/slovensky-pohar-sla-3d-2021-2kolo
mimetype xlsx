--- v3 (2026-08-26)
+++ v4 (2026-09-28)
@@ -3130,51 +3130,51 @@
       <c r="E29" t="s">
         <v>125</v>
       </c>
       <c r="F29" t="s">
         <v>126</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>116</v>
       </c>
       <c r="AJ29">
         <v>46451</v>
       </c>
       <c r="AK29">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>127</v>
       </c>
       <c r="E30" t="s">
         <v>128</v>
       </c>
       <c r="F30" t="s">
         <v>129</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>91</v>
       </c>
       <c r="AE30">
@@ -4871,51 +4871,51 @@
       <c r="F82" t="s">
         <v>297</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I82" t="s">
         <v>235</v>
       </c>
       <c r="J82" t="s">
         <v>262</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AI82" t="s">
         <v>292</v>
       </c>
       <c r="AJ82">
         <v>45444</v>
       </c>
       <c r="AK82">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>298</v>
       </c>
       <c r="E83" t="s">
         <v>100</v>
       </c>
       <c r="F83" t="s">
         <v>299</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I83" t="s">
         <v>235</v>
       </c>
       <c r="J83" t="s">
         <v>262</v>
       </c>
       <c r="AE83">
@@ -5654,86 +5654,86 @@
       <c r="E106" t="s">
         <v>162</v>
       </c>
       <c r="F106" t="s">
         <v>377</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I106" t="s">
         <v>337</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AI106" t="s">
         <v>361</v>
       </c>
       <c r="AJ106">
         <v>47200</v>
       </c>
       <c r="AK106">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>378</v>
       </c>
       <c r="E107" t="s">
         <v>379</v>
       </c>
       <c r="F107" t="s">
         <v>380</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I107" t="s">
         <v>337</v>
       </c>
       <c r="J107" t="s">
         <v>348</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AI107" t="s">
         <v>361</v>
       </c>
       <c r="AJ107">
         <v>46464</v>
       </c>
       <c r="AK107">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>340</v>
       </c>
       <c r="E108" t="s">
         <v>162</v>
       </c>
       <c r="F108" t="s">
         <v>381</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I108" t="s">
         <v>337</v>
       </c>
       <c r="J108" t="s">
         <v>343</v>
       </c>
       <c r="AE108">
@@ -7431,51 +7431,51 @@
       <c r="F159" t="s">
         <v>518</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I159" t="s">
         <v>457</v>
       </c>
       <c r="J159" t="s">
         <v>494</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AI159" t="s">
         <v>498</v>
       </c>
       <c r="AJ159">
         <v>47068</v>
       </c>
       <c r="AK159">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
         <v>476</v>
       </c>
       <c r="E160" t="s">
         <v>477</v>
       </c>
       <c r="F160" t="s">
         <v>519</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I160" t="s">
         <v>457</v>
       </c>
       <c r="J160" t="s">
         <v>63</v>
       </c>
       <c r="AE160">