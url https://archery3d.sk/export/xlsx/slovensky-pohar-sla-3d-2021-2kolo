--- v4 (2026-09-28)
+++ v5 (2026-10-19)
@@ -3552,51 +3552,51 @@
       <c r="E42" t="s">
         <v>166</v>
       </c>
       <c r="F42" t="s">
         <v>167</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AI42" t="s">
         <v>154</v>
       </c>
       <c r="AJ42">
         <v>47047</v>
       </c>
       <c r="AK42">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>168</v>
       </c>
       <c r="E43" t="s">
         <v>169</v>
       </c>
       <c r="F43" t="s">
         <v>170</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>171</v>
       </c>
       <c r="AE43">
@@ -4440,51 +4440,51 @@
       <c r="F69" t="s">
         <v>264</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I69" t="s">
         <v>235</v>
       </c>
       <c r="AD69" t="s">
         <v>265</v>
       </c>
       <c r="AE69">
         <v>2</v>
       </c>
       <c r="AI69" t="s">
         <v>255</v>
       </c>
       <c r="AJ69">
         <v>46859</v>
       </c>
       <c r="AK69">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>266</v>
       </c>
       <c r="E70" t="s">
         <v>267</v>
       </c>
       <c r="F70" t="s">
         <v>268</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I70" t="s">
         <v>235</v>
       </c>
       <c r="J70" t="s">
         <v>63</v>
       </c>
       <c r="AE70">
@@ -4571,51 +4571,51 @@
       <c r="F73" t="s">
         <v>273</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I73" t="s">
         <v>235</v>
       </c>
       <c r="J73" t="s">
         <v>68</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AI73" t="s">
         <v>255</v>
       </c>
       <c r="AJ73">
         <v>46410</v>
       </c>
       <c r="AK73">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>249</v>
       </c>
       <c r="E74" t="s">
         <v>227</v>
       </c>
       <c r="F74" t="s">
         <v>274</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I74" t="s">
         <v>235</v>
       </c>
       <c r="J74" t="s">
         <v>68</v>
       </c>
       <c r="AE74">