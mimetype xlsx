--- v5 (2026-10-19)
+++ v6 (2026-11-08)
@@ -3200,51 +3200,51 @@
       <c r="F31" t="s">
         <v>132</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>133</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AI31" t="s">
         <v>116</v>
       </c>
       <c r="AJ31">
         <v>47075</v>
       </c>
       <c r="AK31">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>134</v>
       </c>
       <c r="E32" t="s">
         <v>75</v>
       </c>
       <c r="F32" t="s">
         <v>135</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AI32" t="s">
@@ -4343,50 +4343,53 @@
       </c>
       <c r="E66" t="s">
         <v>162</v>
       </c>
       <c r="F66" t="s">
         <v>254</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I66" t="s">
         <v>235</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AI66" t="s">
         <v>255</v>
       </c>
       <c r="AJ66">
         <v>47106</v>
       </c>
+      <c r="AK66">
+        <v>4</v>
+      </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>256</v>
       </c>
       <c r="E67" t="s">
         <v>257</v>
       </c>
       <c r="F67" t="s">
         <v>258</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I67" t="s">
         <v>235</v>
       </c>
       <c r="J67" t="s">
         <v>259</v>
       </c>
       <c r="AE67">
         <v>1</v>
@@ -4708,51 +4711,51 @@
       <c r="F77" t="s">
         <v>283</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I77" t="s">
         <v>235</v>
       </c>
       <c r="J77" t="s">
         <v>262</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AI77" t="s">
         <v>255</v>
       </c>
       <c r="AJ77">
         <v>45443</v>
       </c>
       <c r="AK77">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>284</v>
       </c>
       <c r="E78" t="s">
         <v>150</v>
       </c>
       <c r="F78" t="s">
         <v>285</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I78" t="s">
         <v>235</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AI78" t="s">
@@ -4938,51 +4941,51 @@
       <c r="E84" t="s">
         <v>75</v>
       </c>
       <c r="F84" t="s">
         <v>301</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I84" t="s">
         <v>235</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AI84" t="s">
         <v>302</v>
       </c>
       <c r="AJ84">
         <v>46336</v>
       </c>
       <c r="AK84">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>303</v>
       </c>
       <c r="E85" t="s">
         <v>304</v>
       </c>
       <c r="F85" t="s">
         <v>305</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I85" t="s">
         <v>235</v>
       </c>
       <c r="J85" t="s">
         <v>68</v>
       </c>
       <c r="AE85">
@@ -5005,51 +5008,51 @@
       <c r="F86" t="s">
         <v>308</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I86" t="s">
         <v>235</v>
       </c>
       <c r="J86" t="s">
         <v>215</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AI86" t="s">
         <v>302</v>
       </c>
       <c r="AJ86">
         <v>47147</v>
       </c>
       <c r="AK86">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>309</v>
       </c>
       <c r="E87" t="s">
         <v>83</v>
       </c>
       <c r="F87" t="s">
         <v>310</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I87" t="s">
         <v>311</v>
       </c>
       <c r="AD87" t="s">
         <v>312</v>
       </c>
       <c r="AE87">
@@ -6639,51 +6642,51 @@
       <c r="F135" t="s">
         <v>454</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>152</v>
       </c>
       <c r="I135" t="s">
         <v>412</v>
       </c>
       <c r="J135" t="s">
         <v>288</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AI135" t="s">
         <v>450</v>
       </c>
       <c r="AJ135">
         <v>47352</v>
       </c>
       <c r="AK135">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>455</v>
       </c>
       <c r="E136" t="s">
         <v>200</v>
       </c>
       <c r="F136" t="s">
         <v>456</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I136" t="s">
         <v>457</v>
       </c>
       <c r="J136" t="s">
         <v>91</v>
       </c>
       <c r="AD136" t="s">