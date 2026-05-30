--- v0 (2026-05-04)
+++ v1 (2026-05-30)
@@ -3332,50 +3332,53 @@
       </c>
       <c r="F33" t="s">
         <v>137</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>138</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
         <v>139</v>
       </c>
       <c r="AJ33">
         <v>45577</v>
       </c>
+      <c r="AK33">
+        <v>5</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>140</v>
       </c>
       <c r="E34" t="s">
         <v>141</v>
       </c>
       <c r="F34" t="s">
         <v>142</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>143</v>
       </c>
       <c r="AE34">
         <v>1</v>
@@ -4958,51 +4961,51 @@
       <c r="F82" t="s">
         <v>292</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I82" t="s">
         <v>229</v>
       </c>
       <c r="J82" t="s">
         <v>293</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AI82" t="s">
         <v>283</v>
       </c>
       <c r="AJ82">
         <v>45603</v>
       </c>
       <c r="AK82">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>294</v>
       </c>
       <c r="E83" t="s">
         <v>295</v>
       </c>
       <c r="F83" t="s">
         <v>296</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I83" t="s">
         <v>229</v>
       </c>
       <c r="J83" t="s">
         <v>49</v>
       </c>
       <c r="AE83">
@@ -5644,50 +5647,53 @@
       </c>
       <c r="F103" t="s">
         <v>366</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I103" t="s">
         <v>323</v>
       </c>
       <c r="J103" t="s">
         <v>90</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AI103" t="s">
         <v>351</v>
       </c>
       <c r="AJ103">
         <v>46034</v>
       </c>
+      <c r="AK103">
+        <v>4</v>
+      </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>367</v>
       </c>
       <c r="E104" t="s">
         <v>368</v>
       </c>
       <c r="F104" t="s">
         <v>369</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I104" t="s">
         <v>323</v>
       </c>
       <c r="J104" t="s">
         <v>370</v>
       </c>
       <c r="AE104">
         <v>1</v>
@@ -6426,51 +6432,51 @@
       <c r="F126" t="s">
         <v>432</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I126" t="s">
         <v>404</v>
       </c>
       <c r="J126" t="s">
         <v>370</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AI126" t="s">
         <v>424</v>
       </c>
       <c r="AJ126">
         <v>45897</v>
       </c>
       <c r="AK126">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>433</v>
       </c>
       <c r="E127" t="s">
         <v>76</v>
       </c>
       <c r="F127" t="s">
         <v>434</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I127" t="s">
         <v>404</v>
       </c>
       <c r="J127" t="s">
         <v>435</v>
       </c>
       <c r="AE127">
@@ -7562,51 +7568,51 @@
       <c r="F160" t="s">
         <v>527</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I160" t="s">
         <v>451</v>
       </c>
       <c r="J160" t="s">
         <v>131</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AI160" t="s">
         <v>511</v>
       </c>
       <c r="AJ160">
         <v>46174</v>
       </c>
       <c r="AK160">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>528</v>
       </c>
       <c r="E161" t="s">
         <v>216</v>
       </c>
       <c r="F161" t="s">
         <v>529</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I161" t="s">
         <v>451</v>
       </c>
       <c r="J161" t="s">
         <v>128</v>
       </c>
       <c r="AE161">