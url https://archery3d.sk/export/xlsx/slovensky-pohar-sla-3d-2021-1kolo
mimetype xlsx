--- v1 (2026-05-30)
+++ v2 (2026-07-04)
@@ -4325,84 +4325,87 @@
       </c>
       <c r="E63" t="s">
         <v>240</v>
       </c>
       <c r="F63" t="s">
         <v>241</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I63" t="s">
         <v>229</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AI63" t="s">
         <v>242</v>
       </c>
       <c r="AJ63">
         <v>45579</v>
       </c>
+      <c r="AK63">
+        <v>5</v>
+      </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>243</v>
       </c>
       <c r="E64" t="s">
         <v>62</v>
       </c>
       <c r="F64" t="s">
         <v>244</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I64" t="s">
         <v>229</v>
       </c>
       <c r="J64" t="s">
         <v>49</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AI64" t="s">
         <v>242</v>
       </c>
       <c r="AJ64">
         <v>45843</v>
       </c>
       <c r="AK64">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>235</v>
       </c>
       <c r="E65" t="s">
         <v>240</v>
       </c>
       <c r="F65" t="s">
         <v>245</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I65" t="s">
         <v>229</v>
       </c>
       <c r="J65" t="s">
         <v>49</v>
       </c>
       <c r="AE65">
@@ -6018,51 +6021,51 @@
       <c r="F114" t="s">
         <v>392</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I114" t="s">
         <v>323</v>
       </c>
       <c r="J114" t="s">
         <v>338</v>
       </c>
       <c r="AE114">
         <v>1</v>
       </c>
       <c r="AI114" t="s">
         <v>387</v>
       </c>
       <c r="AJ114">
         <v>45554</v>
       </c>
       <c r="AK114">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
         <v>393</v>
       </c>
       <c r="E115" t="s">
         <v>394</v>
       </c>
       <c r="F115" t="s">
         <v>395</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I115" t="s">
         <v>323</v>
       </c>
       <c r="J115" t="s">
         <v>338</v>
       </c>
       <c r="AE115">
@@ -6534,86 +6537,86 @@
       <c r="F129" t="s">
         <v>439</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I129" t="s">
         <v>404</v>
       </c>
       <c r="J129" t="s">
         <v>74</v>
       </c>
       <c r="AE129">
         <v>1</v>
       </c>
       <c r="AI129" t="s">
         <v>424</v>
       </c>
       <c r="AJ129">
         <v>46331</v>
       </c>
       <c r="AK129">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>440</v>
       </c>
       <c r="E130" t="s">
         <v>344</v>
       </c>
       <c r="F130" t="s">
         <v>441</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I130" t="s">
         <v>404</v>
       </c>
       <c r="J130" t="s">
         <v>258</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AI130" t="s">
         <v>442</v>
       </c>
       <c r="AJ130">
         <v>45593</v>
       </c>
       <c r="AK130">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
         <v>443</v>
       </c>
       <c r="E131" t="s">
         <v>24</v>
       </c>
       <c r="F131" t="s">
         <v>444</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I131" t="s">
         <v>404</v>
       </c>
       <c r="J131" t="s">
         <v>370</v>
       </c>
       <c r="AE131">