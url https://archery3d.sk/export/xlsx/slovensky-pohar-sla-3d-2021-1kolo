--- v2 (2026-07-04)
+++ v3 (2026-08-16)
@@ -4430,53 +4430,50 @@
       </c>
       <c r="F66" t="s">
         <v>247</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I66" t="s">
         <v>229</v>
       </c>
       <c r="J66" t="s">
         <v>114</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AI66" t="s">
         <v>242</v>
       </c>
       <c r="AJ66">
         <v>46365</v>
       </c>
-      <c r="AK66">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>248</v>
       </c>
       <c r="E67" t="s">
         <v>249</v>
       </c>
       <c r="F67" t="s">
         <v>250</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I67" t="s">
         <v>229</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AI67" t="s">
         <v>242</v>
@@ -4731,51 +4728,51 @@
       <c r="F75" t="s">
         <v>272</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I75" t="s">
         <v>229</v>
       </c>
       <c r="J75" t="s">
         <v>270</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AI75" t="s">
         <v>242</v>
       </c>
       <c r="AJ75">
         <v>45561</v>
       </c>
       <c r="AK75">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>235</v>
       </c>
       <c r="E76" t="s">
         <v>273</v>
       </c>
       <c r="F76" t="s">
         <v>274</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I76" t="s">
         <v>229</v>
       </c>
       <c r="J76" t="s">
         <v>49</v>
       </c>
       <c r="AE76">
@@ -5094,53 +5091,50 @@
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I86" t="s">
         <v>306</v>
       </c>
       <c r="J86" t="s">
         <v>131</v>
       </c>
       <c r="AD86" t="s">
         <v>307</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AI86" t="s">
         <v>308</v>
       </c>
       <c r="AJ86">
         <v>45619</v>
       </c>
-      <c r="AK86">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>309</v>
       </c>
       <c r="E87" t="s">
         <v>310</v>
       </c>
       <c r="F87" t="s">
         <v>311</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>64</v>
       </c>
       <c r="I87" t="s">
         <v>306</v>
       </c>
       <c r="J87" t="s">
         <v>138</v>
       </c>
       <c r="AE87">
         <v>1</v>
@@ -5886,53 +5880,50 @@
       </c>
       <c r="F110" t="s">
         <v>383</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I110" t="s">
         <v>323</v>
       </c>
       <c r="J110" t="s">
         <v>86</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AI110" t="s">
         <v>380</v>
       </c>
       <c r="AJ110">
         <v>45547</v>
       </c>
-      <c r="AK110">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>384</v>
       </c>
       <c r="E111" t="s">
         <v>76</v>
       </c>
       <c r="F111" t="s">
         <v>385</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I111" t="s">
         <v>323</v>
       </c>
       <c r="J111" t="s">
         <v>386</v>
       </c>
       <c r="AE111">
         <v>1</v>
@@ -6230,53 +6221,50 @@
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I120" t="s">
         <v>404</v>
       </c>
       <c r="J120" t="s">
         <v>86</v>
       </c>
       <c r="AD120" t="s">
         <v>413</v>
       </c>
       <c r="AE120">
         <v>2</v>
       </c>
       <c r="AI120" t="s">
         <v>406</v>
       </c>
       <c r="AJ120">
         <v>45947</v>
       </c>
-      <c r="AK120">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>390</v>
       </c>
       <c r="E121" t="s">
         <v>88</v>
       </c>
       <c r="F121" t="s">
         <v>414</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="4" t="s">
         <v>64</v>
       </c>
       <c r="I121" t="s">
         <v>404</v>
       </c>
       <c r="J121" t="s">
         <v>415</v>
       </c>
       <c r="AE121">
         <v>1</v>
@@ -6330,122 +6318,119 @@
       <c r="F123" t="s">
         <v>423</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I123" t="s">
         <v>404</v>
       </c>
       <c r="J123" t="s">
         <v>147</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AI123" t="s">
         <v>424</v>
       </c>
       <c r="AJ123">
         <v>45599</v>
       </c>
       <c r="AK123">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>425</v>
       </c>
       <c r="E124" t="s">
         <v>426</v>
       </c>
       <c r="F124" t="s">
         <v>427</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I124" t="s">
         <v>404</v>
       </c>
       <c r="J124" t="s">
         <v>114</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AI124" t="s">
         <v>424</v>
       </c>
       <c r="AJ124">
         <v>46367</v>
       </c>
       <c r="AK124">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>428</v>
       </c>
       <c r="E125" t="s">
         <v>429</v>
       </c>
       <c r="F125" t="s">
         <v>430</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I125" t="s">
         <v>404</v>
       </c>
       <c r="J125" t="s">
         <v>147</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AI125" t="s">
         <v>424</v>
       </c>
       <c r="AJ125">
         <v>45896</v>
       </c>
-      <c r="AK125">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>431</v>
       </c>
       <c r="E126" t="s">
         <v>76</v>
       </c>
       <c r="F126" t="s">
         <v>432</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I126" t="s">
         <v>404</v>
       </c>
       <c r="J126" t="s">
         <v>370</v>
       </c>
       <c r="AE126">
         <v>1</v>
@@ -6642,51 +6627,51 @@
       <c r="F132" t="s">
         <v>446</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I132" t="s">
         <v>404</v>
       </c>
       <c r="J132" t="s">
         <v>224</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AI132" t="s">
         <v>445</v>
       </c>
       <c r="AJ132">
         <v>45803</v>
       </c>
       <c r="AK132">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>447</v>
       </c>
       <c r="E133" t="s">
         <v>149</v>
       </c>
       <c r="F133" t="s">
         <v>448</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I133" t="s">
         <v>404</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AI133" t="s">