--- v3 (2026-08-16)
+++ v4 (2026-09-22)
@@ -3001,51 +3001,51 @@
       <c r="E23" t="s">
         <v>105</v>
       </c>
       <c r="F23" t="s">
         <v>106</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
         <v>103</v>
       </c>
       <c r="AJ23">
         <v>45610</v>
       </c>
       <c r="AK23">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>107</v>
       </c>
       <c r="E24" t="s">
         <v>76</v>
       </c>
       <c r="F24" t="s">
         <v>108</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>109</v>
       </c>
       <c r="AE24">
@@ -3694,51 +3694,51 @@
       <c r="F44" t="s">
         <v>177</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I44" t="s">
         <v>174</v>
       </c>
       <c r="J44" t="s">
         <v>178</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AI44" t="s">
         <v>175</v>
       </c>
       <c r="AJ44">
         <v>45850</v>
       </c>
       <c r="AK44">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>179</v>
       </c>
       <c r="E45" t="s">
         <v>180</v>
       </c>
       <c r="F45" t="s">
         <v>181</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I45" t="s">
         <v>174</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AI45" t="s">
@@ -4325,53 +4325,50 @@
       </c>
       <c r="E63" t="s">
         <v>240</v>
       </c>
       <c r="F63" t="s">
         <v>241</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I63" t="s">
         <v>229</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AI63" t="s">
         <v>242</v>
       </c>
       <c r="AJ63">
         <v>45579</v>
       </c>
-      <c r="AK63">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>243</v>
       </c>
       <c r="E64" t="s">
         <v>62</v>
       </c>
       <c r="F64" t="s">
         <v>244</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I64" t="s">
         <v>229</v>
       </c>
       <c r="J64" t="s">
         <v>49</v>
       </c>
       <c r="AE64">
         <v>1</v>
@@ -5610,51 +5607,51 @@
       <c r="F102" t="s">
         <v>364</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I102" t="s">
         <v>323</v>
       </c>
       <c r="J102" t="s">
         <v>338</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AI102" t="s">
         <v>351</v>
       </c>
       <c r="AJ102">
         <v>45746</v>
       </c>
       <c r="AK102">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>327</v>
       </c>
       <c r="E103" t="s">
         <v>365</v>
       </c>
       <c r="F103" t="s">
         <v>366</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I103" t="s">
         <v>323</v>
       </c>
       <c r="J103" t="s">
         <v>90</v>
       </c>
       <c r="AE103">