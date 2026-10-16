--- v4 (2026-09-22)
+++ v5 (2026-10-16)
@@ -3164,51 +3164,51 @@
       <c r="F28" t="s">
         <v>119</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>120</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
         <v>103</v>
       </c>
       <c r="AJ28">
         <v>45550</v>
       </c>
       <c r="AK28">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>121</v>
       </c>
       <c r="E29" t="s">
         <v>122</v>
       </c>
       <c r="F29" t="s">
         <v>123</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>124</v>
       </c>
       <c r="AE29">
@@ -3333,51 +3333,51 @@
       <c r="F33" t="s">
         <v>137</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>138</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
         <v>139</v>
       </c>
       <c r="AJ33">
         <v>45577</v>
       </c>
       <c r="AK33">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>140</v>
       </c>
       <c r="E34" t="s">
         <v>141</v>
       </c>
       <c r="F34" t="s">
         <v>142</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>143</v>
       </c>
       <c r="AE34">
@@ -4325,84 +4325,87 @@
       </c>
       <c r="E63" t="s">
         <v>240</v>
       </c>
       <c r="F63" t="s">
         <v>241</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I63" t="s">
         <v>229</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AI63" t="s">
         <v>242</v>
       </c>
       <c r="AJ63">
         <v>45579</v>
       </c>
+      <c r="AK63">
+        <v>4</v>
+      </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>243</v>
       </c>
       <c r="E64" t="s">
         <v>62</v>
       </c>
       <c r="F64" t="s">
         <v>244</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I64" t="s">
         <v>229</v>
       </c>
       <c r="J64" t="s">
         <v>49</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AI64" t="s">
         <v>242</v>
       </c>
       <c r="AJ64">
         <v>45843</v>
       </c>
       <c r="AK64">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>235</v>
       </c>
       <c r="E65" t="s">
         <v>240</v>
       </c>
       <c r="F65" t="s">
         <v>245</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I65" t="s">
         <v>229</v>
       </c>
       <c r="J65" t="s">
         <v>49</v>
       </c>
       <c r="AE65">
@@ -5182,51 +5185,51 @@
       <c r="E89" t="s">
         <v>318</v>
       </c>
       <c r="F89" t="s">
         <v>319</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I89" t="s">
         <v>306</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AI89" t="s">
         <v>320</v>
       </c>
       <c r="AJ89">
         <v>45851</v>
       </c>
       <c r="AK89">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>321</v>
       </c>
       <c r="E90" t="s">
         <v>133</v>
       </c>
       <c r="F90" t="s">
         <v>322</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I90" t="s">
         <v>323</v>
       </c>
       <c r="J90" t="s">
         <v>324</v>
       </c>
       <c r="AD90" t="s">
@@ -5747,51 +5750,51 @@
       <c r="F106" t="s">
         <v>373</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I106" t="s">
         <v>323</v>
       </c>
       <c r="J106" t="s">
         <v>86</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AI106" t="s">
         <v>351</v>
       </c>
       <c r="AJ106">
         <v>45546</v>
       </c>
       <c r="AK106">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>374</v>
       </c>
       <c r="E107" t="s">
         <v>375</v>
       </c>
       <c r="F107" t="s">
         <v>376</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I107" t="s">
         <v>323</v>
       </c>
       <c r="J107" t="s">
         <v>338</v>
       </c>
       <c r="AE107">