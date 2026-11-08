--- v5 (2026-10-16)
+++ v6 (2026-11-08)
@@ -2968,53 +2968,50 @@
       </c>
       <c r="E22" t="s">
         <v>76</v>
       </c>
       <c r="F22" t="s">
         <v>101</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>103</v>
       </c>
       <c r="AJ22">
         <v>45571</v>
       </c>
-      <c r="AK22">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>104</v>
       </c>
       <c r="E23" t="s">
         <v>105</v>
       </c>
       <c r="F23" t="s">
         <v>106</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
         <v>103</v>
@@ -3199,51 +3196,51 @@
       <c r="F29" t="s">
         <v>123</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>124</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>103</v>
       </c>
       <c r="AJ29">
         <v>45551</v>
       </c>
       <c r="AK29">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>125</v>
       </c>
       <c r="E30" t="s">
         <v>126</v>
       </c>
       <c r="F30" t="s">
         <v>127</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>128</v>
       </c>
       <c r="AE30">
@@ -3527,50 +3524,53 @@
       </c>
       <c r="F39" t="s">
         <v>162</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>90</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
         <v>152</v>
       </c>
       <c r="AJ39">
         <v>46040</v>
       </c>
+      <c r="AK39">
+        <v>4</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>81</v>
       </c>
       <c r="E40" t="s">
         <v>76</v>
       </c>
       <c r="F40" t="s">
         <v>163</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>59</v>
       </c>
       <c r="AE40">
         <v>1</v>
@@ -3758,51 +3758,51 @@
       <c r="F46" t="s">
         <v>183</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I46" t="s">
         <v>174</v>
       </c>
       <c r="J46" t="s">
         <v>184</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
         <v>175</v>
       </c>
       <c r="AJ46">
         <v>45629</v>
       </c>
       <c r="AK46">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>185</v>
       </c>
       <c r="E47" t="s">
         <v>186</v>
       </c>
       <c r="F47" t="s">
         <v>187</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I47" t="s">
         <v>174</v>
       </c>
       <c r="J47" t="s">
         <v>138</v>
       </c>
       <c r="AE47">
@@ -4728,51 +4728,51 @@
       <c r="F75" t="s">
         <v>272</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I75" t="s">
         <v>229</v>
       </c>
       <c r="J75" t="s">
         <v>270</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AI75" t="s">
         <v>242</v>
       </c>
       <c r="AJ75">
         <v>45561</v>
       </c>
       <c r="AK75">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>235</v>
       </c>
       <c r="E76" t="s">
         <v>273</v>
       </c>
       <c r="F76" t="s">
         <v>274</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I76" t="s">
         <v>229</v>
       </c>
       <c r="J76" t="s">
         <v>49</v>
       </c>
       <c r="AE76">
@@ -4859,51 +4859,51 @@
       <c r="E79" t="s">
         <v>76</v>
       </c>
       <c r="F79" t="s">
         <v>282</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I79" t="s">
         <v>229</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AI79" t="s">
         <v>283</v>
       </c>
       <c r="AJ79">
         <v>45825</v>
       </c>
       <c r="AK79">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>284</v>
       </c>
       <c r="E80" t="s">
         <v>149</v>
       </c>
       <c r="F80" t="s">
         <v>285</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I80" t="s">
         <v>229</v>
       </c>
       <c r="J80" t="s">
         <v>286</v>
       </c>
       <c r="AE80">
@@ -5185,51 +5185,51 @@
       <c r="E89" t="s">
         <v>318</v>
       </c>
       <c r="F89" t="s">
         <v>319</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I89" t="s">
         <v>306</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AI89" t="s">
         <v>320</v>
       </c>
       <c r="AJ89">
         <v>45851</v>
       </c>
       <c r="AK89">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>321</v>
       </c>
       <c r="E90" t="s">
         <v>133</v>
       </c>
       <c r="F90" t="s">
         <v>322</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I90" t="s">
         <v>323</v>
       </c>
       <c r="J90" t="s">
         <v>324</v>
       </c>
       <c r="AD90" t="s">