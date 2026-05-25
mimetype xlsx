--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -2696,51 +2696,51 @@
       <c r="F19" t="s">
         <v>96</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>97</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
         <v>89</v>
       </c>
       <c r="AJ19">
         <v>44173</v>
       </c>
       <c r="AK19">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>98</v>
       </c>
       <c r="E20" t="s">
         <v>38</v>
       </c>
       <c r="F20" t="s">
         <v>99</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>100</v>
       </c>
       <c r="AE20">
@@ -3028,51 +3028,51 @@
       <c r="F29" t="s">
         <v>130</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>59</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>122</v>
       </c>
       <c r="AJ29">
         <v>44543</v>
       </c>
       <c r="AK29">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>131</v>
       </c>
       <c r="E30" t="s">
         <v>132</v>
       </c>
       <c r="F30" t="s">
         <v>133</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>134</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>125</v>
       </c>
       <c r="AE30">
@@ -4542,51 +4542,51 @@
       <c r="E75" t="s">
         <v>282</v>
       </c>
       <c r="F75" t="s">
         <v>283</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>134</v>
       </c>
       <c r="I75" t="s">
         <v>211</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AI75" t="s">
         <v>268</v>
       </c>
       <c r="AJ75">
         <v>44278</v>
       </c>
       <c r="AK75">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>284</v>
       </c>
       <c r="E76" t="s">
         <v>285</v>
       </c>
       <c r="F76" t="s">
         <v>286</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I76" t="s">
         <v>287</v>
       </c>
       <c r="J76" t="s">
         <v>288</v>
       </c>
       <c r="AD76" t="s">
@@ -4876,50 +4876,53 @@
       </c>
       <c r="F85" t="s">
         <v>321</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I85" t="s">
         <v>298</v>
       </c>
       <c r="J85" t="s">
         <v>93</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AI85" t="s">
         <v>322</v>
       </c>
       <c r="AJ85">
         <v>44664</v>
       </c>
+      <c r="AK85">
+        <v>4</v>
+      </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>323</v>
       </c>
       <c r="E86" t="s">
         <v>292</v>
       </c>
       <c r="F86" t="s">
         <v>324</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I86" t="s">
         <v>298</v>
       </c>
       <c r="J86" t="s">
         <v>233</v>
       </c>
       <c r="AE86">
         <v>1</v>
@@ -5445,51 +5448,51 @@
       <c r="F102" t="s">
         <v>380</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I102" t="s">
         <v>351</v>
       </c>
       <c r="J102" t="s">
         <v>335</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AI102" t="s">
         <v>369</v>
       </c>
       <c r="AJ102">
         <v>44455</v>
       </c>
       <c r="AK102">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>381</v>
       </c>
       <c r="E103" t="s">
         <v>382</v>
       </c>
       <c r="F103" t="s">
         <v>383</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I103" t="s">
         <v>351</v>
       </c>
       <c r="J103" t="s">
         <v>327</v>
       </c>
       <c r="AE103">
@@ -6467,51 +6470,51 @@
       <c r="F133" t="s">
         <v>468</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I133" t="s">
         <v>417</v>
       </c>
       <c r="J133" t="s">
         <v>212</v>
       </c>
       <c r="AE133">
         <v>2</v>
       </c>
       <c r="AI133" t="s">
         <v>464</v>
       </c>
       <c r="AJ133">
         <v>44123</v>
       </c>
       <c r="AK133">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>440</v>
       </c>
       <c r="E134" t="s">
         <v>469</v>
       </c>
       <c r="F134" t="s">
         <v>470</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I134" t="s">
         <v>417</v>
       </c>
       <c r="J134" t="s">
         <v>443</v>
       </c>
       <c r="AE134">