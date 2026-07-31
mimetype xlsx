--- v1 (2026-05-25)
+++ v2 (2026-07-31)
@@ -4053,86 +4053,86 @@
       <c r="F60" t="s">
         <v>241</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I60" t="s">
         <v>211</v>
       </c>
       <c r="J60" t="s">
         <v>242</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AI60" t="s">
         <v>236</v>
       </c>
       <c r="AJ60">
         <v>44155</v>
       </c>
       <c r="AK60">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>243</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" t="s">
         <v>244</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I61" t="s">
         <v>211</v>
       </c>
       <c r="J61" t="s">
         <v>54</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AI61" t="s">
         <v>236</v>
       </c>
       <c r="AJ61">
         <v>44163</v>
       </c>
       <c r="AK61">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>220</v>
       </c>
       <c r="E62" t="s">
         <v>206</v>
       </c>
       <c r="F62" t="s">
         <v>245</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I62" t="s">
         <v>211</v>
       </c>
       <c r="J62" t="s">
         <v>54</v>
       </c>
       <c r="AE62">
@@ -4189,50 +4189,53 @@
       </c>
       <c r="E64" t="s">
         <v>206</v>
       </c>
       <c r="F64" t="s">
         <v>251</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I64" t="s">
         <v>211</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AI64" t="s">
         <v>236</v>
       </c>
       <c r="AJ64">
         <v>44195</v>
       </c>
+      <c r="AK64">
+        <v>5</v>
+      </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>252</v>
       </c>
       <c r="E65" t="s">
         <v>253</v>
       </c>
       <c r="F65" t="s">
         <v>254</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I65" t="s">
         <v>211</v>
       </c>
       <c r="J65" t="s">
         <v>255</v>
       </c>
       <c r="AE65">
         <v>1</v>
@@ -5346,51 +5349,51 @@
       <c r="F99" t="s">
         <v>372</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I99" t="s">
         <v>351</v>
       </c>
       <c r="J99" t="s">
         <v>368</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AI99" t="s">
         <v>369</v>
       </c>
       <c r="AJ99">
         <v>44115</v>
       </c>
       <c r="AK99">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>373</v>
       </c>
       <c r="E100" t="s">
         <v>374</v>
       </c>
       <c r="F100" t="s">
         <v>375</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I100" t="s">
         <v>351</v>
       </c>
       <c r="J100" t="s">
         <v>142</v>
       </c>
       <c r="AE100">
@@ -5483,51 +5486,51 @@
       <c r="F103" t="s">
         <v>383</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I103" t="s">
         <v>351</v>
       </c>
       <c r="J103" t="s">
         <v>327</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AI103" t="s">
         <v>369</v>
       </c>
       <c r="AJ103">
         <v>44714</v>
       </c>
       <c r="AK103">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>384</v>
       </c>
       <c r="E104" t="s">
         <v>38</v>
       </c>
       <c r="F104" t="s">
         <v>385</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I104" t="s">
         <v>351</v>
       </c>
       <c r="J104" t="s">
         <v>72</v>
       </c>
       <c r="AE104">
@@ -5608,51 +5611,51 @@
       <c r="F107" t="s">
         <v>392</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I107" t="s">
         <v>351</v>
       </c>
       <c r="J107" t="s">
         <v>249</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AI107" t="s">
         <v>393</v>
       </c>
       <c r="AJ107">
         <v>44143</v>
       </c>
       <c r="AK107">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>394</v>
       </c>
       <c r="E108" t="s">
         <v>341</v>
       </c>
       <c r="F108" t="s">
         <v>395</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I108" t="s">
         <v>351</v>
       </c>
       <c r="J108" t="s">
         <v>242</v>
       </c>
       <c r="AE108">
@@ -5675,86 +5678,86 @@
       <c r="F109" t="s">
         <v>398</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I109" t="s">
         <v>351</v>
       </c>
       <c r="J109" t="s">
         <v>335</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AI109" t="s">
         <v>393</v>
       </c>
       <c r="AJ109">
         <v>44776</v>
       </c>
       <c r="AK109">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>177</v>
       </c>
       <c r="E110" t="s">
         <v>399</v>
       </c>
       <c r="F110" t="s">
         <v>400</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="6" t="s">
         <v>134</v>
       </c>
       <c r="I110" t="s">
         <v>351</v>
       </c>
       <c r="J110" t="s">
         <v>159</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AI110" t="s">
         <v>401</v>
       </c>
       <c r="AJ110">
         <v>44307</v>
       </c>
       <c r="AK110">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>402</v>
       </c>
       <c r="E111" t="s">
         <v>144</v>
       </c>
       <c r="F111" t="s">
         <v>403</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>134</v>
       </c>
       <c r="I111" t="s">
         <v>351</v>
       </c>
       <c r="AE111">
         <v>1</v>
       </c>
       <c r="AI111" t="s">
@@ -5812,51 +5815,51 @@
       <c r="F113" t="s">
         <v>408</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="6" t="s">
         <v>134</v>
       </c>
       <c r="I113" t="s">
         <v>351</v>
       </c>
       <c r="J113" t="s">
         <v>409</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AI113" t="s">
         <v>401</v>
       </c>
       <c r="AJ113">
         <v>44683</v>
       </c>
       <c r="AK113">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>410</v>
       </c>
       <c r="E114" t="s">
         <v>266</v>
       </c>
       <c r="F114" t="s">
         <v>411</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>134</v>
       </c>
       <c r="I114" t="s">
         <v>351</v>
       </c>
       <c r="AE114">
         <v>1</v>
       </c>
       <c r="AI114" t="s">
@@ -7071,50 +7074,53 @@
         <v>24</v>
       </c>
       <c r="F151" t="s">
         <v>507</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>134</v>
       </c>
       <c r="I151" t="s">
         <v>417</v>
       </c>
       <c r="J151" t="s">
         <v>508</v>
       </c>
       <c r="AE151">
         <v>1</v>
       </c>
       <c r="AI151" t="s">
         <v>502</v>
       </c>
       <c r="AJ151">
         <v>44454</v>
+      </c>
+      <c r="AK151">
+        <v>5</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
         <v>509</v>
       </c>
       <c r="E152" t="s">
         <v>206</v>
       </c>
       <c r="F152" t="s">
         <v>510</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>134</v>
       </c>
       <c r="I152" t="s">
         <v>417</v>
       </c>
       <c r="J152" t="s">
         <v>511</v>
       </c>
       <c r="AE152">