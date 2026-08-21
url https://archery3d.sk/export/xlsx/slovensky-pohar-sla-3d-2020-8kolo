--- v2 (2026-07-31)
+++ v3 (2026-08-21)
@@ -3688,53 +3688,50 @@
       </c>
       <c r="F49" t="s">
         <v>201</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I49" t="s">
         <v>164</v>
       </c>
       <c r="J49" t="s">
         <v>173</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AI49" t="s">
         <v>198</v>
       </c>
       <c r="AJ49">
         <v>44731</v>
       </c>
-      <c r="AK49">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>202</v>
       </c>
       <c r="E50" t="s">
         <v>38</v>
       </c>
       <c r="F50" t="s">
         <v>203</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>134</v>
       </c>
       <c r="I50" t="s">
         <v>164</v>
       </c>
       <c r="J50" t="s">
         <v>194</v>
       </c>
       <c r="AE50">
         <v>1</v>
@@ -5086,53 +5083,50 @@
       </c>
       <c r="F91" t="s">
         <v>342</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I91" t="s">
         <v>298</v>
       </c>
       <c r="J91" t="s">
         <v>331</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AI91" t="s">
         <v>340</v>
       </c>
       <c r="AJ91">
         <v>44704</v>
       </c>
-      <c r="AK91">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>343</v>
       </c>
       <c r="E92" t="s">
         <v>292</v>
       </c>
       <c r="F92" t="s">
         <v>344</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>134</v>
       </c>
       <c r="I92" t="s">
         <v>298</v>
       </c>
       <c r="J92" t="s">
         <v>233</v>
       </c>
       <c r="AE92">
         <v>1</v>
@@ -5312,53 +5306,50 @@
         <v>366</v>
       </c>
       <c r="F98" t="s">
         <v>367</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I98" t="s">
         <v>351</v>
       </c>
       <c r="J98" t="s">
         <v>368</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AI98" t="s">
         <v>369</v>
       </c>
       <c r="AJ98">
         <v>44293</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>370</v>
       </c>
       <c r="E99" t="s">
         <v>371</v>
       </c>
       <c r="F99" t="s">
         <v>372</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I99" t="s">
         <v>351</v>
       </c>
       <c r="J99" t="s">
         <v>368</v>
       </c>
       <c r="AE99">