--- v3 (2026-08-21)
+++ v4 (2026-09-30)
@@ -2629,51 +2629,51 @@
       <c r="E17" t="s">
         <v>86</v>
       </c>
       <c r="F17" t="s">
         <v>87</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AI17" t="s">
         <v>89</v>
       </c>
       <c r="AJ17">
         <v>44110</v>
       </c>
       <c r="AK17">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>90</v>
       </c>
       <c r="E18" t="s">
         <v>91</v>
       </c>
       <c r="F18" t="s">
         <v>92</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>93</v>
       </c>
       <c r="AE18">
@@ -3226,51 +3226,51 @@
       <c r="E35" t="s">
         <v>151</v>
       </c>
       <c r="F35" t="s">
         <v>152</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I35" t="s">
         <v>148</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AI35" t="s">
         <v>149</v>
       </c>
       <c r="AJ35">
         <v>44816</v>
       </c>
       <c r="AK35">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>153</v>
       </c>
       <c r="E36" t="s">
         <v>154</v>
       </c>
       <c r="F36" t="s">
         <v>155</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I36" t="s">
         <v>148</v>
       </c>
       <c r="J36" t="s">
         <v>97</v>
       </c>
       <c r="AE36">
@@ -4609,51 +4609,51 @@
       <c r="E77" t="s">
         <v>292</v>
       </c>
       <c r="F77" t="s">
         <v>293</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I77" t="s">
         <v>287</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AI77" t="s">
         <v>294</v>
       </c>
       <c r="AJ77">
         <v>44596</v>
       </c>
       <c r="AK77">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>295</v>
       </c>
       <c r="E78" t="s">
         <v>296</v>
       </c>
       <c r="F78" t="s">
         <v>297</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I78" t="s">
         <v>298</v>
       </c>
       <c r="J78" t="s">
         <v>93</v>
       </c>
       <c r="AD78" t="s">
@@ -4979,51 +4979,51 @@
       <c r="F88" t="s">
         <v>330</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I88" t="s">
         <v>298</v>
       </c>
       <c r="J88" t="s">
         <v>331</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">
         <v>322</v>
       </c>
       <c r="AJ88">
         <v>44703</v>
       </c>
       <c r="AK88">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>332</v>
       </c>
       <c r="E89" t="s">
         <v>333</v>
       </c>
       <c r="F89" t="s">
         <v>334</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I89" t="s">
         <v>298</v>
       </c>
       <c r="J89" t="s">
         <v>335</v>
       </c>
       <c r="AE89">