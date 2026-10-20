--- v4 (2026-09-30)
+++ v5 (2026-10-20)
@@ -2833,51 +2833,51 @@
       <c r="F23" t="s">
         <v>110</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>82</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
         <v>89</v>
       </c>
       <c r="AJ23">
         <v>44479</v>
       </c>
       <c r="AK23">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>111</v>
       </c>
       <c r="E24" t="s">
         <v>112</v>
       </c>
       <c r="F24" t="s">
         <v>113</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>114</v>
       </c>
       <c r="AE24">
@@ -4085,51 +4085,51 @@
       <c r="F61" t="s">
         <v>244</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I61" t="s">
         <v>211</v>
       </c>
       <c r="J61" t="s">
         <v>54</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AI61" t="s">
         <v>236</v>
       </c>
       <c r="AJ61">
         <v>44163</v>
       </c>
       <c r="AK61">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>220</v>
       </c>
       <c r="E62" t="s">
         <v>206</v>
       </c>
       <c r="F62" t="s">
         <v>245</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I62" t="s">
         <v>211</v>
       </c>
       <c r="J62" t="s">
         <v>54</v>
       </c>
       <c r="AE62">
@@ -4187,51 +4187,51 @@
       <c r="E64" t="s">
         <v>206</v>
       </c>
       <c r="F64" t="s">
         <v>251</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I64" t="s">
         <v>211</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AI64" t="s">
         <v>236</v>
       </c>
       <c r="AJ64">
         <v>44195</v>
       </c>
       <c r="AK64">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>252</v>
       </c>
       <c r="E65" t="s">
         <v>253</v>
       </c>
       <c r="F65" t="s">
         <v>254</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I65" t="s">
         <v>211</v>
       </c>
       <c r="J65" t="s">
         <v>255</v>
       </c>
       <c r="AE65">