--- v0 (2026-04-30)
+++ v1 (2026-09-07)
@@ -3519,51 +3519,51 @@
       <c r="E33" t="s">
         <v>142</v>
       </c>
       <c r="F33" t="s">
         <v>143</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
         <v>113</v>
       </c>
       <c r="AJ33">
         <v>43674</v>
       </c>
       <c r="AK33">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>144</v>
       </c>
       <c r="E34" t="s">
         <v>145</v>
       </c>
       <c r="F34" t="s">
         <v>146</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>147</v>
       </c>
       <c r="AE34">
@@ -3650,51 +3650,51 @@
       <c r="E37" t="s">
         <v>98</v>
       </c>
       <c r="F37" t="s">
         <v>157</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>35</v>
       </c>
       <c r="AI37" t="s">
         <v>155</v>
       </c>
       <c r="AJ37">
         <v>43116</v>
       </c>
       <c r="AK37">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>158</v>
       </c>
       <c r="E38" t="s">
         <v>159</v>
       </c>
       <c r="F38" t="s">
         <v>160</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>161</v>
       </c>
       <c r="AE38">
@@ -4333,53 +4333,50 @@
       </c>
       <c r="F58" t="s">
         <v>235</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I58" t="s">
         <v>204</v>
       </c>
       <c r="J58" t="s">
         <v>210</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AI58" t="s">
         <v>236</v>
       </c>
       <c r="AJ58">
         <v>43430</v>
       </c>
-      <c r="AK58">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>237</v>
       </c>
       <c r="E59" t="s">
         <v>238</v>
       </c>
       <c r="F59" t="s">
         <v>239</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I59" t="s">
         <v>204</v>
       </c>
       <c r="J59" t="s">
         <v>210</v>
       </c>
       <c r="AI59" t="s">
         <v>236</v>
@@ -4697,50 +4694,53 @@
       </c>
       <c r="E69" t="s">
         <v>109</v>
       </c>
       <c r="F69" t="s">
         <v>275</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I69" t="s">
         <v>247</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>266</v>
       </c>
       <c r="AJ69">
         <v>42875</v>
       </c>
+      <c r="AK69">
+        <v>5</v>
+      </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>276</v>
       </c>
       <c r="E70" t="s">
         <v>216</v>
       </c>
       <c r="F70" t="s">
         <v>277</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I70" t="s">
         <v>247</v>
       </c>
       <c r="J70" t="s">
         <v>265</v>
       </c>
       <c r="AE70">
         <v>1</v>
@@ -4762,51 +4762,51 @@
       <c r="F71" t="s">
         <v>279</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I71" t="s">
         <v>247</v>
       </c>
       <c r="J71" t="s">
         <v>280</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AI71" t="s">
         <v>266</v>
       </c>
       <c r="AJ71">
         <v>41387</v>
       </c>
       <c r="AK71">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>281</v>
       </c>
       <c r="E72" t="s">
         <v>263</v>
       </c>
       <c r="F72" t="s">
         <v>282</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I72" t="s">
         <v>247</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AI72" t="s">
@@ -4829,51 +4829,51 @@
       <c r="F73" t="s">
         <v>284</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I73" t="s">
         <v>247</v>
       </c>
       <c r="J73" t="s">
         <v>74</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AI73" t="s">
         <v>266</v>
       </c>
       <c r="AJ73">
         <v>41692</v>
       </c>
       <c r="AK73">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>253</v>
       </c>
       <c r="E74" t="s">
         <v>109</v>
       </c>
       <c r="F74" t="s">
         <v>285</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I74" t="s">
         <v>247</v>
       </c>
       <c r="J74" t="s">
         <v>74</v>
       </c>
       <c r="AE74">
@@ -4966,51 +4966,51 @@
       <c r="F77" t="s">
         <v>292</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I77" t="s">
         <v>247</v>
       </c>
       <c r="J77" t="s">
         <v>280</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AI77" t="s">
         <v>293</v>
       </c>
       <c r="AJ77">
         <v>41388</v>
       </c>
       <c r="AK77">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>253</v>
       </c>
       <c r="E78" t="s">
         <v>294</v>
       </c>
       <c r="F78" t="s">
         <v>295</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I78" t="s">
         <v>247</v>
       </c>
       <c r="J78" t="s">
         <v>74</v>
       </c>
       <c r="AE78">
@@ -5196,51 +5196,51 @@
       <c r="E84" t="s">
         <v>312</v>
       </c>
       <c r="F84" t="s">
         <v>313</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>173</v>
       </c>
       <c r="I84" t="s">
         <v>247</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AI84" t="s">
         <v>299</v>
       </c>
       <c r="AJ84">
         <v>43252</v>
       </c>
       <c r="AK84">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>314</v>
       </c>
       <c r="E85" t="s">
         <v>86</v>
       </c>
       <c r="F85" t="s">
         <v>315</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I85" t="s">
         <v>316</v>
       </c>
       <c r="J85" t="s">
         <v>317</v>
       </c>
       <c r="AD85" t="s">
@@ -5268,53 +5268,50 @@
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I86" t="s">
         <v>316</v>
       </c>
       <c r="J86" t="s">
         <v>218</v>
       </c>
       <c r="AD86" t="s">
         <v>323</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AI86" t="s">
         <v>319</v>
       </c>
       <c r="AJ86">
         <v>43451</v>
       </c>
-      <c r="AK86">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>324</v>
       </c>
       <c r="E87" t="s">
         <v>325</v>
       </c>
       <c r="F87" t="s">
         <v>326</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I87" t="s">
         <v>316</v>
       </c>
       <c r="J87" t="s">
         <v>165</v>
       </c>
       <c r="AE87">
         <v>1</v>
@@ -5661,50 +5658,53 @@
       </c>
       <c r="F98" t="s">
         <v>364</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I98" t="s">
         <v>339</v>
       </c>
       <c r="J98" t="s">
         <v>228</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AI98" t="s">
         <v>365</v>
       </c>
       <c r="AJ98">
         <v>43533</v>
       </c>
+      <c r="AK98">
+        <v>4</v>
+      </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>366</v>
       </c>
       <c r="E99" t="s">
         <v>367</v>
       </c>
       <c r="F99" t="s">
         <v>368</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I99" t="s">
         <v>339</v>
       </c>
       <c r="AE99">
         <v>2</v>
       </c>
       <c r="AI99" t="s">
         <v>365</v>
@@ -5958,53 +5958,50 @@
       </c>
       <c r="F107" t="s">
         <v>387</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I107" t="s">
         <v>339</v>
       </c>
       <c r="J107" t="s">
         <v>84</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AI107" t="s">
         <v>386</v>
       </c>
       <c r="AJ107">
         <v>43137</v>
       </c>
-      <c r="AK107">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>388</v>
       </c>
       <c r="E108" t="s">
         <v>389</v>
       </c>
       <c r="F108" t="s">
         <v>390</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I108" t="s">
         <v>339</v>
       </c>
       <c r="J108" t="s">
         <v>161</v>
       </c>
       <c r="AI108" t="s">
         <v>386</v>
@@ -6290,53 +6287,50 @@
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I117" t="s">
         <v>410</v>
       </c>
       <c r="J117" t="s">
         <v>420</v>
       </c>
       <c r="AD117" t="s">
         <v>421</v>
       </c>
       <c r="AE117">
         <v>2</v>
       </c>
       <c r="AI117" t="s">
         <v>412</v>
       </c>
       <c r="AJ117">
         <v>43407</v>
       </c>
-      <c r="AK117">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>422</v>
       </c>
       <c r="E118" t="s">
         <v>423</v>
       </c>
       <c r="F118" t="s">
         <v>424</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I118" t="s">
         <v>410</v>
       </c>
       <c r="J118" t="s">
         <v>205</v>
       </c>
       <c r="AD118" t="s">
         <v>425</v>
@@ -6736,51 +6730,51 @@
       <c r="F131" t="s">
         <v>463</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I131" t="s">
         <v>410</v>
       </c>
       <c r="J131" t="s">
         <v>123</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AI131" t="s">
         <v>452</v>
       </c>
       <c r="AJ131">
         <v>43062</v>
       </c>
       <c r="AK131">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
         <v>464</v>
       </c>
       <c r="E132" t="s">
         <v>42</v>
       </c>
       <c r="F132" t="s">
         <v>465</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I132" t="s">
         <v>410</v>
       </c>
       <c r="J132" t="s">
         <v>93</v>
       </c>
       <c r="AE132">
@@ -6806,51 +6800,51 @@
       <c r="F133" t="s">
         <v>468</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I133" t="s">
         <v>410</v>
       </c>
       <c r="J133" t="s">
         <v>123</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AI133" t="s">
         <v>452</v>
       </c>
       <c r="AJ133">
         <v>42859</v>
       </c>
       <c r="AK133">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>469</v>
       </c>
       <c r="E134" t="s">
         <v>312</v>
       </c>
       <c r="F134" t="s">
         <v>470</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I134" t="s">
         <v>410</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AI134" t="s">
@@ -6866,50 +6860,53 @@
       </c>
       <c r="E135" t="s">
         <v>471</v>
       </c>
       <c r="F135" t="s">
         <v>472</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I135" t="s">
         <v>410</v>
       </c>
       <c r="J135" t="s">
         <v>210</v>
       </c>
       <c r="AI135" t="s">
         <v>452</v>
       </c>
       <c r="AJ135">
         <v>43431</v>
       </c>
+      <c r="AK135">
+        <v>5</v>
+      </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>473</v>
       </c>
       <c r="E136" t="s">
         <v>474</v>
       </c>
       <c r="F136" t="s">
         <v>475</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I136" t="s">
         <v>410</v>
       </c>
       <c r="J136" t="s">
         <v>476</v>
       </c>
       <c r="AE136">
         <v>1</v>
@@ -7001,121 +6998,121 @@
       <c r="F139" t="s">
         <v>483</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I139" t="s">
         <v>410</v>
       </c>
       <c r="J139" t="s">
         <v>374</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AI139" t="s">
         <v>452</v>
       </c>
       <c r="AJ139">
         <v>43256</v>
       </c>
       <c r="AK139">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>484</v>
       </c>
       <c r="E140" t="s">
         <v>361</v>
       </c>
       <c r="F140" t="s">
         <v>485</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I140" t="s">
         <v>410</v>
       </c>
       <c r="J140" t="s">
         <v>265</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AI140" t="s">
         <v>486</v>
       </c>
       <c r="AJ140">
         <v>42791</v>
       </c>
       <c r="AK140">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>487</v>
       </c>
       <c r="E141" t="s">
         <v>488</v>
       </c>
       <c r="F141" t="s">
         <v>489</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I141" t="s">
         <v>410</v>
       </c>
       <c r="J141" t="s">
         <v>374</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AI141" t="s">
         <v>486</v>
       </c>
       <c r="AJ141">
         <v>43048</v>
       </c>
       <c r="AK141">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>490</v>
       </c>
       <c r="E142" t="s">
         <v>291</v>
       </c>
       <c r="F142" t="s">
         <v>491</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I142" t="s">
         <v>410</v>
       </c>
       <c r="J142" t="s">
         <v>112</v>
       </c>
       <c r="AI142" t="s">
@@ -7227,50 +7224,53 @@
       </c>
       <c r="E146" t="s">
         <v>329</v>
       </c>
       <c r="F146" t="s">
         <v>501</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>173</v>
       </c>
       <c r="I146" t="s">
         <v>410</v>
       </c>
       <c r="J146" t="s">
         <v>199</v>
       </c>
       <c r="AI146" t="s">
         <v>497</v>
       </c>
       <c r="AJ146">
         <v>43190</v>
       </c>
+      <c r="AK146">
+        <v>4</v>
+      </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
         <v>502</v>
       </c>
       <c r="E147" t="s">
         <v>86</v>
       </c>
       <c r="F147" t="s">
         <v>503</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="6" t="s">
         <v>173</v>
       </c>
       <c r="I147" t="s">
         <v>410</v>
       </c>
       <c r="J147" t="s">
         <v>374</v>
       </c>
       <c r="AE147">
         <v>1</v>
@@ -8195,51 +8195,51 @@
       <c r="F175" t="s">
         <v>583</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I175" t="s">
         <v>506</v>
       </c>
       <c r="J175" t="s">
         <v>218</v>
       </c>
       <c r="AE175">
         <v>2</v>
       </c>
       <c r="AI175" t="s">
         <v>568</v>
       </c>
       <c r="AJ175">
         <v>40580</v>
       </c>
       <c r="AK175">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
         <v>584</v>
       </c>
       <c r="E176" t="s">
         <v>132</v>
       </c>
       <c r="F176" t="s">
         <v>585</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I176" t="s">
         <v>506</v>
       </c>
       <c r="J176" t="s">
         <v>84</v>
       </c>
       <c r="AE176">