--- v1 (2026-09-07)
+++ v2 (2026-09-27)
@@ -3251,51 +3251,51 @@
       <c r="E25" t="s">
         <v>115</v>
       </c>
       <c r="F25" t="s">
         <v>116</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
         <v>113</v>
       </c>
       <c r="AJ25">
         <v>41775</v>
       </c>
       <c r="AK25">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>117</v>
       </c>
       <c r="E26" t="s">
         <v>52</v>
       </c>
       <c r="F26" t="s">
         <v>118</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>119</v>
       </c>
       <c r="AE26">
@@ -4899,51 +4899,51 @@
       <c r="F75" t="s">
         <v>287</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I75" t="s">
         <v>247</v>
       </c>
       <c r="J75" t="s">
         <v>84</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AI75" t="s">
         <v>266</v>
       </c>
       <c r="AJ75">
         <v>43494</v>
       </c>
       <c r="AK75">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>288</v>
       </c>
       <c r="E76" t="s">
         <v>109</v>
       </c>
       <c r="F76" t="s">
         <v>289</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I76" t="s">
         <v>247</v>
       </c>
       <c r="J76" t="s">
         <v>161</v>
       </c>
       <c r="AE76">
@@ -5330,51 +5330,51 @@
       <c r="E88" t="s">
         <v>329</v>
       </c>
       <c r="F88" t="s">
         <v>330</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I88" t="s">
         <v>316</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">
         <v>331</v>
       </c>
       <c r="AJ88">
         <v>43360</v>
       </c>
       <c r="AK88">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>332</v>
       </c>
       <c r="E89" t="s">
         <v>333</v>
       </c>
       <c r="F89" t="s">
         <v>334</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I89" t="s">
         <v>316</v>
       </c>
       <c r="J89" t="s">
         <v>335</v>
       </c>
       <c r="AE89">
@@ -5726,51 +5726,51 @@
       <c r="F100" t="s">
         <v>370</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I100" t="s">
         <v>339</v>
       </c>
       <c r="J100" t="s">
         <v>84</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AI100" t="s">
         <v>365</v>
       </c>
       <c r="AJ100">
         <v>43136</v>
       </c>
       <c r="AK100">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>342</v>
       </c>
       <c r="E101" t="s">
         <v>121</v>
       </c>
       <c r="F101" t="s">
         <v>371</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I101" t="s">
         <v>339</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AI101" t="s">
@@ -7959,51 +7959,51 @@
       <c r="F168" t="s">
         <v>570</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H168" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I168" t="s">
         <v>506</v>
       </c>
       <c r="J168" t="s">
         <v>112</v>
       </c>
       <c r="AE168">
         <v>1</v>
       </c>
       <c r="AI168" t="s">
         <v>568</v>
       </c>
       <c r="AJ168">
         <v>43033</v>
       </c>
       <c r="AK168">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
         <v>571</v>
       </c>
       <c r="E169" t="s">
         <v>109</v>
       </c>
       <c r="F169" t="s">
         <v>572</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I169" t="s">
         <v>506</v>
       </c>
       <c r="J169" t="s">
         <v>394</v>
       </c>
       <c r="AE169">