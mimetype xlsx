--- v0 (2026-05-04)
+++ v1 (2026-05-26)
@@ -3114,51 +3114,51 @@
       <c r="F30" t="s">
         <v>135</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>136</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
         <v>107</v>
       </c>
       <c r="AJ30">
         <v>42343</v>
       </c>
       <c r="AK30">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>137</v>
       </c>
       <c r="E31" t="s">
         <v>138</v>
       </c>
       <c r="F31" t="s">
         <v>139</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>61</v>
       </c>
       <c r="AE31">
@@ -4654,51 +4654,51 @@
       <c r="E77" t="s">
         <v>292</v>
       </c>
       <c r="F77" t="s">
         <v>293</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I77" t="s">
         <v>240</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AI77" t="s">
         <v>294</v>
       </c>
       <c r="AJ77">
         <v>42543</v>
       </c>
       <c r="AK77">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>295</v>
       </c>
       <c r="E78" t="s">
         <v>117</v>
       </c>
       <c r="F78" t="s">
         <v>296</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I78" t="s">
         <v>240</v>
       </c>
       <c r="J78" t="s">
         <v>152</v>
       </c>
       <c r="AE78">
@@ -5183,50 +5183,53 @@
       </c>
       <c r="F93" t="s">
         <v>350</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I93" t="s">
         <v>326</v>
       </c>
       <c r="J93" t="s">
         <v>35</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AI93" t="s">
         <v>348</v>
       </c>
       <c r="AJ93">
         <v>42387</v>
       </c>
+      <c r="AK93">
+        <v>4</v>
+      </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>351</v>
       </c>
       <c r="E94" t="s">
         <v>352</v>
       </c>
       <c r="F94" t="s">
         <v>353</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I94" t="s">
         <v>326</v>
       </c>
       <c r="J94" t="s">
         <v>299</v>
       </c>
       <c r="AE94">
         <v>1</v>
@@ -5422,50 +5425,53 @@
       </c>
       <c r="F100" t="s">
         <v>364</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I100" t="s">
         <v>326</v>
       </c>
       <c r="J100" t="s">
         <v>299</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AI100" t="s">
         <v>365</v>
       </c>
       <c r="AJ100">
         <v>42807</v>
       </c>
+      <c r="AK100">
+        <v>5</v>
+      </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>366</v>
       </c>
       <c r="E101" t="s">
         <v>367</v>
       </c>
       <c r="F101" t="s">
         <v>368</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I101" t="s">
         <v>326</v>
       </c>
       <c r="J101" t="s">
         <v>369</v>
       </c>
       <c r="AE101">
         <v>1</v>
@@ -5682,81 +5688,84 @@
       <c r="F108" t="s">
         <v>391</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I108" t="s">
         <v>375</v>
       </c>
       <c r="J108" t="s">
         <v>299</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AI108" t="s">
         <v>383</v>
       </c>
       <c r="AJ108">
         <v>42550</v>
       </c>
       <c r="AK108">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
         <v>200</v>
       </c>
       <c r="E109" t="s">
         <v>392</v>
       </c>
       <c r="F109" t="s">
         <v>393</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I109" t="s">
         <v>375</v>
       </c>
       <c r="J109" t="s">
         <v>203</v>
       </c>
       <c r="AI109" t="s">
         <v>383</v>
       </c>
       <c r="AJ109">
         <v>42809</v>
       </c>
+      <c r="AK109">
+        <v>5</v>
+      </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>394</v>
       </c>
       <c r="E110" t="s">
         <v>395</v>
       </c>
       <c r="F110" t="s">
         <v>396</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I110" t="s">
         <v>375</v>
       </c>
       <c r="J110" t="s">
         <v>79</v>
       </c>
       <c r="AE110">
         <v>1</v>
@@ -6832,51 +6841,51 @@
       <c r="F143" t="s">
         <v>480</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I143" t="s">
         <v>436</v>
       </c>
       <c r="J143" t="s">
         <v>195</v>
       </c>
       <c r="AE143">
         <v>2</v>
       </c>
       <c r="AI143" t="s">
         <v>469</v>
       </c>
       <c r="AJ143">
         <v>40578</v>
       </c>
       <c r="AK143">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="D144" t="s">
         <v>481</v>
       </c>
       <c r="E144" t="s">
         <v>124</v>
       </c>
       <c r="F144" t="s">
         <v>482</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I144" t="s">
         <v>436</v>
       </c>
       <c r="J144" t="s">
         <v>483</v>
       </c>
       <c r="AE144">