--- v1 (2026-05-26)
+++ v2 (2026-07-03)
@@ -4350,50 +4350,53 @@
       </c>
       <c r="E68" t="s">
         <v>263</v>
       </c>
       <c r="F68" t="s">
         <v>268</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I68" t="s">
         <v>240</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AI68" t="s">
         <v>265</v>
       </c>
       <c r="AJ68">
         <v>42530</v>
       </c>
+      <c r="AK68">
+        <v>5</v>
+      </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>269</v>
       </c>
       <c r="E69" t="s">
         <v>193</v>
       </c>
       <c r="F69" t="s">
         <v>270</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I69" t="s">
         <v>240</v>
       </c>
       <c r="J69" t="s">
         <v>271</v>
       </c>
       <c r="AE69">
         <v>1</v>
@@ -4520,51 +4523,51 @@
       <c r="F73" t="s">
         <v>281</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I73" t="s">
         <v>240</v>
       </c>
       <c r="J73" t="s">
         <v>71</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AI73" t="s">
         <v>265</v>
       </c>
       <c r="AJ73">
         <v>41684</v>
       </c>
       <c r="AK73">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>282</v>
       </c>
       <c r="E74" t="s">
         <v>283</v>
       </c>
       <c r="F74" t="s">
         <v>284</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I74" t="s">
         <v>240</v>
       </c>
       <c r="J74" t="s">
         <v>276</v>
       </c>
       <c r="AE74">
@@ -5979,86 +5982,86 @@
       <c r="F117" t="s">
         <v>415</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I117" t="s">
         <v>375</v>
       </c>
       <c r="J117" t="s">
         <v>299</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AI117" t="s">
         <v>412</v>
       </c>
       <c r="AJ117">
         <v>42569</v>
       </c>
       <c r="AK117">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>416</v>
       </c>
       <c r="E118" t="s">
         <v>344</v>
       </c>
       <c r="F118" t="s">
         <v>417</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I118" t="s">
         <v>375</v>
       </c>
       <c r="J118" t="s">
         <v>271</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AI118" t="s">
         <v>412</v>
       </c>
       <c r="AJ118">
         <v>42430</v>
       </c>
       <c r="AK118">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>418</v>
       </c>
       <c r="E119" t="s">
         <v>359</v>
       </c>
       <c r="F119" t="s">
         <v>419</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I119" t="s">
         <v>375</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AI119" t="s">