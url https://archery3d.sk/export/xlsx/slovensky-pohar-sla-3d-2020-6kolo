--- v2 (2026-07-03)
+++ v3 (2026-07-25)
@@ -5586,51 +5586,51 @@
       <c r="F105" t="s">
         <v>382</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I105" t="s">
         <v>375</v>
       </c>
       <c r="J105" t="s">
         <v>119</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AI105" t="s">
         <v>383</v>
       </c>
       <c r="AJ105">
         <v>40203</v>
       </c>
       <c r="AK105">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>384</v>
       </c>
       <c r="E106" t="s">
         <v>385</v>
       </c>
       <c r="F106" t="s">
         <v>386</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I106" t="s">
         <v>375</v>
       </c>
       <c r="J106" t="s">
         <v>119</v>
       </c>
       <c r="AE106">
@@ -5656,51 +5656,51 @@
       <c r="F107" t="s">
         <v>389</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I107" t="s">
         <v>375</v>
       </c>
       <c r="J107" t="s">
         <v>111</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AI107" t="s">
         <v>383</v>
       </c>
       <c r="AJ107">
         <v>42795</v>
       </c>
       <c r="AK107">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>390</v>
       </c>
       <c r="E108" t="s">
         <v>53</v>
       </c>
       <c r="F108" t="s">
         <v>391</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I108" t="s">
         <v>375</v>
       </c>
       <c r="J108" t="s">
         <v>299</v>
       </c>
       <c r="AE108">
@@ -6142,51 +6142,51 @@
       <c r="F122" t="s">
         <v>426</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I122" t="s">
         <v>375</v>
       </c>
       <c r="J122" t="s">
         <v>427</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AI122" t="s">
         <v>424</v>
       </c>
       <c r="AJ122">
         <v>42764</v>
       </c>
       <c r="AK122">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>428</v>
       </c>
       <c r="E123" t="s">
         <v>400</v>
       </c>
       <c r="F123" t="s">
         <v>429</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I123" t="s">
         <v>375</v>
       </c>
       <c r="J123" t="s">
         <v>299</v>
       </c>
       <c r="AE123">
@@ -6247,51 +6247,51 @@
       <c r="F125" t="s">
         <v>433</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I125" t="s">
         <v>375</v>
       </c>
       <c r="J125" t="s">
         <v>184</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AI125" t="s">
         <v>424</v>
       </c>
       <c r="AJ125">
         <v>42640</v>
       </c>
       <c r="AK125">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>434</v>
       </c>
       <c r="E126" t="s">
         <v>193</v>
       </c>
       <c r="F126" t="s">
         <v>435</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I126" t="s">
         <v>436</v>
       </c>
       <c r="J126" t="s">
         <v>129</v>
       </c>
       <c r="AD126" t="s">
@@ -7270,50 +7270,53 @@
         <v>510</v>
       </c>
       <c r="E156" t="s">
         <v>280</v>
       </c>
       <c r="F156" t="s">
         <v>511</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I156" t="s">
         <v>436</v>
       </c>
       <c r="AE156">
         <v>1</v>
       </c>
       <c r="AI156" t="s">
         <v>512</v>
       </c>
       <c r="AJ156">
         <v>42555</v>
+      </c>
+      <c r="AK156">
+        <v>5</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>513</v>
       </c>
       <c r="E157" t="s">
         <v>514</v>
       </c>
       <c r="F157" t="s">
         <v>515</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H157" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I157" t="s">
         <v>436</v>
       </c>
       <c r="J157" t="s">
         <v>310</v>
       </c>
       <c r="AE157">