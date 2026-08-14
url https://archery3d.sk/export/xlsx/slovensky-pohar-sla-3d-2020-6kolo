--- v3 (2026-07-25)
+++ v4 (2026-08-14)
@@ -4021,53 +4021,50 @@
       </c>
       <c r="F58" t="s">
         <v>233</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I58" t="s">
         <v>189</v>
       </c>
       <c r="J58" t="s">
         <v>203</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AI58" t="s">
         <v>230</v>
       </c>
       <c r="AJ58">
         <v>42812</v>
       </c>
-      <c r="AK58">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>234</v>
       </c>
       <c r="E59" t="s">
         <v>235</v>
       </c>
       <c r="F59" t="s">
         <v>236</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I59" t="s">
         <v>189</v>
       </c>
       <c r="J59" t="s">
         <v>237</v>
       </c>
       <c r="AE59">
         <v>1</v>
@@ -5358,53 +5355,50 @@
       </c>
       <c r="F98" t="s">
         <v>360</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I98" t="s">
         <v>326</v>
       </c>
       <c r="J98" t="s">
         <v>310</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AI98" t="s">
         <v>361</v>
       </c>
       <c r="AJ98">
         <v>42496</v>
       </c>
-      <c r="AK98">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>343</v>
       </c>
       <c r="E99" t="s">
         <v>344</v>
       </c>
       <c r="F99" t="s">
         <v>362</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I99" t="s">
         <v>326</v>
       </c>
       <c r="J99" t="s">
         <v>331</v>
       </c>
       <c r="AE99">
         <v>1</v>
@@ -5619,53 +5613,50 @@
         <v>385</v>
       </c>
       <c r="F106" t="s">
         <v>386</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I106" t="s">
         <v>375</v>
       </c>
       <c r="J106" t="s">
         <v>119</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AI106" t="s">
         <v>383</v>
       </c>
       <c r="AJ106">
         <v>37921</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>387</v>
       </c>
       <c r="E107" t="s">
         <v>388</v>
       </c>
       <c r="F107" t="s">
         <v>389</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I107" t="s">
         <v>375</v>
       </c>
       <c r="J107" t="s">
         <v>111</v>
       </c>
       <c r="AE107">