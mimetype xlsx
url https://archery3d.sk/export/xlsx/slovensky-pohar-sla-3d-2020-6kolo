--- v4 (2026-08-14)
+++ v5 (2026-09-05)
@@ -6238,51 +6238,51 @@
       <c r="F125" t="s">
         <v>433</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I125" t="s">
         <v>375</v>
       </c>
       <c r="J125" t="s">
         <v>184</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AI125" t="s">
         <v>424</v>
       </c>
       <c r="AJ125">
         <v>42640</v>
       </c>
       <c r="AK125">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>434</v>
       </c>
       <c r="E126" t="s">
         <v>193</v>
       </c>
       <c r="F126" t="s">
         <v>435</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I126" t="s">
         <v>436</v>
       </c>
       <c r="J126" t="s">
         <v>129</v>
       </c>
       <c r="AD126" t="s">