--- v5 (2026-09-05)
+++ v6 (2026-09-26)
@@ -2974,51 +2974,51 @@
       <c r="E26" t="s">
         <v>121</v>
       </c>
       <c r="F26" t="s">
         <v>122</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
         <v>107</v>
       </c>
       <c r="AJ26">
         <v>41778</v>
       </c>
       <c r="AK26">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>123</v>
       </c>
       <c r="E27" t="s">
         <v>124</v>
       </c>
       <c r="F27" t="s">
         <v>125</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>99</v>
       </c>
       <c r="AE27">
@@ -3536,51 +3536,51 @@
       <c r="F43" t="s">
         <v>177</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I43" t="s">
         <v>178</v>
       </c>
       <c r="J43" t="s">
         <v>179</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AI43" t="s">
         <v>180</v>
       </c>
       <c r="AJ43">
         <v>42503</v>
       </c>
       <c r="AK43">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>181</v>
       </c>
       <c r="E44" t="s">
         <v>182</v>
       </c>
       <c r="F44" t="s">
         <v>183</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I44" t="s">
         <v>178</v>
       </c>
       <c r="J44" t="s">
         <v>184</v>
       </c>
       <c r="AE44">
@@ -5321,51 +5321,51 @@
       <c r="F97" t="s">
         <v>358</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I97" t="s">
         <v>326</v>
       </c>
       <c r="J97" t="s">
         <v>310</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AI97" t="s">
         <v>348</v>
       </c>
       <c r="AJ97">
         <v>42495</v>
       </c>
       <c r="AK97">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>306</v>
       </c>
       <c r="E98" t="s">
         <v>359</v>
       </c>
       <c r="F98" t="s">
         <v>360</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I98" t="s">
         <v>326</v>
       </c>
       <c r="J98" t="s">
         <v>310</v>
       </c>
       <c r="AE98">
@@ -6238,51 +6238,51 @@
       <c r="F125" t="s">
         <v>433</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I125" t="s">
         <v>375</v>
       </c>
       <c r="J125" t="s">
         <v>184</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AI125" t="s">
         <v>424</v>
       </c>
       <c r="AJ125">
         <v>42640</v>
       </c>
       <c r="AK125">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>434</v>
       </c>
       <c r="E126" t="s">
         <v>193</v>
       </c>
       <c r="F126" t="s">
         <v>435</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I126" t="s">
         <v>436</v>
       </c>
       <c r="J126" t="s">
         <v>129</v>
       </c>
       <c r="AD126" t="s">