--- v6 (2026-09-26)
+++ v7 (2026-10-20)
@@ -3009,51 +3009,51 @@
       <c r="F27" t="s">
         <v>125</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>99</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
         <v>107</v>
       </c>
       <c r="AJ27">
         <v>41785</v>
       </c>
       <c r="AK27">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>126</v>
       </c>
       <c r="E28" t="s">
         <v>127</v>
       </c>
       <c r="F28" t="s">
         <v>128</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>129</v>
       </c>
       <c r="AE28">
@@ -4348,51 +4348,51 @@
       <c r="E68" t="s">
         <v>263</v>
       </c>
       <c r="F68" t="s">
         <v>268</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I68" t="s">
         <v>240</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AI68" t="s">
         <v>265</v>
       </c>
       <c r="AJ68">
         <v>42530</v>
       </c>
       <c r="AK68">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>269</v>
       </c>
       <c r="E69" t="s">
         <v>193</v>
       </c>
       <c r="F69" t="s">
         <v>270</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I69" t="s">
         <v>240</v>
       </c>
       <c r="J69" t="s">
         <v>271</v>
       </c>
       <c r="AE69">
@@ -4520,51 +4520,51 @@
       <c r="F73" t="s">
         <v>281</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I73" t="s">
         <v>240</v>
       </c>
       <c r="J73" t="s">
         <v>71</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AI73" t="s">
         <v>265</v>
       </c>
       <c r="AJ73">
         <v>41684</v>
       </c>
       <c r="AK73">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>282</v>
       </c>
       <c r="E74" t="s">
         <v>283</v>
       </c>
       <c r="F74" t="s">
         <v>284</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I74" t="s">
         <v>240</v>
       </c>
       <c r="J74" t="s">
         <v>276</v>
       </c>
       <c r="AE74">
@@ -5714,51 +5714,51 @@
       <c r="E109" t="s">
         <v>392</v>
       </c>
       <c r="F109" t="s">
         <v>393</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I109" t="s">
         <v>375</v>
       </c>
       <c r="J109" t="s">
         <v>203</v>
       </c>
       <c r="AI109" t="s">
         <v>383</v>
       </c>
       <c r="AJ109">
         <v>42809</v>
       </c>
       <c r="AK109">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>394</v>
       </c>
       <c r="E110" t="s">
         <v>395</v>
       </c>
       <c r="F110" t="s">
         <v>396</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>105</v>
       </c>
       <c r="I110" t="s">
         <v>375</v>
       </c>
       <c r="J110" t="s">
         <v>79</v>
       </c>
       <c r="AE110">