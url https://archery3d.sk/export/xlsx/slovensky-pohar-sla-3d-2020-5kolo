--- v0 (2026-09-09)
+++ v1 (2026-10-18)
@@ -2858,51 +2858,51 @@
       <c r="F25" t="s">
         <v>114</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>64</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
         <v>116</v>
       </c>
       <c r="AJ25">
         <v>40468</v>
       </c>
       <c r="AK25">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>117</v>
       </c>
       <c r="E26" t="s">
         <v>118</v>
       </c>
       <c r="F26" t="s">
         <v>119</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>97</v>
       </c>
       <c r="AE26">
@@ -3149,51 +3149,51 @@
       <c r="E34" t="s">
         <v>145</v>
       </c>
       <c r="F34" t="s">
         <v>146</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AI34" t="s">
         <v>116</v>
       </c>
       <c r="AJ34">
         <v>40679</v>
       </c>
       <c r="AK34">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>147</v>
       </c>
       <c r="E35" t="s">
         <v>41</v>
       </c>
       <c r="F35" t="s">
         <v>148</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="AE35">
         <v>2</v>
       </c>
       <c r="AI35" t="s">
@@ -4305,51 +4305,51 @@
       <c r="F69" t="s">
         <v>270</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I69" t="s">
         <v>242</v>
       </c>
       <c r="J69" t="s">
         <v>70</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>266</v>
       </c>
       <c r="AJ69">
         <v>40745</v>
       </c>
       <c r="AK69">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>271</v>
       </c>
       <c r="E70" t="s">
         <v>272</v>
       </c>
       <c r="F70" t="s">
         <v>273</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I70" t="s">
         <v>242</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AI70" t="s">
@@ -4430,51 +4430,51 @@
       <c r="E73" t="s">
         <v>267</v>
       </c>
       <c r="F73" t="s">
         <v>282</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I73" t="s">
         <v>242</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AI73" t="s">
         <v>266</v>
       </c>
       <c r="AJ73">
         <v>41091</v>
       </c>
       <c r="AK73">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>283</v>
       </c>
       <c r="E74" t="s">
         <v>284</v>
       </c>
       <c r="F74" t="s">
         <v>285</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I74" t="s">
         <v>242</v>
       </c>
       <c r="J74" t="s">
         <v>286</v>
       </c>
       <c r="AE74">
@@ -5603,51 +5603,51 @@
       <c r="E109" t="s">
         <v>402</v>
       </c>
       <c r="F109" t="s">
         <v>403</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I109" t="s">
         <v>382</v>
       </c>
       <c r="J109" t="s">
         <v>199</v>
       </c>
       <c r="AI109" t="s">
         <v>395</v>
       </c>
       <c r="AJ109">
         <v>41623</v>
       </c>
       <c r="AK109">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>379</v>
       </c>
       <c r="E110" t="s">
         <v>404</v>
       </c>
       <c r="F110" t="s">
         <v>405</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I110" t="s">
         <v>382</v>
       </c>
       <c r="J110" t="s">
         <v>383</v>
       </c>
       <c r="AE110">
@@ -5804,51 +5804,51 @@
       <c r="F115" t="s">
         <v>419</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I115" t="s">
         <v>382</v>
       </c>
       <c r="J115" t="s">
         <v>178</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AI115" t="s">
         <v>417</v>
       </c>
       <c r="AJ115">
         <v>41583</v>
       </c>
       <c r="AK115">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>420</v>
       </c>
       <c r="E116" t="s">
         <v>156</v>
       </c>
       <c r="F116" t="s">
         <v>421</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I116" t="s">
         <v>422</v>
       </c>
       <c r="J116" t="s">
         <v>169</v>
       </c>
       <c r="AD116" t="s">
@@ -6631,51 +6631,51 @@
       <c r="F140" t="s">
         <v>480</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>69</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I140" t="s">
         <v>422</v>
       </c>
       <c r="J140" t="s">
         <v>221</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AI140" t="s">
         <v>476</v>
       </c>
       <c r="AJ140">
         <v>40782</v>
       </c>
       <c r="AK140">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>481</v>
       </c>
       <c r="E141" t="s">
         <v>482</v>
       </c>
       <c r="F141" t="s">
         <v>483</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>69</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I141" t="s">
         <v>422</v>
       </c>
       <c r="J141" t="s">
         <v>221</v>
       </c>
       <c r="AE141">