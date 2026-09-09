--- v0 (2026-08-18)
+++ v1 (2026-09-09)
@@ -6102,51 +6102,51 @@
       <c r="F117" t="s">
         <v>414</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>161</v>
       </c>
       <c r="I117" t="s">
         <v>354</v>
       </c>
       <c r="J117" t="s">
         <v>185</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AI117" t="s">
         <v>409</v>
       </c>
       <c r="AJ117">
         <v>40232</v>
       </c>
       <c r="AK117">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>415</v>
       </c>
       <c r="E118" t="s">
         <v>416</v>
       </c>
       <c r="F118" t="s">
         <v>417</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>161</v>
       </c>
       <c r="I118" t="s">
         <v>354</v>
       </c>
       <c r="J118" t="s">
         <v>29</v>
       </c>
       <c r="AE118">