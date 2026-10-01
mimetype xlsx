--- v1 (2026-09-09)
+++ v2 (2026-10-01)
@@ -3234,51 +3234,51 @@
       <c r="E30" t="s">
         <v>133</v>
       </c>
       <c r="F30" t="s">
         <v>134</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
         <v>113</v>
       </c>
       <c r="AJ30">
         <v>39762</v>
       </c>
       <c r="AK30">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>135</v>
       </c>
       <c r="E31" t="s">
         <v>47</v>
       </c>
       <c r="F31" t="s">
         <v>136</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>40</v>
       </c>
       <c r="AE31">
@@ -3403,51 +3403,51 @@
       <c r="F35" t="s">
         <v>149</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>112</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AI35" t="s">
         <v>146</v>
       </c>
       <c r="AJ35">
         <v>39990</v>
       </c>
       <c r="AK35">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>150</v>
       </c>
       <c r="E36" t="s">
         <v>151</v>
       </c>
       <c r="F36" t="s">
         <v>152</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>153</v>
       </c>
       <c r="AE36">
@@ -4227,51 +4227,51 @@
       <c r="E60" t="s">
         <v>115</v>
       </c>
       <c r="F60" t="s">
         <v>240</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I60" t="s">
         <v>218</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AI60" t="s">
         <v>241</v>
       </c>
       <c r="AJ60">
         <v>39720</v>
       </c>
       <c r="AK60">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>242</v>
       </c>
       <c r="E61" t="s">
         <v>243</v>
       </c>
       <c r="F61" t="s">
         <v>244</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I61" t="s">
         <v>218</v>
       </c>
       <c r="J61" t="s">
         <v>245</v>
       </c>
       <c r="AE61">
@@ -4859,51 +4859,51 @@
       <c r="E79" t="s">
         <v>302</v>
       </c>
       <c r="F79" t="s">
         <v>303</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I79" t="s">
         <v>282</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AI79" t="s">
         <v>304</v>
       </c>
       <c r="AJ79">
         <v>40272</v>
       </c>
       <c r="AK79">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>242</v>
       </c>
       <c r="E80" t="s">
         <v>126</v>
       </c>
       <c r="F80" t="s">
         <v>305</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I80" t="s">
         <v>306</v>
       </c>
       <c r="J80" t="s">
         <v>245</v>
       </c>
       <c r="AD80" t="s">
@@ -5092,51 +5092,51 @@
       <c r="F86" t="s">
         <v>324</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I86" t="s">
         <v>306</v>
       </c>
       <c r="J86" t="s">
         <v>84</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AI86" t="s">
         <v>321</v>
       </c>
       <c r="AJ86">
         <v>39742</v>
       </c>
       <c r="AK86">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>325</v>
       </c>
       <c r="E87" t="s">
         <v>141</v>
       </c>
       <c r="F87" t="s">
         <v>326</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I87" t="s">
         <v>306</v>
       </c>
       <c r="J87" t="s">
         <v>327</v>
       </c>
       <c r="AE87">
@@ -6102,51 +6102,51 @@
       <c r="F117" t="s">
         <v>414</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>161</v>
       </c>
       <c r="I117" t="s">
         <v>354</v>
       </c>
       <c r="J117" t="s">
         <v>185</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AI117" t="s">
         <v>409</v>
       </c>
       <c r="AJ117">
         <v>40232</v>
       </c>
       <c r="AK117">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>415</v>
       </c>
       <c r="E118" t="s">
         <v>416</v>
       </c>
       <c r="F118" t="s">
         <v>417</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>161</v>
       </c>
       <c r="I118" t="s">
         <v>354</v>
       </c>
       <c r="J118" t="s">
         <v>29</v>
       </c>
       <c r="AE118">
@@ -7034,51 +7034,51 @@
       <c r="F145" t="s">
         <v>495</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I145" t="s">
         <v>430</v>
       </c>
       <c r="J145" t="s">
         <v>112</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AI145" t="s">
         <v>493</v>
       </c>
       <c r="AJ145">
         <v>39205</v>
       </c>
       <c r="AK145">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>496</v>
       </c>
       <c r="E146" t="s">
         <v>295</v>
       </c>
       <c r="F146" t="s">
         <v>497</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I146" t="s">
         <v>430</v>
       </c>
       <c r="J146" t="s">
         <v>498</v>
       </c>
       <c r="AE146">
@@ -7803,51 +7803,51 @@
       <c r="F168" t="s">
         <v>542</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H168" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I168" t="s">
         <v>430</v>
       </c>
       <c r="J168" t="s">
         <v>210</v>
       </c>
       <c r="AE168">
         <v>1</v>
       </c>
       <c r="AI168" t="s">
         <v>534</v>
       </c>
       <c r="AJ168">
         <v>39767</v>
       </c>
       <c r="AK168">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
         <v>540</v>
       </c>
       <c r="E169" t="s">
         <v>404</v>
       </c>
       <c r="F169" t="s">
         <v>543</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I169" t="s">
         <v>430</v>
       </c>
       <c r="J169" t="s">
         <v>210</v>
       </c>
       <c r="AE169">