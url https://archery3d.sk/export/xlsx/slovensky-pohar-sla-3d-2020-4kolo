--- v2 (2026-10-01)
+++ v3 (2026-10-21)
@@ -4361,51 +4361,51 @@
       <c r="F64" t="s">
         <v>253</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I64" t="s">
         <v>218</v>
       </c>
       <c r="J64" t="s">
         <v>60</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AI64" t="s">
         <v>241</v>
       </c>
       <c r="AJ64">
         <v>39832</v>
       </c>
       <c r="AK64">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>226</v>
       </c>
       <c r="E65" t="s">
         <v>115</v>
       </c>
       <c r="F65" t="s">
         <v>254</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I65" t="s">
         <v>218</v>
       </c>
       <c r="J65" t="s">
         <v>60</v>
       </c>
       <c r="AE65">
@@ -6067,51 +6067,51 @@
       <c r="F116" t="s">
         <v>411</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>161</v>
       </c>
       <c r="I116" t="s">
         <v>354</v>
       </c>
       <c r="J116" t="s">
         <v>412</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AI116" t="s">
         <v>409</v>
       </c>
       <c r="AJ116">
         <v>40226</v>
       </c>
       <c r="AK116">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>204</v>
       </c>
       <c r="E117" t="s">
         <v>413</v>
       </c>
       <c r="F117" t="s">
         <v>414</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>161</v>
       </c>
       <c r="I117" t="s">
         <v>354</v>
       </c>
       <c r="J117" t="s">
         <v>185</v>
       </c>
       <c r="AE117">
@@ -6201,51 +6201,51 @@
       <c r="E120" t="s">
         <v>302</v>
       </c>
       <c r="F120" t="s">
         <v>421</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>161</v>
       </c>
       <c r="I120" t="s">
         <v>354</v>
       </c>
       <c r="J120" t="s">
         <v>422</v>
       </c>
       <c r="AI120" t="s">
         <v>409</v>
       </c>
       <c r="AJ120">
         <v>39826</v>
       </c>
       <c r="AK120">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>423</v>
       </c>
       <c r="E121" t="s">
         <v>47</v>
       </c>
       <c r="F121" t="s">
         <v>424</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>161</v>
       </c>
       <c r="I121" t="s">
         <v>354</v>
       </c>
       <c r="J121" t="s">
         <v>425</v>
       </c>
       <c r="AE121">