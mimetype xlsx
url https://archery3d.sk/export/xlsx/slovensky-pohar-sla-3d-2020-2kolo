--- v0 (2026-04-25)
+++ v1 (2026-08-17)
@@ -3698,51 +3698,51 @@
       <c r="F31" t="s">
         <v>140</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>141</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AI31" t="s">
         <v>137</v>
       </c>
       <c r="AJ31">
         <v>43319</v>
       </c>
       <c r="AK31">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>142</v>
       </c>
       <c r="E32" t="s">
         <v>143</v>
       </c>
       <c r="F32" t="s">
         <v>144</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>131</v>
       </c>
       <c r="AE32">
@@ -4073,50 +4073,53 @@
       </c>
       <c r="F42" t="s">
         <v>176</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>141</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AI42" t="s">
         <v>177</v>
       </c>
       <c r="AJ42">
         <v>43068</v>
       </c>
+      <c r="AK42">
+        <v>5</v>
+      </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>178</v>
       </c>
       <c r="E43" t="s">
         <v>179</v>
       </c>
       <c r="F43" t="s">
         <v>180</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>181</v>
       </c>
       <c r="AI43" t="s">
         <v>177</v>
@@ -4173,51 +4176,51 @@
       <c r="F45" t="s">
         <v>185</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>29</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AI45" t="s">
         <v>177</v>
       </c>
       <c r="AJ45">
         <v>41829</v>
       </c>
       <c r="AK45">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>186</v>
       </c>
       <c r="E46" t="s">
         <v>179</v>
       </c>
       <c r="F46" t="s">
         <v>187</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>188</v>
       </c>
       <c r="AE46">
@@ -5339,81 +5342,84 @@
       </c>
       <c r="E81" t="s">
         <v>164</v>
       </c>
       <c r="F81" t="s">
         <v>309</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I81" t="s">
         <v>284</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
         <v>307</v>
       </c>
       <c r="AJ81">
         <v>42876</v>
       </c>
+      <c r="AK81">
+        <v>5</v>
+      </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>310</v>
       </c>
       <c r="E82" t="s">
         <v>109</v>
       </c>
       <c r="F82" t="s">
         <v>311</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I82" t="s">
         <v>284</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AI82" t="s">
         <v>307</v>
       </c>
       <c r="AJ82">
         <v>43682</v>
       </c>
       <c r="AK82">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>312</v>
       </c>
       <c r="E83" t="s">
         <v>313</v>
       </c>
       <c r="F83" t="s">
         <v>314</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I83" t="s">
         <v>284</v>
       </c>
       <c r="J83" t="s">
         <v>315</v>
       </c>
       <c r="AE83">
@@ -5570,51 +5576,51 @@
       <c r="F88" t="s">
         <v>328</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I88" t="s">
         <v>284</v>
       </c>
       <c r="J88" t="s">
         <v>95</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">
         <v>307</v>
       </c>
       <c r="AJ88">
         <v>43006</v>
       </c>
       <c r="AK88">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>287</v>
       </c>
       <c r="E89" t="s">
         <v>329</v>
       </c>
       <c r="F89" t="s">
         <v>330</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I89" t="s">
         <v>284</v>
       </c>
       <c r="J89" t="s">
         <v>95</v>
       </c>
       <c r="AE89">
@@ -5704,51 +5710,51 @@
       <c r="E92" t="s">
         <v>340</v>
       </c>
       <c r="F92" t="s">
         <v>341</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>202</v>
       </c>
       <c r="I92" t="s">
         <v>284</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AI92" t="s">
         <v>338</v>
       </c>
       <c r="AJ92">
         <v>38496</v>
       </c>
       <c r="AK92">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>342</v>
       </c>
       <c r="E93" t="s">
         <v>212</v>
       </c>
       <c r="F93" t="s">
         <v>343</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>202</v>
       </c>
       <c r="I93" t="s">
         <v>284</v>
       </c>
       <c r="J93" t="s">
         <v>344</v>
       </c>
       <c r="AE93">
@@ -6591,53 +6597,50 @@
       </c>
       <c r="F119" t="s">
         <v>427</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I119" t="s">
         <v>375</v>
       </c>
       <c r="J119" t="s">
         <v>100</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AI119" t="s">
         <v>425</v>
       </c>
       <c r="AJ119">
         <v>43139</v>
       </c>
-      <c r="AK119">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>428</v>
       </c>
       <c r="E120" t="s">
         <v>429</v>
       </c>
       <c r="F120" t="s">
         <v>430</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I120" t="s">
         <v>375</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AI120" t="s">
         <v>425</v>
@@ -6818,50 +6821,53 @@
       </c>
       <c r="F126" t="s">
         <v>444</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>202</v>
       </c>
       <c r="I126" t="s">
         <v>375</v>
       </c>
       <c r="J126" t="s">
         <v>62</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AI126" t="s">
         <v>438</v>
       </c>
       <c r="AJ126">
         <v>43709</v>
       </c>
+      <c r="AK126">
+        <v>5</v>
+      </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>445</v>
       </c>
       <c r="E127" t="s">
         <v>47</v>
       </c>
       <c r="F127" t="s">
         <v>446</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>202</v>
       </c>
       <c r="I127" t="s">
         <v>375</v>
       </c>
       <c r="J127" t="s">
         <v>434</v>
       </c>
       <c r="AE127">
         <v>1</v>
@@ -6955,53 +6961,50 @@
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I130" t="s">
         <v>450</v>
       </c>
       <c r="J130" t="s">
         <v>460</v>
       </c>
       <c r="AD130" t="s">
         <v>461</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AI130" t="s">
         <v>452</v>
       </c>
       <c r="AJ130">
         <v>43405</v>
       </c>
-      <c r="AK130">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
         <v>462</v>
       </c>
       <c r="E131" t="s">
         <v>211</v>
       </c>
       <c r="F131" t="s">
         <v>463</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I131" t="s">
         <v>450</v>
       </c>
       <c r="J131" t="s">
         <v>464</v>
       </c>
       <c r="AD131" t="s">
         <v>465</v>
@@ -7404,51 +7407,51 @@
       <c r="F144" t="s">
         <v>500</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I144" t="s">
         <v>450</v>
       </c>
       <c r="J144" t="s">
         <v>62</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AI144" t="s">
         <v>487</v>
       </c>
       <c r="AJ144">
         <v>43651</v>
       </c>
       <c r="AK144">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>501</v>
       </c>
       <c r="E145" t="s">
         <v>38</v>
       </c>
       <c r="F145" t="s">
         <v>502</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I145" t="s">
         <v>450</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AI145" t="s">
@@ -7531,53 +7534,50 @@
       </c>
       <c r="F148" t="s">
         <v>511</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I148" t="s">
         <v>450</v>
       </c>
       <c r="J148" t="s">
         <v>512</v>
       </c>
       <c r="AE148">
         <v>1</v>
       </c>
       <c r="AI148" t="s">
         <v>487</v>
       </c>
       <c r="AJ148">
         <v>37863</v>
       </c>
-      <c r="AK148">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>485</v>
       </c>
       <c r="E149" t="s">
         <v>426</v>
       </c>
       <c r="F149" t="s">
         <v>513</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I149" t="s">
         <v>450</v>
       </c>
       <c r="J149" t="s">
         <v>141</v>
       </c>
       <c r="AI149" t="s">
         <v>514</v>
@@ -7596,51 +7596,51 @@
       <c r="F150" t="s">
         <v>516</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H150" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I150" t="s">
         <v>450</v>
       </c>
       <c r="J150" t="s">
         <v>326</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AI150" t="s">
         <v>514</v>
       </c>
       <c r="AJ150">
         <v>38461</v>
       </c>
       <c r="AK150">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
         <v>517</v>
       </c>
       <c r="E151" t="s">
         <v>518</v>
       </c>
       <c r="F151" t="s">
         <v>519</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H151" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I151" t="s">
         <v>450</v>
       </c>
       <c r="J151" t="s">
         <v>131</v>
       </c>
       <c r="AE151">
@@ -7692,51 +7692,51 @@
       <c r="E153" t="s">
         <v>523</v>
       </c>
       <c r="F153" t="s">
         <v>524</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I153" t="s">
         <v>450</v>
       </c>
       <c r="J153" t="s">
         <v>62</v>
       </c>
       <c r="AI153" t="s">
         <v>514</v>
       </c>
       <c r="AJ153">
         <v>43622</v>
       </c>
       <c r="AK153">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>525</v>
       </c>
       <c r="E154" t="s">
         <v>426</v>
       </c>
       <c r="F154" t="s">
         <v>526</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I154" t="s">
         <v>450</v>
       </c>
       <c r="J154" t="s">
         <v>334</v>
       </c>
       <c r="AE154">
@@ -7980,51 +7980,51 @@
       <c r="F162" t="s">
         <v>545</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>202</v>
       </c>
       <c r="I162" t="s">
         <v>450</v>
       </c>
       <c r="J162" t="s">
         <v>272</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AI162" t="s">
         <v>532</v>
       </c>
       <c r="AJ162">
         <v>42997</v>
       </c>
       <c r="AK162">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>546</v>
       </c>
       <c r="E163" t="s">
         <v>358</v>
       </c>
       <c r="F163" t="s">
         <v>547</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I163" t="s">
         <v>548</v>
       </c>
       <c r="AD163" t="s">
         <v>77</v>
       </c>
       <c r="AE163">
@@ -8848,51 +8848,51 @@
       <c r="F188" t="s">
         <v>625</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I188" t="s">
         <v>548</v>
       </c>
       <c r="J188" t="s">
         <v>244</v>
       </c>
       <c r="AE188">
         <v>2</v>
       </c>
       <c r="AI188" t="s">
         <v>626</v>
       </c>
       <c r="AJ188">
         <v>43270</v>
       </c>
       <c r="AK188">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
         <v>598</v>
       </c>
       <c r="E189" t="s">
         <v>627</v>
       </c>
       <c r="F189" t="s">
         <v>628</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I189" t="s">
         <v>548</v>
       </c>
       <c r="J189" t="s">
         <v>348</v>
       </c>
       <c r="AE189">