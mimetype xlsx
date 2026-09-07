--- v1 (2026-08-17)
+++ v2 (2026-09-07)
@@ -7980,51 +7980,51 @@
       <c r="F162" t="s">
         <v>545</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>202</v>
       </c>
       <c r="I162" t="s">
         <v>450</v>
       </c>
       <c r="J162" t="s">
         <v>272</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AI162" t="s">
         <v>532</v>
       </c>
       <c r="AJ162">
         <v>42997</v>
       </c>
       <c r="AK162">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>546</v>
       </c>
       <c r="E163" t="s">
         <v>358</v>
       </c>
       <c r="F163" t="s">
         <v>547</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I163" t="s">
         <v>548</v>
       </c>
       <c r="AD163" t="s">
         <v>77</v>
       </c>
       <c r="AE163">