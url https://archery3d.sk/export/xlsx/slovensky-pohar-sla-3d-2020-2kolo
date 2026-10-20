--- v2 (2026-09-07)
+++ v3 (2026-10-20)
@@ -3663,51 +3663,51 @@
       <c r="E30" t="s">
         <v>52</v>
       </c>
       <c r="F30" t="s">
         <v>135</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
         <v>137</v>
       </c>
       <c r="AJ30">
         <v>41776</v>
       </c>
       <c r="AK30">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>138</v>
       </c>
       <c r="E31" t="s">
         <v>139</v>
       </c>
       <c r="F31" t="s">
         <v>140</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>141</v>
       </c>
       <c r="AE31">
@@ -3768,86 +3768,86 @@
       <c r="F33" t="s">
         <v>147</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>35</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
         <v>137</v>
       </c>
       <c r="AJ33">
         <v>43608</v>
       </c>
       <c r="AK33">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>148</v>
       </c>
       <c r="E34" t="s">
         <v>149</v>
       </c>
       <c r="F34" t="s">
         <v>150</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>127</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AI34" t="s">
         <v>137</v>
       </c>
       <c r="AJ34">
         <v>36977</v>
       </c>
       <c r="AK34">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>151</v>
       </c>
       <c r="E35" t="s">
         <v>55</v>
       </c>
       <c r="F35" t="s">
         <v>152</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>153</v>
       </c>
       <c r="AE35">
@@ -4074,51 +4074,51 @@
       <c r="F42" t="s">
         <v>176</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>141</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AI42" t="s">
         <v>177</v>
       </c>
       <c r="AJ42">
         <v>43068</v>
       </c>
       <c r="AK42">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>178</v>
       </c>
       <c r="E43" t="s">
         <v>179</v>
       </c>
       <c r="F43" t="s">
         <v>180</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>181</v>
       </c>
       <c r="AI43" t="s">
@@ -4627,51 +4627,51 @@
       <c r="E59" t="s">
         <v>231</v>
       </c>
       <c r="F59" t="s">
         <v>232</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I59" t="s">
         <v>228</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AI59" t="s">
         <v>229</v>
       </c>
       <c r="AJ59">
         <v>43943</v>
       </c>
       <c r="AK59">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>233</v>
       </c>
       <c r="E60" t="s">
         <v>234</v>
       </c>
       <c r="F60" t="s">
         <v>235</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I60" t="s">
         <v>228</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AI60" t="s">
@@ -5343,51 +5343,51 @@
       <c r="E81" t="s">
         <v>164</v>
       </c>
       <c r="F81" t="s">
         <v>309</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I81" t="s">
         <v>284</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
         <v>307</v>
       </c>
       <c r="AJ81">
         <v>42876</v>
       </c>
       <c r="AK81">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>310</v>
       </c>
       <c r="E82" t="s">
         <v>109</v>
       </c>
       <c r="F82" t="s">
         <v>311</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I82" t="s">
         <v>284</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AI82" t="s">
@@ -5474,51 +5474,51 @@
       <c r="F85" t="s">
         <v>320</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I85" t="s">
         <v>284</v>
       </c>
       <c r="J85" t="s">
         <v>100</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AI85" t="s">
         <v>307</v>
       </c>
       <c r="AJ85">
         <v>43696</v>
       </c>
       <c r="AK85">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>321</v>
       </c>
       <c r="E86" t="s">
         <v>322</v>
       </c>
       <c r="F86" t="s">
         <v>323</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I86" t="s">
         <v>284</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AI86" t="s">
@@ -5576,51 +5576,51 @@
       <c r="F88" t="s">
         <v>328</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I88" t="s">
         <v>284</v>
       </c>
       <c r="J88" t="s">
         <v>95</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">
         <v>307</v>
       </c>
       <c r="AJ88">
         <v>43006</v>
       </c>
       <c r="AK88">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>287</v>
       </c>
       <c r="E89" t="s">
         <v>329</v>
       </c>
       <c r="F89" t="s">
         <v>330</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I89" t="s">
         <v>284</v>
       </c>
       <c r="J89" t="s">
         <v>95</v>
       </c>
       <c r="AE89">
@@ -6336,51 +6336,51 @@
       <c r="F111" t="s">
         <v>406</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I111" t="s">
         <v>375</v>
       </c>
       <c r="J111" t="s">
         <v>100</v>
       </c>
       <c r="AE111">
         <v>1</v>
       </c>
       <c r="AI111" t="s">
         <v>402</v>
       </c>
       <c r="AJ111">
         <v>43138</v>
       </c>
       <c r="AK111">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>407</v>
       </c>
       <c r="E112" t="s">
         <v>408</v>
       </c>
       <c r="F112" t="s">
         <v>409</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I112" t="s">
         <v>375</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AI112" t="s">
@@ -7980,51 +7980,51 @@
       <c r="F162" t="s">
         <v>545</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>202</v>
       </c>
       <c r="I162" t="s">
         <v>450</v>
       </c>
       <c r="J162" t="s">
         <v>272</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AI162" t="s">
         <v>532</v>
       </c>
       <c r="AJ162">
         <v>42997</v>
       </c>
       <c r="AK162">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>546</v>
       </c>
       <c r="E163" t="s">
         <v>358</v>
       </c>
       <c r="F163" t="s">
         <v>547</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I163" t="s">
         <v>548</v>
       </c>
       <c r="AD163" t="s">
         <v>77</v>
       </c>
       <c r="AE163">
@@ -9477,51 +9477,51 @@
       <c r="F207" t="s">
         <v>662</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I207" t="s">
         <v>548</v>
       </c>
       <c r="J207" t="s">
         <v>141</v>
       </c>
       <c r="AE207">
         <v>1</v>
       </c>
       <c r="AI207" t="s">
         <v>626</v>
       </c>
       <c r="AJ207">
         <v>38872</v>
       </c>
       <c r="AK207">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
         <v>663</v>
       </c>
       <c r="E208" t="s">
         <v>146</v>
       </c>
       <c r="F208" t="s">
         <v>664</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H208" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I208" t="s">
         <v>548</v>
       </c>
       <c r="J208" t="s">
         <v>100</v>
       </c>
       <c r="AE208">
@@ -9681,51 +9681,51 @@
       <c r="F213" t="s">
         <v>675</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H213" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I213" t="s">
         <v>548</v>
       </c>
       <c r="J213" t="s">
         <v>35</v>
       </c>
       <c r="AE213">
         <v>1</v>
       </c>
       <c r="AI213" t="s">
         <v>666</v>
       </c>
       <c r="AJ213">
         <v>43654</v>
       </c>
       <c r="AK213">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="214" spans="1:37">
       <c r="D214" t="s">
         <v>676</v>
       </c>
       <c r="E214" t="s">
         <v>423</v>
       </c>
       <c r="F214" t="s">
         <v>677</v>
       </c>
       <c r="G214" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H214" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I214" t="s">
         <v>548</v>
       </c>
       <c r="AE214">
         <v>1</v>
       </c>
       <c r="AI214" t="s">